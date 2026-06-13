--- v0 (2026-04-25)
+++ v1 (2026-06-13)
@@ -1,813 +1,812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19CAAF8B" w14:textId="5A9FED62" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="3A591842" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00410BD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0FBD2FBB" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+    <w:p w14:paraId="0704767E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="2836"/>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="2632"/>
         <w:gridCol w:w="2437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="4A11A7E4" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="48BF1E27" w14:textId="77777777" w:rsidTr="005E183A">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67DCD04E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="5142836F" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="584" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D302318" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="7FB913FC" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ABF12A1" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="7A40A281" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F3A8C31" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="1CA727BA" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34212E9C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="53ABBD98" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7805E56B" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="7E9564CE" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="153F3668" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="444924F4" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3516E310" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="451B70B1" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2262AFD2" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRDefault="002D5D96" w:rsidP="002D5D96">
+    <w:p w14:paraId="66F48E90" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRDefault="002D5D96" w:rsidP="002D5D96">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="848"/>
         <w:gridCol w:w="1699"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2833"/>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="2630"/>
         <w:gridCol w:w="2434"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C6D56" w14:paraId="5B0E5181" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="008C6D56" w14:paraId="345D81C4" w14:textId="77777777" w:rsidTr="005E183A">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFFC489" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRPr="00582A8F" w:rsidRDefault="00355032" w:rsidP="002D5D96">
+          <w:p w14:paraId="4F0E26B1" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRPr="00582A8F" w:rsidRDefault="00355032" w:rsidP="002D5D96">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75238CEA" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
+          <w:p w14:paraId="6CEF4238" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE1E258" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
+          <w:p w14:paraId="31CC4A18" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47B53531" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
+          <w:p w14:paraId="054335FE" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC66FF2" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
+          <w:p w14:paraId="7E7AF862" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C153E9" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
+          <w:p w14:paraId="4E97C0C3" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BCBF93" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
+          <w:p w14:paraId="2ECAC7BE" w14:textId="77777777" w:rsidR="008C6D56" w:rsidRDefault="00355032">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="01A287EC" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="471E0663" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="676BCFFD" w14:textId="57074CC1" w:rsidR="0063295A" w:rsidRPr="005036A3" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="02480975" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="005036A3" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005036A3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00694287">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E170CC8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="209F8B66" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7825A57A" w14:textId="6052BFA3" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="23B37CE2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="574A28F6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="37CAB6C1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53125815" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="76D1DCFB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>микроклимата:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C9FAFE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6C178556" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- температура </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAEA230" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5D6333B2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">воздуха, </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1290E2F6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="41C30C74" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив "Микроклиматические показатели безопасности и безвредности на рабочих местах", утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B5FA17A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="72C1A158" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EC2A24E" w14:textId="4958237C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="095799B2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BD97423" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="00AFE45C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.ГМ 1860-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10ECF9D6" w14:textId="77777777" w:rsidR="00E75551" w:rsidRDefault="00E75551" w:rsidP="00E75551">
+          <w:p w14:paraId="76D854B7" w14:textId="77777777" w:rsidR="00E75551" w:rsidRDefault="00E75551" w:rsidP="00E75551">
             <w:pPr>
               <w:ind w:left="-48" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Советская  д.</w:t>
             </w:r>
@@ -815,1322 +814,1322 @@
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E3949F3" w14:textId="77777777" w:rsidR="00E75551" w:rsidRDefault="00E75551" w:rsidP="00E75551">
+          <w:p w14:paraId="6436F2A1" w14:textId="77777777" w:rsidR="00E75551" w:rsidRDefault="00E75551" w:rsidP="00E75551">
             <w:pPr>
               <w:ind w:left="-48" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>каб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 2.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30492879" w14:textId="26D6ECDC" w:rsidR="0063295A" w:rsidRDefault="00E75551" w:rsidP="00E75551">
+          <w:p w14:paraId="2B070380" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="00E75551" w:rsidP="00E75551">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>210026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00694287">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>г. Витебск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="0D0B07BA" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="00280613" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="534513AB" w14:textId="4E186C38" w:rsidR="0063295A" w:rsidRPr="005036A3" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="65E7E957" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="005036A3" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005036A3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00694287">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C106409" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0CEFA598" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46CF0DC1" w14:textId="618EADF3" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="60B07CC7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="104F71FE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6DAFBFD9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- относительная </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D4DEAF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0A5FD4B5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>влажность воздуха, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B6FCF5E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="196FD463" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B73234A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="72338904" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 12.1.005-88, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1D9511" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3E1C615A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>раздел 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28EC7615" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="61CFA01F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.ГМ 1860-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="127AD35B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="753EAAB6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="2781D962" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="29B995EB" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3430DA" w14:textId="19FC6D99" w:rsidR="0063295A" w:rsidRPr="005036A3" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1A7DC76B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="005036A3" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005036A3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00694287">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C430393" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="66581668" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0564B49A" w14:textId="39B42609" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="5C608760" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03713E02" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7E3659FE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- скорость движения воздуха, м/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A647FD6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0627699A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C88F58E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="310AE408" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.ГМ 1860-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D4126FE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="09DACB65" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="1043F0B2" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7DFBD790" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7D48C9" w14:textId="0405447A" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4FB92300" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21828">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00694287">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="505E2C19" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0C808D8C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B64D135" w14:textId="4F23EA2E" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="3AC2DF78" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45BABE50" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6103CD7E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- интенсивность </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2823D7A9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="69EF3EE0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">теплового </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021524A6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1A4C0AFE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>облучения, Вт/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="002B94E7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="724E7029" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22FC15EC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4631D672" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 12.1.005-88, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE1CB75" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="00FCAF81" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>раздел 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60471115" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="78E5A467" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.ГМ 1860-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21673AB5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1CE0FAA2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="725E6E1C" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="24F37DD9" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1975A652" w14:textId="5920B125" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4189B0CA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="005B7C91">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00694287">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="517A6078" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5A500A6D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BFDE852" w14:textId="2FDBC86B" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="4BACD7A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100.12/35.068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56C67D4F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="40DA1CA0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ультрафиолетовое </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17C232B8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0A8902BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">излучение в </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1020695B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="453AD39E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">спектральных </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4676777D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7CD52EC2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">диапазонах </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D2CF6D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="196FCAEE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>«А», «В», «С»:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="376C5A58" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="70C8C913" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- интенсивность </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D2C253" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="61D6DC14" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ультрафиолетового </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A75DA9E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0AC5E6FA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>излучения</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, Вт/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1650D1E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="653AB406" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Санитарные правила и нормы, гигиенический норматив</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, утв. Постановлением Минздрава </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Республики Беларусь</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14.12.2012 № 198</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F91CCD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="181934A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">«Показатели безопасности и безвредности воздействия на человека </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ультрафиолетового излучения от производственных источников», </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5597DCE6" w14:textId="55561B18" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1A05C8C8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E023AB2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="00CD5964" w:rsidP="00355032">
+          <w:p w14:paraId="6AF45986" w14:textId="0A2A77AF" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="008753DB" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008753DB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>МВИ.МН 5755-2017</w:t>
+              <w:t>АМИ.ГМ 0368-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7692A204" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3B1B64B6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="3A93C0C4" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7FB3C71D" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BB30F5A" w14:textId="5638B474" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2C2FBE9B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2.6</w:t>
             </w:r>
             <w:r w:rsidR="00694287">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F60A7D2" w14:textId="66BBF5D8" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3EB012CE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="100DCBA5" w14:textId="1DA48551" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="03CE4228" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C4A3807" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1ACC996D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Шум:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4654627F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3626BA79" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровни звукового давления в октавных или треть-октавных полосах частот, дБ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E538904" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="06CC7F90" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровень звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55BC20FD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6E46755A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- эквивалентный по энергии уровень звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4A6F24" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2010E6D2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- максимальный </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B967AC4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4373DA22" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">уровень звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2140,517 +2139,517 @@
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F07E00" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4E842E01" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив «Показатели безопасности и безвредности шумового воздействия на человека», утв. постановлением Совета Министров от 25.01.2021 №</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">37 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FB1DE89" w14:textId="635A59C2" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3FE5CC88" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B30788" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6DE45405" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:t>ГОСТ 12.1.050-86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7034F479" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6B78431E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="064EBC60" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="0C545A54" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5156EDF4" w14:textId="4DA9AE3C" w:rsidR="0063295A" w:rsidRPr="00363E0E" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2EEA8F0F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00363E0E" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363E0E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2.7</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF37FD0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="777EFF19" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F6352CE" w14:textId="4B9B431A" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="5E0D5B51" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="606C8B11" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4175085E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Инфразвук: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1FEA09" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="41CEE51A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровень звукового </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46623376" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3937DFF3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">давления в октавных или треть-октавных полосах частот, дБ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="405D07B0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2F974E63" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- общий уровень </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BFCD243" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5AA6EF06" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">звукового давления, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дБЛин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D1B40B0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="512CA8D2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- эквивалентный по </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="598D6C70" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="395572DB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">энергии уровень </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2185EFFD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1E240AFC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">звукового давления в октавных или треть-октавных полосах </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A547495" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="67C62DB3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>частот, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05095066" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="38D42929" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- эквивалентный по </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515E0B7B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3E3BCA69" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">энергии общий </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FEB50E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="16D0E0AF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">уровень звукового </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="218B0130" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="66485870" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">давления, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дБЛин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB9576A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0075A9BE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Санитарные правила и нормы, гигиенический норматив, утв. постановлением Минздрава </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Республики Беларусь</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 16.12.2013 № 121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5B7A91" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3CFD8476" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5979C64B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="64CF83AC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
@@ -2667,1080 +2666,1080 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">, утв. Постановлением Совета Министров Республики </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Беларусь 25.01.2021 № 37 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BF02187" w14:textId="1C3252DA" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="07FB5CDE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="764324FC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="51265C08" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>МВИ.МН 1657-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08EEDBF3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="47A57F44" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СанПиН, утв. постановлением Минздрава от 06.12.2013 № 121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E78AB41" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="33101DCF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="11A8F318" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="3ECEEEF8" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="159D6799" w14:textId="4191392E" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1B1A10F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2.8</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="529C1F50" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5209ECBC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6622658D" w14:textId="1E6A0BA6" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="61CBBEB0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100.12/35.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="509EB401" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="605F5056" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общая вибрация:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736C65C6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4399CA62" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- логарифмические уровни средних квадратических значений </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорений</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, измеряемые в октавных или </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>третьоктавных</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> полосах частот, дБ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20894DD9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7DF5F4F4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- логарифмические уровни корректированных по частоте значений </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорений</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, дБ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7C4D7B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5FC32F4C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- эквивалентные по энергии логарифмические уровни корректированных по частоте значений </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорений</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, дБ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B544BF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5DFA5DC9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="721B1DCA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="68ECC66D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив «Показатели безопасности и безвредности вибрационного воздействия на человека», утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212BABF0" w14:textId="51A133D6" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5E853EB4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="236FE3F7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="38C369F0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31191.1-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1689430A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3BC40144" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31319-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2ADD94FA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="697168D0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="257EEFE4" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="0B75F7D7" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1982A302" w14:textId="18F8C139" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="23B28027" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2.9</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43B43B8C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="11EB2CC4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AD5465C" w14:textId="654D928E" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="06211174" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100.12/35.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22F91B74" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3DA75619" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Локальная вибрация:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499EF76C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="579ED772" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- логарифмические уровни средних квадратических значений </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорений</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, измеряемые в октавных или </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>третьоктавных</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> полосах частот, дБ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7286D29B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="03BC0C81" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- логарифмические уровни корректированных по частоте значений </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорений</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, дБ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394A857C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60386D67" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- эквивалентные по энергии логарифмические уровни корректированных по частоте значений </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорений</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, дБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AEFC594" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6FC9FFA0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив «Показатели безопасности и безвредности вибрационного воздействия на человека», утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33013CF2" w14:textId="304E6CE3" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="33609CF4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="518BE22F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1C7211FD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31192.1-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E710FD8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5F28C61D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:t>ГОСТ 31192.2-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5279CB74" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3A453102" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="4331CE78" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="410684BB" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11C5D400" w14:textId="5BC5D4FC" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="47B1ABFA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2.10</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D62B321" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="061F6A7E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E7EDC7D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7E4520FD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AB5F54C" w14:textId="6BFC34B7" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="3D0F731C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100.12/35.0</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="419043C5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="14BFD3EA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Освещённость, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>лк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5684AA44" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1E316A36" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>СН 2.04.03-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A84DA68" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="68C467EA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15BB8A3F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="51D37517" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив "Показатели безопасности для человека световой среды помещений производственных, общественных и жилых зданий", утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3748C7D4" w14:textId="4BB419A1" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="383FE193" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E26DC70" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="05BDA5AA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33E3BF61" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="57891564" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="43EA3AD2" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="4276C6E0" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68CAB073" w14:textId="481CDF34" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="321EC6E3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42E02A55" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="61C0BAD8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Помещения жилых и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CC4D0B4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="39CCDC24" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">общественных зданий, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15874A5B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="03262B98" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">сооружений. Территории жилой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="023C4B0C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6A6329E0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>застройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E014070" w14:textId="457F363C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="794A7767" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100.1</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -3748,356 +3747,356 @@
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/35.0</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2111D75D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="38D39305" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Освещённость, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>лк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="447FD9FC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="27BBF02C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 2.04.03-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77DA7228" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6FF99B27" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="125A7207" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="55C218D5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив «Показатели безопасности для человека световой среды помещений производственных, общественных и жилых зданий», утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3885BECC" w14:textId="5748152C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="123F925A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DF56A4D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2BDE3A8C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AFC1624" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0778DB03" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="4875023D" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7BB40CAD" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BDF58AB" w14:textId="550BE30D" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="61B84F79" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="000C1620" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12594B73" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="76CDB576" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Помещения жилых и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B03E84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="4CB76E45" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">общественных зданий, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="325B0939" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="340E3764" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">сооружений. Территории жилой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697D9D2E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="206FC781" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>застройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17BCC7D7" w14:textId="3C50690C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7B4560F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-12"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>100.1</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/35.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="404B39E1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2FA62ABE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общая вибрация:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F83E1D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="14C27F49" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">средние квадратические значения </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
@@ -4122,51 +4121,51 @@
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">), измеряемые в октавных или треть-октавных полосах частот, </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>или их логарифмические уровни, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E739C0C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0499D935" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- корректированные по частоте значения </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>виброускорения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -4182,6333 +4181,6455 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) или их логарифмические уровни, дБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64367D6E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1D2E76E3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Гигиенический норматив «Показатели безопасности и безвредности вибрационного воздействия на человека», утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EEC68D3" w14:textId="0361111B" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1A939186" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E7E7398" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2A4277DB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31191.1-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64255B51" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="52FCCC8C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ГОСТ 31191.2-2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="082D2F1C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="473FF558" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E183A" w14:paraId="403D939C" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="005E183A" w14:paraId="55C66D0C" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BE3B96C" w14:textId="0A6F0BBB" w:rsidR="005E183A" w:rsidRPr="000C1620" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="455755A3" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="000C1620" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>3.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A4D4736" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="427D33BE" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Помещения жилых и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01B1E0CD" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="5836DE95" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">общественных зданий, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2009C774" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="4C05DCCF" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">сооружений. Территории жилой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1372E292" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="17F4D382" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>застройки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323582B6" w14:textId="4E6BD7F4" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="0063295A">
+          <w:p w14:paraId="2662E1B1" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588CBB7A" w14:textId="73DAD59C" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="005E183A">
+          <w:p w14:paraId="3A79175F" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="005E183A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>100.11/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A011761" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="528269B5" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Шум:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06EAB8D6" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="701E288E" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровни звукового давления в октавных </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>или треть-</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>октавных полосах частот, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C19FFD" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="5006CDB1" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровень звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20239A3C" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="300DCDC1" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">- эквивалентные по энергии уровни звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E0A3E0" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="1C9B1F69" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">- максимальные </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14FB8512" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="0610BEC3" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">уровни звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102CBBF7" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="4B72FA7B" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив «Показатели безопасности и безвредности шумового воздействия на человека», утв. постановлением Совета Министров от 25.01.2021 №</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A317FCD" w14:textId="3DD9DD4D" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="15003101" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78009C0F" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="4364B18E" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ГОСТ 23337-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A6FDB51" w14:textId="77777777" w:rsidR="005E183A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="08FC654A" w14:textId="77777777" w:rsidR="005E183A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E183A" w14:paraId="34938884" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="005E183A" w14:paraId="47228DB1" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="155491B4" w14:textId="6705564C" w:rsidR="005E183A" w:rsidRPr="000C1620" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="385242CC" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="000C1620" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>3.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AB65CCA" w14:textId="7F58F9C4" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="0063295A">
+          <w:p w14:paraId="46D952FE" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F45DD72" w14:textId="2D41C339" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="005E183A">
+          <w:p w14:paraId="2EF12D20" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063295A">
+          </w:p>
+          <w:p w14:paraId="0876111E" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="439136E9" w14:textId="755CE97B" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063295A">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F44EDA" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60DF0CE1" w14:textId="53452EF1" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063295A">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>100.11/35.060</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="67FDF2E5" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C6E32E3" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A51ADAC" w14:textId="2026AB85" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:ind w:right="-121"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063295A">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="164D5361" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="28CFF0F4" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063295A">
+            <w:r w:rsidRPr="00B54444">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F847878" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="4C5B868C" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063295A">
+            <w:r w:rsidRPr="00B54444">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>микроклимата:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="080E7155" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="6E4594C1" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063295A">
+            <w:r w:rsidRPr="00B54444">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-температура воздуха, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B54444">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54444">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0EBD0225" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040801EA" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54444">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- относительная </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1E8646" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0063295A">
+          <w:p w14:paraId="423E1186" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54444">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>влажность воздуха, %</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62331F43" w14:textId="77777777" w:rsidR="00E30E3F" w:rsidRPr="00B54444" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C97ABA5" w14:textId="5E434885" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="00E30E3F" w:rsidP="00E30E3F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54444">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-скорость движения воздуха, м/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0711EE58" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="31A085E6" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30494-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="282F0E82" w14:textId="6A0B980E" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="763DA1CB" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="304C5FE7" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="3574CF66" w14:textId="77777777" w:rsidR="005E183A" w:rsidRPr="0063295A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 30494-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D07F01D" w14:textId="77777777" w:rsidR="005E183A" w:rsidRDefault="005E183A" w:rsidP="00355032">
+          <w:p w14:paraId="5D455033" w14:textId="77777777" w:rsidR="005E183A" w:rsidRDefault="005E183A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="386EF4E2" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="0869C33C" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE8ECB9" w14:textId="6CD65E9A" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="13A29EFD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282294">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74CE3498" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60BA01A9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Здания и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25C49EAF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5ADEA19C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>сооружения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="030875F8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="29EAC91F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">(системы вентиляции и кондиционирования </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A26F20" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2F326FDF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">воздуха с </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508E1C22" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3CFA8E09" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>принудительным побуждением)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27E4D990" w14:textId="4EEB3DCB" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7327C8CE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="117B2AE1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="584F895C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические характеристики:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D28AABE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7E557871" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">объемный </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C2B0CEB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2FFA8814" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>расход воздуха, м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/с</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A9B81AA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39433903" w14:textId="5E07C2BD" w:rsidR="0063295A" w:rsidRPr="00AE7D51" w:rsidRDefault="0063295A" w:rsidP="00355032">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ACA3EFC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="62EF0872" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BDF167F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0723EDE3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="2E4EC5FC" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="69433EFC" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13B54790" w14:textId="287A5C8E" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="5C7376E3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282294">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.2</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C872167" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="54A4D51B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571927D6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="52904333" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1A1827" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="036EE5EE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> скорость движения воздуха в воздуховоде, м/с</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="331D8116" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="50778C3D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DEDF8A5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="154BE385" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D6888A3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1B641340" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="77B4523C" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="6856C849" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0E1643" w14:textId="479B74F6" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="53D4475A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282294">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A78C747" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="11C22090" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0681DED1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5F67F81F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4D9A51" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="32A6A5DD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- давления воздуха в воздуховоде </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F25FD94" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3E35D8A4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(полное, статическое, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7DDCAD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="32C4DEC0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>динамическое), Па</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A879E61" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="45A2370E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD3DEA7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7B26DC9D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E11B0B1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1CEA6CA5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="3A06700B" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="019A46E7" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC3C321" w14:textId="6808C607" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="644E8A42" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00282294" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282294">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0021A23B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="341AFBD7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="255971B9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0A3C363C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="736C9A33" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="42F94814" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- потери полного </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28649682" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="704F0E84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">давления элемента </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35EEB5FF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="23ECC355" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>сети</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C8B707" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4D0E6494" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C2254A5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3C354D4B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C161442" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="63E313AE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36140B68" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1976E776" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="3E1CDFEC" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="48B3D21B" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="240538FA" w14:textId="62F8BE4A" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="169EC5C4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7767A6A2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6415AC5F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E70908F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2E829862" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Воздух </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F669398" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="631CBDEB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>рабочей зоны</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D38F94C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60AEC3CD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74907730" w14:textId="31AE77A7" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="2B9A6ABD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="653963F2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5DFD9147" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Определение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65BC3053" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="63BB289B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">концентраций: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F96D231" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1E11BE05" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">-гидрохлорида </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580A8D2C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="29B37506" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D6B610" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="649D2B4A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(0,3-30,4) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73135EEC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7C9293FD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гигиенический норматив «Показатели безопасности и безвредности микроорганизмов-продуцентов, микробных препаратов и их компонентов, вредных веществ в воздухе рабочей зоны и на кожных покровах работающих», утв. постановлением Совета Министров Республики Беларусь от 25.01.2021 № 37</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0463DDF3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1E445682" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06466F60" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3EB78DF9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="572B5CE9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="22CE4DA5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="359848D6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5F8571A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 3347-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2F0CB0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1D661526" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E0698B2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7046017B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="48E25865" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="0E9E47CD" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74C732DA" w14:textId="1D21DC77" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="35902A8E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F6D866" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="76BD4DC5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50D876A1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="575D63A5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46FC0898" w14:textId="0D311285" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="34C48C21" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE287EF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7340A9FF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>этенилбензола</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0685B811" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="12C69DF1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(стирол)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F3084A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="68A5D53B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: (43,3-1082,5) </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5091EDDA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="3CF2187E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="095E9E6A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2EA26E5E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DEFF04C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2870E8C3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="08CB4F9B" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="16D44B91" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E65EACB" w14:textId="0459686D" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="69353779" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16ED27E5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="399DF90B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23202DDF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7C67FDE6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E464BC3" w14:textId="2EA02B6B" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="3C8457C4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29D53D13" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3C27D3BE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- формальдегида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7494D572" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5EF2FC2F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (0,25-6,25) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CCD6490" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="2AC180F3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E979C63" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5C7CB701" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59576505" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="37857B34" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6595C627" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="785F3DDD" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB9982A" w14:textId="45A7F1B3" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6963ACB3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0F7F90" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2FE5439E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="169D9E57" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="095FD028" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B371C40" w14:textId="51AE7D10" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="3BC13425" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C43AD0D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7DFA5052" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- аммиака</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B52917B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="06E854AD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1,42-21,3) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59A3F9A4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="1A052021" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02AD0064" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="51AE5D11" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41F4C0D0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="29352F2B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6B8BA908" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7F52F064" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDFA7CD" w14:textId="571CE003" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="78D53ECB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="483530F3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="27D6E729" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BA3AD13" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7A6EDBA5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDE3CB4" w14:textId="2E00BCCF" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="09ED3B49" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCBBD21" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6D081A30" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- озона </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222358A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6AE185E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: (0,1-1,4) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="410CEB50" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="68DA6FBD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27AC4470" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1EFDA5DD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16CA5781" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="03D0E0F6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="05951696" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="4305CD2F" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67E08872" w14:textId="405BAC7E" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="2BDD20EB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BDF7706" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5D44A31F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB96D8D" w14:textId="6D581D8C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="2D32CE9B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAC8DD8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="112CCAD5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- масел минеральных нефтяных</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68CA6637" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7E6DFB88" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (0,1-10,0) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37C04883" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="5C578C69" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66AA9F15" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="25B289AA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AA5CC22" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4D57F95A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="123206F8" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="00F8772B" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="439030FD" w14:textId="373ABE80" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="509D5598" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DB4321B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3EE99A09" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54F2E144" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="22C721BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41D159E4" w14:textId="68728795" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="4C661AAA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17724C55" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0419BEC8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- хлора</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E71DD1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6AB8BC05" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="26"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(0,59-8,85) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B6F9299" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="4C1202F4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4257CFD9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6A081D22" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DCD909F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5452A107" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="3FF13D44" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="68FD0E41" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24421E74" w14:textId="30B45AEC" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="57005621" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17971120" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="42F521F5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1978A8F5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="51247D82" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B7FE1" w14:textId="0CC8458F" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7FEFC554" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22E5BF98" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2C72374E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- пропан-2-она</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62F3F06D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="34C074B1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (241-25200) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="435B6701" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="56497D78" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="248B704D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5C5F5642" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="145FF2C5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="507D10DF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="7DC8EB22" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="12B77104" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24C84168" w14:textId="2B709A03" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4F18CC3F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.9</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3181F53E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="056077AA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61AA29C8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60DB6203" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9EF371" w14:textId="7A213E09" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="5B4C0234" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15EE1A62" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0DFD5B10" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- диметилбензола (</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>смесь 2-, 3-, 4-изомеров)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A76DD64" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4B9B23F1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(ксилол)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D184394" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="19BEB80F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (44,1-1764) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56E58771" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="44A7D351" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E89CB80" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7562A948" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4750B1FC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="65052DB5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="13C189D6" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="6AE99BAC" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FF16859" w14:textId="06C1F7AD" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="22776E63" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B06032">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.10</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B3CCE84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5AD28DD3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B06032" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36CB4990" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5A97CAE4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22C643B9" w14:textId="6855DD39" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="0C4F749B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B20DD76" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5F3927BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>дигидросульфида</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="26DCB5C3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2EB657CD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1,42-85,2) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C35AEA9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="24531AA8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="327A8BC5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="233267F0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2250E081" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5FCA31E9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6B540AF1" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="5D961A5F" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D18979" w14:textId="012DB24F" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1F060222" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.11</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B93994F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="448C9483" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="286D47F1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="602A4E57" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202CBD07" w14:textId="4114BA95" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="520C36E5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F5C6A37" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="39A2E07C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- метилбензола</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4763B46B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="388AC11A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(толуол)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570D5133" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3E1EC3EF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (19,15-1149) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34F0F3AF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="3D4F7839" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AC15878" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2CC3F8BA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="066BA98C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7529BF20" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="3A09D1E1" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="12923569" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0979E5CC" w14:textId="6688B817" w:rsidR="0063295A" w:rsidRPr="005E183A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="627E9024" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="005E183A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.12</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24717550" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2C6CA8EB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CB45E81" w14:textId="5346CF07" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="5F99122A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E9A6915" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
-[...35 lines deleted...]
-          <w:p w14:paraId="4EA67476" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="69597698" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- углеводородов </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62CEBA44" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2827891A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">алифатических </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FCCB605" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0FC362CB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>предельных С</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-С</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6FA632" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="55B1D000" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (24,06-721,99) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6547B7D6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="21856A11" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00AE7D51" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B646742" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1642CE64" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25DA12A4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1BF49F5B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6D9A72DD" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="29277162" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25C57656" w14:textId="192FAD86" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0E17BE56" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.13</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="235993AA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3FED9DC4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E82B31B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="19CA4EB5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE1A6F1" w14:textId="5E8124C5" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="013A3BD1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECE144F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="32156E09" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- бензола</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EE13B6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7B2B1015" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1,79-35,8) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2276EE02" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="3E14DF8A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="479581BE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="41D09490" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D9F26A5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="79E03392" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6E831B48" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="2EE41D7E" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="593569D7" w14:textId="5F1595BD" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6935947E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.14</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="712A4A20" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="478E8216" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E6A927A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="41215771" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74B9520C" w14:textId="1B6C829E" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="37244E89" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="048D9A63" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="06E5B85D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- этанола </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47687D8A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="35DE6C0D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (192-5760) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EA4EC1B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="30E40544" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68027A88" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="36AAD3AD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4223B27C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="528762BF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="1E40128C" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="76610A03" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4CEAC2" w14:textId="29BD4736" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="004C3807" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AD6D643" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="070E2270" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13ABB0A6" w14:textId="2CDBB434" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="444BD783" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA479F7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2C97A6FB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- тетрахлорэтилена </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE7D246" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="50EDB30A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (10,92-218,40) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347A7D3B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="49FA67E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A2303F1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="267066D4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C5B27A5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4125940E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="200C986B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="59ADAA09" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="7CF4765D" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="51044DD5" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B1437E3" w14:textId="094E28C4" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="03CA00C4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.16</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B0CDB0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="778C136D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26CFCB0E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="53D22D97" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C7EBA90" w14:textId="039CE957" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="412BD066" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24C81D13" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="48E6AB07" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- трихлорэтилена</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C1037FF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="543BFA71" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (11,08-277) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0541002A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="1C03A528" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29B00C86" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="52E3BCC8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61DD2C2C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="05CE28EA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="2D496078" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7B3C9FCE" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496DBA95" w14:textId="12CA0DD5" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2D2AC064" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.17</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119BB615" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5C239844" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DA4EFD7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5C953DAC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="024060AF" w14:textId="35B055CB" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="646BC892" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC9C375" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="15FA881F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- перекиси водорода</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="295C4DF4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4744C323" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (0,14-4,23) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55274A27" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="33FEE032" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F54A311" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="53EBA6C5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D00A867" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1269ADC8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="76289430" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="0957E552" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7306A864" w14:textId="3BC61F31" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5FCB8CFB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.18</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61770B7F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1EEC6FCC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F00FB0D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6F89AD30" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07DBB51E" w14:textId="48D82683" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="0FC6009A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12BFF70C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3A11D8A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- серы диоксид</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69755535" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="59B16E29" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5552C7E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="06DBFF87" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(0,27-7,98) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63CB5669" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="40E68F59" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ABED928" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="681610BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="569D934B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="318D0079" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="0B61B8BF" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="63162A92" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DC9DD84" w14:textId="4668FB48" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0C053995" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.19</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1443CFF9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3F7EC4D9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="088E2DB8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7D5289C0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378840FA" w14:textId="274A3A4C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="627B918B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01317D55" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="398B7902" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- углерода оксид</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A1D66E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="36AE10B4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2,33-348) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75AC2EC6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="4EC38E19" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="698B4E0D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3F2F4493" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="203E26C3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1366A009" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="1C517ABA" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="36CBDD00" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EF929D0" w14:textId="05F078B5" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="646C10CF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.20</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77C5F3C4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="20CDB303" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="002592EE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0E593D74" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F5650D4" w14:textId="65AB2CC1" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="109749EF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D67BF30" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="16FC118B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- азота диоксид</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="701E7D1C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5F39D26B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (0,19-57,3) мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CB291DB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="484A334E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="499273F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="619F0868" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1277E323" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2D126C27" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="293F211B" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="351F1081" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CDDF035" w14:textId="1AA79ABB" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="45EA11C1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.21</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69551BC2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3FB80144" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0116E115" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1115539D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A07E55D" w14:textId="72E0DC53" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7A357391" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6240A103" w14:textId="377151CA" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="6F9F7117" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="646DDD1C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="52C28374" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65C86006" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0B39DBF9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">определение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5318B2C0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="45B8A956" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">массовой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758E5127" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="584525D4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>концентрации</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FCC4A76" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6FC90AD5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>диЖелеза</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> триоксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B519678" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0EB17EE6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(оксида железа) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="540627F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4A5DF839" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>в сварочном аэрозоле</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
@@ -10519,5860 +10640,5871 @@
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: (3,0-120,0) </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B386602" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="1208852A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DAE1972" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6BE969A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2013.14152</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B12DF29" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="74874438" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МИ 4215-024-56591409</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-2013 (№ 1-19-2013)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E08234D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="045111A8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="0325D66A" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="25E54E3E" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E5E45E" w14:textId="174E0E4C" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="03C900BB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.22</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F76E901" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="512DAD92" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FD592C5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60689740" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DACE59A" w14:textId="115B931E" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="277F4A98" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15292562" w14:textId="0127AC7C" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="595D629D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="668BCB29" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6E9D001E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BFDC454" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="181A6BFF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">определение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71619B96" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="48ADDB18" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">массовой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489AB7DD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="50BB102B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>концентрации</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728C6230" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="33682367" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>оксидов марганца</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9FC187" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3D2301D5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">в сварочном аэрозоле </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21D015B6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="030A12F0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: (0,15-6,0) </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46DDAD66" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="34852A66" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00CD5964" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41520A6E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="73B86126" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФР.1.31.2010.06968</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0366F8C7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0373D456" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ-4215-008-56591409-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2062A377" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0DA59F84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="2499E2E0" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="12B37D7B" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D9F4D3D" w14:textId="68828C80" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="68F75858" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001718B1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>5.23</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="436307DC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="74050E2B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="001718B1" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49316694" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="00FD7E89" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="319788A8" w14:textId="6A10C891" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="17EC0B70" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6421B43C" w14:textId="20EB535F" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="557F8DF8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-121"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C0C4646" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="197656F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF0DB85" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6BF35197" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">определение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C227355" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="708E0477" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">массовой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AF3AA6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="134E37C1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">концентрации </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D69EA0B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3ABD9798" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пыли, (</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve">взвешенные </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="334465AA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="166D69B4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t>вещества)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61FCF10A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7E7CDCCD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: (1-40) </w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FB7F502" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="172FB071" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F3F288B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1B909E38" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:t>ФР.1.31.2012.12433</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050315AC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1612828B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">МВИ-4215-004А-56591409-2012, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62630B4C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5F26CAD0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>изм. 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CB55C12" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6E3F6FDE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="550C7302" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="1766F01A" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA17807" w14:textId="7EEA29A4" w:rsidR="0063295A" w:rsidRPr="00B20F86" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="0AE18578" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B20F86" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.24</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5386776A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="08C9FF66" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="689FF34C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="4857A560" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B45A9FC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="65702BFD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-109" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9720A9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1B547A21" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Отбор проб и определение массовой концентрации углерода оксид (монооксид углерода, угарный газ, углерода окись),</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="32CCAD64" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+              <w:t xml:space="preserve">Отбор проб и определение массовой концентрации углерода оксид (монооксид </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063295A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>углерода, угарный газ, углерода окись),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12DE0913" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71249F6E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6B0EE382" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (10–400) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25053174" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="353AE89D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5346F798" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2FFAA893" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2012.12432</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="649574DB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3E21EB91" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ-4215-001А-56591409–2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B0F250" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3656DD30" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="234CD176" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3D70472A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="7CED0495" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7E75EBE3" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59A4F715" w14:textId="030FD588" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="6315C0C1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.25</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28A7B4ED" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="54908580" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44D4A8D6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="475E7417" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5DF12F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="0D98621D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07FA70F1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="29F89827" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации азота диоксид (оксид азота (</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), азота двуокись)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DCB915D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="40F1CAB0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75945F05" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="16F99676" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1,0–40) мг/м³</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580E3289" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="000DDC27" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33B58504" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2EC368E2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55BCBCB9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="199B8018" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44A0EFFB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7D8DDF99" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D2343CD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="46C7EA57" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="442E40E1" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="4AFCE444" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD5C4BC" w14:textId="634D0017" w:rsidR="0063295A" w:rsidRPr="00B20F86" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="0CE74CF8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B20F86" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.26</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42E93CD5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="20806FFB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08CF9DBC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7A54B843" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE2ED6C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="1F2DD881" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBAFD95" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3CD79193" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации аммиака,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239F238F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="34F87D89" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B23E40A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3BF4AF09" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (10–400) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AF02B3A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="34EBC3F0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AB71083" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="53C89598" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C012D29" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="511FC607" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="7258D6A9" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7CEF8896" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7BE06A" w14:textId="2FEFFB78" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="62CDE9DB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.27</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="545D12D4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="109158A5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11A8446E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="33025C80" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F55FBA3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7CA37AEE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20A38797" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="26AFF3E6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации формальдегида (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>метаналь</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C956A92" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="472C86B6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B263E27" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1238CAE3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(0,25–10) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="152B3337" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="27CC26FB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35587EAD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5E002DB8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F008772" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="47E6D112" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="4D36EC85" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="3970B0D3" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="552FFEB7" w14:textId="1C95F46A" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="0C57D5A9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.28</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D4B8CEC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="20AC6EEA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4669F66D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="1227DB88" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A1F9261" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="1E1D9FB0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="583F8AD3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7183EE03" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации озона (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>трикислород</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BD9699" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6D4EE971" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C472C2C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="075E73BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (0,05–2,0) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11765D7E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4D8ACB7D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04ED6585" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60AD4C3B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="225C6261" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="73525AC2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="28906F3D" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="1FBD3F77" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1C7685" w14:textId="674DF64D" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="333C5B4E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.29</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FB9BBE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2D879235" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C92902D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4500D10C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB20B7B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="4B609260" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="526F2E59" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="52DC3E9F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E51DCCF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="665B3A1E" w14:textId="6E50639D" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Отбор проб и определение массовой концентрации </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="7590A7D2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+              <w:t>Отбор проб и определение массовой концентрации гидрох</w:t>
+            </w:r>
+            <w:r w:rsidR="00935E97">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063295A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>орида (хлороводород,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D1815D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49830D16" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="045CBF48" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(2,5–100) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4399F11D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7522CF3F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03C3C380" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="53759687" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="082FB070" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="611C8F95" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="38B7E9C8" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="598545A1" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="480833A1" w14:textId="491D7CBF" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3A388721" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.30</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DB1715D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="25A4E118" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B5700BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="415C22F8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73C40130" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="06B6685A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="416E86EC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="1ECDF986" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="483AE892" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5EEA3F54" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации серы диоксид (оксид серы (</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>). Сернистый ангидрид, сернистый газ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F904E7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5B8C5574" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3DDFEB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="31B7181C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5–200) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62C41795" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5824C343" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17C98779" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1563BA0F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="295EE65B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2DE58753" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="00B409A2" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="627AF2E9" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02906465" w14:textId="54A8F2E4" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="68CD2074" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.31</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="786815C9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="206302B8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C18A879" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="116C1AFF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6903FC73" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7B546D6B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F8C774" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="70F69854" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B089AC2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3F3ED576" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации пропан-2-он (ацетон)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7425FAB6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="688FEEF3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70100A15" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="74CECD5F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(100–4000) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="325FAC1C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3CA9A156" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B5A77FB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="529F2267" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78B9886F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3DF7B22B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6663F675" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7961F29D" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15E23058" w14:textId="3B2DB93C" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="21C5C5F0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.32</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2165650E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3B47543E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49E29B32" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3A779003" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1568ABD7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="17DC937E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B950AA7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="0412F86F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC6A7AC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="66D15B84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение массовой концентрации </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дигидросульфид</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (сероводород, сульфид водорода)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131B46D5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="08B0C2B4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18790896" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="002A2E83" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(5–200) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="764B2699" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6D471720" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C14C00E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5B4F2807" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0318B853" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="06BF7115" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="1672942A" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="05F99FDF" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23F2CA17" w14:textId="715105AD" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3DA575E2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.33</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343F87D5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B20F86" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0FA83AE4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="00B20F86" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="044AC80E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="43E803DC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43E9741D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="36E8F041" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E184AC2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="2155C595" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34F8E698" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="7289A20B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации бензола,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB32145" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="251A73B0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32103BEB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="02D4EBCD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(3–100) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33D776C5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3D66C82D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF43995" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="2B1A42BD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2010.08576</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1351F70D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="297F15B8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ-4215-014-56591409-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A7F732E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0B70EB25" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="5C6BD837" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="1EC3DF4E" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44AACAAD" w14:textId="4011341D" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="5476CEAE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.34</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="672E2A42" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6CE3CA8A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="711816E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="79DE0E75" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44331EC4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="56DDA84C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78301B71" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="108E46F3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации стирола (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>этенилбензол</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6899C0E0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3D449BDD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>винилбензол),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D8930E8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0C1C40FC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="432624D3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="32F5B2E7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(6–200) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="295F85E6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="16DD19F8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50A09AD3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3B39EE99" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C607B6D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="38834391" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="6F686D10" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="2CEF8F83" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3052AB18" w14:textId="494AA274" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="5B5A6DB4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.35</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E7A8DE2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="372F7F56" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA212F5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="3434E421" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ABE2495" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="6C209051" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8E5167" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="384D5475" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации толуола (метилбензол),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DD5BE20" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="09ADEF0A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BEBA611" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="70B800A3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(30–1000) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A4ECF37" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5DFD5B48" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C704054" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5BA3D2EA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5960BE11" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="36DF3B37" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="18233E79" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="6374844D" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="142CE551" w14:textId="29BF2294" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="7D6168F5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.36</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19661A7D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1D046D13" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D12DA83" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="4DD9454C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5755E121" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="234454D2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14AA8D7A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0F76B876" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации ксилола (диметилбензол (смесь 2-,3-,4- изомеров),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E0236AB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="588F34DF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F8248C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="08EC3D16" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(30–1000) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B9EF462" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="69F021F2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C125887" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3C534084" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06DAEF84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="60DEEE9A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="32283CFC" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="73E268C6" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B205F2F" w14:textId="696F9BDC" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="08046F91" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.37</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F03C88" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="2D38CF3D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="724EF88E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="77732E86" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA266E8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="18CCC2F1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2352ADEC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="025F5F90" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35E6EFD5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1FE1B9C8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации серной кислоты,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="778B8196" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="31A0F66A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Диапазон измерений:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF75513" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="071A194D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> (0,6–20) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54877DDD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0F495BD1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF45775" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="0C542749" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2010.08573</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74CC0AFA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="1373E481" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МИ-4215-011-56591409-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52CE132D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6011D931" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46C29704" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="27C60CB6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="3E70E4E7" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="0D714E63" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB862CB" w14:textId="1EC17E07" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="4FDA58C8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.38</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58B2D804" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="068CDD62" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6015FC39" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="65159B37" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467A10B1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="08F08A0A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53DF250D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0EEC5B2E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации щелочи (гидроокись натрия, гидроокись калия),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329D39E4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1C72BA5F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C2B552" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="78648D00" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(0,3–10) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CB2EE4B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="44822592" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="076C957B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4FE83385" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BAF482D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1A0D5B39" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="7AF6FB6D" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="3A89D3BA" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0A43D1" w14:textId="7BB7BCE6" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4ED8D3AD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.39</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00D870DC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6F3D7806" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A6E69CA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="243278C4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48DD10E6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="3F4FB0F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63DE1477" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="6F451C04" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59C417B5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="4950C44E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации ацетальдегида (уксусный ацетальдегид),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52CE6BF8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3A87D21B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5410F48A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="0794339F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(3–100) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29823E1B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5B8D1E1F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="049561D6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="4FC9706A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2011.09650</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D701EA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="7DEA7496" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МИ 4215-016-56591409-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60717088" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="268795C8" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="51AF117A" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="15B44055" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7018859F" w14:textId="13351378" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="548C57A4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.40</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CB1CDE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="270B1CF3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="461F7772" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="70625F1B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40362190" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="08E77DEE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77B26049" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="33D6D553" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1124BB98" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="53C29E07" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение массовой концентрации свинца и его </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>неогранических</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> соединений</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493D7F6C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="6C355A51" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Диап</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>азон измерений: (0,025–1) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="574E3DD5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="55D6C538" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA6E7EC" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="2B58CF7C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2013.14152</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="711C36E0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="091C8F3C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МИ 4215-024-56591409-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6272302D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="27AF9357" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="28AA5CB2" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="5B91B8A0" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="443E5B13" w14:textId="74189FC0" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="3F14BA8C" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.41</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2738B501" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="19455325" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4584BDAE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="13937475" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="106D9FA5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="1AE760F5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="589231D7" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="397F502D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="44"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8EE815" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="64339886" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение массовой концентрации предельные углеводороды (гексан, октан, изооктан, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>нанан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, декан С1-С10, С6-С10) в пересчете на гексан. Дизельное топливо в пересчете на гексан.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346A6BCF" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2A6F4624" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B6B98A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="09E2976B" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(180–6000) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09F8DF11" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="54D78A29" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B925370" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="6BDC19C3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2010.08575</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2797B55F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="75D549FE" w14:textId="43DFF45E" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МИ 4215-013-56591409-2013</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0215D482" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+              <w:t>МИ 4215-013-56591409-201</w:t>
+            </w:r>
+            <w:r w:rsidR="002138A5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128494BB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A862E49" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="034A7C5D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="7EFDD103" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="46B188DA" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB2EFA8" w14:textId="22090DC1" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="0064BEDA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.42</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA0D573" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="33FA6AD1" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E297951" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="28E0A18E" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="681FD86A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="4CA28D57" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="77"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BE38FE" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="13152AC2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="77"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="249D43FD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2E161A63" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации масла минерального</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404600F9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="20FF0D80" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A035E9" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="73B5B08D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(3–100) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1541033D" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="1C431540" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A25FB98" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="5492EDD3" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E31FE84" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="23BA8CA0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063295A" w14:paraId="510A4787" w14:textId="77777777" w:rsidTr="005E183A">
+      <w:tr w:rsidR="0063295A" w14:paraId="7D29DC19" w14:textId="77777777" w:rsidTr="005E183A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A484FBB" w14:textId="415CACDB" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="23DBEBEA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.43</w:t>
             </w:r>
             <w:r w:rsidR="005E183A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7327ABA5" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="46F625E2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53F0DCAA" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="6C181994" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4E4C2F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="739A31BB" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="77"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CD8C88" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
+          <w:p w14:paraId="7D72D395" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="005E183A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-44" w:firstLine="77"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5094EEA2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="392BF6B0" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации этанола (этиловый спирт)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C93A3A6" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="66A385A4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Диапазон измерений: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FA1F99" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="2A4ADE43" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-68"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(600–20000) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="049B1A03" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="153D8995" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D418802" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="74D3D96A" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2010.08574</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="660B80ED" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="7E48B1DD" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063295A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МИ 4215-012-56591409-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625DF9E2" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
+          <w:p w14:paraId="45DC5CF4" w14:textId="77777777" w:rsidR="0063295A" w:rsidRPr="0063295A" w:rsidRDefault="0063295A" w:rsidP="0063295A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A48419F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
+          <w:p w14:paraId="31E6C53F" w14:textId="77777777" w:rsidR="0063295A" w:rsidRDefault="0063295A" w:rsidP="00355032">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1266ECEC" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRPr="00355032" w:rsidRDefault="002D5D96" w:rsidP="002D5D96"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="456ACDDC" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00355032" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="49ED9F98" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRPr="00355032" w:rsidRDefault="002D5D96" w:rsidP="002D5D96"/>
+    <w:p w14:paraId="3C107571" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRPr="00355032" w:rsidRDefault="002D5D96" w:rsidP="002D5D96"/>
+    <w:p w14:paraId="5E76471E" w14:textId="77777777" w:rsidR="0056070B" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="7A932648" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="7A3096EF" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="351B358D" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="6FE23D42" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="5555016A" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="392423D6" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="3A7FAAE6" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="4ECC1172" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="05C61EBB" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="1C959705" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="31CF5F4D" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00355032" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="7B87E78F" w14:textId="77777777" w:rsidR="004D21AD" w:rsidRPr="00355032" w:rsidRDefault="004D21AD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="27CB49F1" w14:textId="77777777" w:rsidR="004D21AD" w:rsidRPr="00355032" w:rsidRDefault="004D21AD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="3CE07918" w14:textId="77777777" w:rsidR="004D21AD" w:rsidRPr="00355032" w:rsidRDefault="004D21AD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="0A925FB2" w14:textId="77777777" w:rsidR="004D21AD" w:rsidRPr="00355032" w:rsidRDefault="004D21AD" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="2C6DD834" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="0D0C00A3" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00355032" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:sectPr w:rsidR="008C6194" w:rsidRPr="00355032" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52F0E0B1" w14:textId="77777777" w:rsidR="00E05F9F" w:rsidRDefault="00E05F9F" w:rsidP="0011070C">
+    <w:p w14:paraId="407C5982" w14:textId="77777777" w:rsidR="00740D3C" w:rsidRDefault="00740D3C" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="659E710F" w14:textId="77777777" w:rsidR="00E05F9F" w:rsidRDefault="00E05F9F" w:rsidP="0011070C">
+    <w:p w14:paraId="1A4CEE22" w14:textId="77777777" w:rsidR="00740D3C" w:rsidRDefault="00740D3C" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16445,123 +16577,191 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A516EA6" w14:textId="77777777" w:rsidR="00F317B6" w:rsidRDefault="00F317B6">
+  <w:p w14:paraId="320F3CFC" w14:textId="77777777" w:rsidR="002F2C0C" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="69CB886D">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WatermarkShape" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:-105pt;width:40pt;height:700pt;z-index:-251659776;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" filled="t">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0DA34C3E" w14:textId="77777777" w:rsidR="00F317B6" w:rsidRDefault="00F317B6">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
+  <w:p w14:paraId="2ECE7B23" w14:textId="77777777" w:rsidR="002F2C0C" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="403DB928">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:-105pt;width:40pt;height:700pt;z-index:-251658752;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" filled="t">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00355032" w:rsidRPr="007624CE" w14:paraId="06CDA15D" w14:textId="77777777" w:rsidTr="00355032">
+    <w:tr w:rsidR="00355032" w:rsidRPr="007624CE" w14:paraId="3FEF8F0D" w14:textId="77777777" w:rsidTr="00355032">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7B18331B" w14:textId="68FC7928" w:rsidR="00355032" w:rsidRPr="00BF5CCF" w:rsidRDefault="00410BD3" w:rsidP="00D93105">
+        <w:p w14:paraId="4256C3A8" w14:textId="57ACCDA8" w:rsidR="00355032" w:rsidRPr="00BF5CCF" w:rsidRDefault="00410BD3" w:rsidP="00D938EE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:left="108" w:right="-314"/>
+            <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00410BD3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
-            <w:t>Часть № 1. Дата принятия решения по аккредитации</w:t>
+            <w:t>Дата принятия решения по аккредитации</w:t>
           </w:r>
           <w:r w:rsidRPr="00932760">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:r w:rsidR="00932760" w:rsidRPr="00932760">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
             <w:t>03.04</w:t>
           </w:r>
           <w:r w:rsidRPr="00932760">
             <w:rPr>
@@ -16573,67 +16773,65 @@
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
             <w:t>.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="6A6D867F" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00C52F3D" w:rsidRDefault="00355032" w:rsidP="00222A33">
+                <w:p w14:paraId="159CEAFC" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00C52F3D" w:rsidRDefault="00355032" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -16734,127 +16932,161 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>13</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="19B41D7E" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00222A33" w:rsidRDefault="00355032" w:rsidP="00222A33">
+  <w:p w14:paraId="644FC6D4" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00222A33" w:rsidRDefault="00355032" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
+  <w:p w14:paraId="1C03F7F3" w14:textId="77777777" w:rsidR="002F2C0C" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="1AF4FB2A">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:-105pt;width:40pt;height:700pt;z-index:-251657728;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" filled="t">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00355032" w:rsidRPr="007624CE" w14:paraId="5283F238" w14:textId="77777777" w:rsidTr="00355032">
+    <w:tr w:rsidR="00355032" w:rsidRPr="007624CE" w14:paraId="530583CC" w14:textId="77777777" w:rsidTr="00355032">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="47FC92B5" w14:textId="4B20DDB9" w:rsidR="00355032" w:rsidRPr="00BF5CCF" w:rsidRDefault="00410BD3" w:rsidP="00D16EC2">
+        <w:p w14:paraId="5F4BF287" w14:textId="7379582E" w:rsidR="00355032" w:rsidRPr="00BF5CCF" w:rsidRDefault="00410BD3" w:rsidP="00D938EE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:left="108" w:right="-314"/>
+            <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00410BD3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
-            <w:t>Часть № 1. Дата принятия решения по аккредитации:</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
           </w:r>
           <w:r w:rsidR="00F317B6">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00932760">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
             <w:t>03.04</w:t>
           </w:r>
           <w:r w:rsidR="00F317B6">
             <w:rPr>
@@ -16866,67 +17098,65 @@
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
             <w:t>.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="3F95023F" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00C52F3D" w:rsidRDefault="00355032" w:rsidP="00C52F3D">
+                <w:p w14:paraId="7FA4094B" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00C52F3D" w:rsidRDefault="00355032" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -17027,327 +17257,317 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>13</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2AF02530" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00306EC9" w:rsidRDefault="00355032" w:rsidP="00306EC9">
+  <w:p w14:paraId="159E0533" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00306EC9" w:rsidRDefault="00355032" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A8A8E4" w14:textId="77777777" w:rsidR="00E05F9F" w:rsidRDefault="00E05F9F" w:rsidP="0011070C">
+    <w:p w14:paraId="75D1C4D0" w14:textId="77777777" w:rsidR="00740D3C" w:rsidRDefault="00740D3C" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73B7C24C" w14:textId="77777777" w:rsidR="00E05F9F" w:rsidRDefault="00E05F9F" w:rsidP="0011070C">
+    <w:p w14:paraId="21F66B6F" w14:textId="77777777" w:rsidR="00740D3C" w:rsidRDefault="00740D3C" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2410"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00355032" w:rsidRPr="006723B9" w14:paraId="5A2FA47A" w14:textId="77777777" w:rsidTr="006723B9">
+    <w:tr w:rsidR="00355032" w:rsidRPr="006723B9" w14:paraId="3690C441" w14:textId="77777777" w:rsidTr="006723B9">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="77011AD8" w14:textId="3F0CCF54" w:rsidR="00355032" w:rsidRPr="006723B9" w:rsidRDefault="006723B9" w:rsidP="004D21AD">
+        <w:p w14:paraId="0D87B187" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="006723B9" w:rsidRDefault="006723B9" w:rsidP="004D21AD">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006723B9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="006FC044" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="006723B9" w:rsidRDefault="00355032" w:rsidP="004D21AD">
+        <w:p w14:paraId="29B241BD" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="006723B9" w:rsidRDefault="00355032" w:rsidP="004D21AD">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:hanging="23"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006723B9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.5040</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="70C5C9DD" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="008C6194" w:rsidRDefault="00355032" w:rsidP="008C6194">
+  <w:p w14:paraId="6AC5CE39" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="008C6194" w:rsidRDefault="00355032" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00355032" w14:paraId="6A943B5D" w14:textId="77777777" w:rsidTr="006723B9">
+    <w:tr w:rsidR="00355032" w14:paraId="7E80472F" w14:textId="77777777" w:rsidTr="006723B9">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="70E30A86" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00355032" w:rsidRDefault="00355032" w:rsidP="003F53E4">
+        <w:p w14:paraId="7DFD6454" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="00355032" w:rsidRDefault="00355032" w:rsidP="003F53E4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00355032">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Общество с ограниченной ответственностью "</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00355032">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Элитсталь</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00355032">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="51179D68" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="002317A4" w:rsidRDefault="00355032" w:rsidP="003F53E4">
+        <w:p w14:paraId="7CFEDD14" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="002317A4" w:rsidRDefault="00355032" w:rsidP="003F53E4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00355032">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>испытательная лаборатория охраны окружающей среды</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11FE79D2" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="002317A4" w:rsidRDefault="00355032" w:rsidP="003F53E4">
+        <w:p w14:paraId="58743E20" w14:textId="77777777" w:rsidR="00355032" w:rsidRPr="002317A4" w:rsidRDefault="00355032" w:rsidP="003F53E4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.5040</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="53B642F7" w14:textId="77777777" w:rsidR="00355032" w:rsidRDefault="00355032">
+  <w:p w14:paraId="1A37D60E" w14:textId="77777777" w:rsidR="00355032" w:rsidRDefault="00355032">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -18771,50 +18991,53 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1678456982">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="748038680">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="671101609">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1673070925">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00033F23"/>
     <w:rsid w:val="0003561B"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
@@ -18822,238 +19045,255 @@
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000F7A0A"/>
     <w:rsid w:val="00103B22"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="001349AA"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001D4ED9"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
+    <w:rsid w:val="002138A5"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002349C3"/>
+    <w:rsid w:val="00242D1A"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002F2C0C"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00355032"/>
     <w:rsid w:val="00366747"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A6075"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F53E4"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00410BD3"/>
     <w:rsid w:val="00422F84"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00490CDB"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004B0DA5"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004D21AD"/>
+    <w:rsid w:val="004D3E07"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00502048"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00547518"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00573F28"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B7C91"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E183A"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="00616778"/>
     <w:rsid w:val="0063295A"/>
     <w:rsid w:val="00636EEE"/>
     <w:rsid w:val="00637BFC"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="0066650C"/>
     <w:rsid w:val="006723B9"/>
     <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006768DD"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="00694287"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00723B47"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
+    <w:rsid w:val="00740D3C"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="0079395A"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007E6265"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00813B4B"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="008753DB"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00881007"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008C6D56"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008E6986"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00932760"/>
     <w:rsid w:val="00933715"/>
+    <w:rsid w:val="00935E97"/>
     <w:rsid w:val="0094577F"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009A77A2"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009C78D2"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A26E79"/>
     <w:rsid w:val="00A3734B"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AA628F"/>
     <w:rsid w:val="00AB0E20"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC299C"/>
     <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00AE7D51"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B1015E"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B5425D"/>
+    <w:rsid w:val="00B54444"/>
     <w:rsid w:val="00B664B4"/>
     <w:rsid w:val="00B9784C"/>
     <w:rsid w:val="00BA1991"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD12DD"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C300CE"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C60A30"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD5964"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D12EC4"/>
     <w:rsid w:val="00D16EC2"/>
     <w:rsid w:val="00D27417"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D63D44"/>
     <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00D93072"/>
     <w:rsid w:val="00D93105"/>
+    <w:rsid w:val="00D938EE"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC4DA8"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DD6E01"/>
+    <w:rsid w:val="00DD7050"/>
     <w:rsid w:val="00DE6A34"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF773F"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E05F9F"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E30E3F"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E75551"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F317B6"/>
     <w:rsid w:val="00F31E53"/>
     <w:rsid w:val="00F33778"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F72582"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
@@ -19061,51 +19301,51 @@
     <w:rsid w:val="00FF6487"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4ACE5F4F"/>
+  <w14:docId w14:val="1325AC09"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20727,65 +20967,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -21058,72 +21298,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62CCB371-43A5-46AB-ACD8-B7A8EBC23CF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>10564</Characters>
+  <Pages>1</Pages>
+  <Words>1854</Words>
+  <Characters>10573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12393</CharactersWithSpaces>
+  <CharactersWithSpaces>12403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>