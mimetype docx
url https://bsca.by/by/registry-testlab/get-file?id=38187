--- v0 (2026-04-27)
+++ v1 (2026-08-23)
@@ -1,18212 +1,4629 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="4A2111F9" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BB483C" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>области аккредитации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="38CF0A47" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15877" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="142"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1989"/>
+        <w:gridCol w:w="1546"/>
+        <w:gridCol w:w="2539"/>
+        <w:gridCol w:w="3127"/>
+        <w:gridCol w:w="2129"/>
+        <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F1ACE" w:rsidRPr="00701135" w14:paraId="3A033D8A" w14:textId="77777777" w:rsidTr="003F1ACE">
-[...19 lines deleted...]
-              </w:tabs>
+      <w:tr w:rsidR="00156E05" w14:paraId="508340B9" w14:textId="77777777" w:rsidTr="005C4B0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CA0F98" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C53733" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="af6"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E37878" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
-[...35 lines deleted...]
-              <w:pStyle w:val="af6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08915E60" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...27 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="295CA56F" w14:textId="77777777" w:rsidR="003F1ACE" w:rsidRPr="00B20F86" w:rsidRDefault="003F1ACE" w:rsidP="00A93B8B">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="4BDE46FD" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2405" w:type="dxa"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29564801" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6243660B" w14:textId="77777777" w:rsidR="003F1ACE" w:rsidRPr="00B20F86" w:rsidRDefault="003F1ACE" w:rsidP="00A93B8B">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="6E151E02" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...19 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D3627" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...145 lines deleted...]
-              <w:t xml:space="preserve">Место(а) осуществления деятельности </w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021700">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D98B105" w14:textId="77777777" w:rsidR="003F1ACE" w:rsidRPr="00B20F86" w:rsidRDefault="003F1ACE" w:rsidP="003F1ACE">
+    <w:p w14:paraId="5656C8C8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5248" w:type="pct"/>
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="710"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="2542"/>
+        <w:gridCol w:w="3125"/>
+        <w:gridCol w:w="2132"/>
+        <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A115D" w:rsidRPr="00B20F86" w14:paraId="2DF061FE" w14:textId="77777777" w:rsidTr="007A115D">
+      <w:tr w:rsidR="00C4376A" w14:paraId="462CA4BE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:ind w:left="142"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6176BF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B20F86">
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68157246" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...18 lines deleted...]
-              <w:ind w:left="142"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CDCF0F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B20F86">
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078D2DF2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...18 lines deleted...]
-              <w:ind w:left="142"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2858EE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B20F86">
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE88F41" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...18 lines deleted...]
-              <w:ind w:left="142"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CCA6EE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...110 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="04361168" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B8F447" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07801247" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Воздух рабочей зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5749D009" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BEC37C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>определение концентрации сложных эфиров: - этилацетат; - бутилацетат; метилметакрилат. (&gt;2,5 мг/м3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="425E3A33" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания на колориметрическое определение сложных эфиров одноосновных органических кислот в воздухе МУ № 1689-77 утв. МЗ СССР 1981г "Морфлот"М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EB7B50" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул., 223017, аг. Гатово, Минский район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE67C29" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="1304728F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29467476" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEE96C1" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="721A3351" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="722F9605" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: этановая кислота (уксусная кислота) (до25 мг/м3; от2,5 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="269B37BA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.БР 356-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB5A26E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="722510DA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="7CAE3059" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAB9910" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1BCEBB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD6C68F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="198C21A3" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: кислота серная (до 5,0мг/м3; от 0,1мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF31AD8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5766-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C59A5E4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="363DD201" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="243A5F08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4181CB2E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5C7F80" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16941889" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7DFABD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">определение концентрации: формальдегид (до 3,5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мг/м3; от 0,07 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E08FCA0" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>МВИ.БР 315-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19D06968" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B68881B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="779CF505" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5C8D0C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9BE8B6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3B88ED" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4600BAD9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: - азота оксид; - азота диоксид. (0,65:11 мг/м3; 1-17 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="250CED00" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания по фотометрическому измерению концентрации оксида и диоксида азота в воздухе МУ № 4751-88 утв. МЗ СССР 1988г "Морфлот"М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BECEE7D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B863B47" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="108466FB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B70C60A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="106A45FA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="580B4137" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D1BA11" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: - метановая кислота (муравьиная кислота) (&gt; 0,25 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DBE4EA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания на фотометрическое определение суммы одноосновных карбоновых кислот группы С1-С9 МУ 1683-77, утв. МЗ СССР 1981г., "Морфлот"М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48E9841A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="417DC1E6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="3EA98BF6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="426F572B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="446FD800" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11BE4781" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC9C8A0" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: аммиак (до 20,0 мг/м3; от 5,0 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="172274C6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5750-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE690D2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4E874D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="0E35DBD6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="096B20EE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB05A7" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0674C48B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A4B920" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: - метилпроп-2-еноат (метилакрилат) (&gt; 1,4 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="725ED60A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания на фотометрическое определение метилового эфира акриловой кислоты в воздухе МУ № 1675-77, утв. МЗ СССР 1981г., "Морфлот"М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B464088" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="112687D6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="37E9F1AD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="433F51F8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F387DE5" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65429C1F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="476C3AB0" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>определение концентрации: дигидросульфид (сероводород) (&gt; 1,5 мг/м3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E143B38" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Технические условия на метод определения сероводорода в воздухе ТУ № 1256-75, утв. МЗ СССР ММФ 1976г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09309F8D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29658D49" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="6464A8FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E9509E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25C67DEA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD93C8B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF485BA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: пыль (взвешенные вещества) (до 500,0 мг/м3; от 0,25 мг/м3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BAF341" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5842-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C12F7C7" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB86E19" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="4FA6A0C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B41868" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C18F220" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="340D6CC6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0212B5C9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>определение концентрации: - едкие щелочи (в пересчете на гидроксид натрия) (до 5 мг/м3; от 0,25 мг/м3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D488EF" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания по фотометрическому измерению едких щелочей и карбоната натрия в воздухе рабочей зоны МУ № 4574-88 утв. МЗ СССР 1988г, вып.23;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Методические указания по фотометрическому измерению едких щелочей и карбоната натрия в воздухе рабочей зоны МУ № 4574-88, утв. МЗ СССР 1988г, вып.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E95F30C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6999E302" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="08C9CDED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46732FC9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFD1A05" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47DC1027" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="606475F1" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>определение концентрации: - карбонат натрия (до 20 мг/м3; от 1,0 мг/м3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="090D8D39" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67EF820C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5CE4FE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="4027DF28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EDB4EB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A428192" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6471B4F3" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7937B24E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: оксид хрома (III), оксид хрома (VI) (до 0,082 мг/м3; до 9,72 мг/м3; от 0,001 мг/м3; от 0,03 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C046FB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5830-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="336FF3B6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68E54F80" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="74CD1180" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A8CC75" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB896EB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46829D39" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD6641C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: марганец (до 4,0 мг/м3; от 0,02 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACB35D4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5831-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30DCCD93" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21C745CA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="66B99851" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A254166" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="024AE776" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9E41A8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68498ED1" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: гидрохлорид (хлористый водород) (до 25,0 мг/м3; от 2,5 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F8CF06" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.БР 360-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2B16FC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1D9A6A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="6C2C7D25" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79154406" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDF89E6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBA0FCC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FCFDBE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации пропан-2-она (ацетон) (&gt; 2,0 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="359F4CF2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания на фотометрическое определение ацетона в воздухе МУ № 1648-77, утв. МЗ СССР 1981г "Морфлот", с.88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B57C179" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30A60577" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="5C6EEDF4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C9E942" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A064359" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5273EB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F35CCE4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации толуола (&gt; 2,0 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0254D1" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания на нераздельное фотометрическое определение бензола, толуола и изомеров ксилола в воздухе МУ № 1650-77, утв. МЗ СССР 1981г "Морфлот" с.91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7CB7DB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA635E9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="46A7FAE4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ABA054" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21328591" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3AD75B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E648312" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации проп-2-ен-1-аля (акролеина) (до 1,4 мг/м3; от 0,1 мг/дм3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6105082D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Методические указания по фотометрическому определению акролеина в воздухе МУ № 2719-83, утв. МЗ СССР 1983г, с.130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1917A0DC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A82CAB9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="36760425" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3550D4F2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="790612C4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Выбросы от стационарных источников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="790AD4A6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.156, 100.01/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CD06D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: сероводород (до 40,0 мг/м3; от 0,5 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4824C3A2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5924-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4571F61E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул., 223017, аг. Гатово, Минский район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFBB5B0" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="6760984E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6889C5CC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08761275" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AEC2D5" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.052, 100.01/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F75454A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации: твердые частицы (недифференцированная по составу пыль/аэрозоль) (до 20000,0 мг/м3; от 15 мг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EFEE8A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4514-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9F08FC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2328981F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="54AE4A0D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBFC744" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C8139" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="41065BEC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C013C16" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>скорость газопылевых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="466AD92E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.08.05-02-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1A949A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72C39815" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="5829DF2E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5BA845" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="005326DA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11062D20" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FDD362" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>расход газопылевых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08A325A3" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75E78B65" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDB8FD6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="63E1A683" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5963CAC4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64669FFC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50147E22" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D37B44B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>давление газопылевых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0C8833" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.08.05-03-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04D1D609" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="010CD204" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="3BE30DAF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BDDF3B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2929D877" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="456214A3" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/35.065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBE8F06" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>температура газопылевых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F81C2E7" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="401EFD12" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDF7D9E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="61491955" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1090D303" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFBC4CD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сточная вода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB9B47B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4D9B83" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6253DFB5" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31861-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 17.13.05-29-2014/ISO 5667-10:1992;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ ISO 5667-6-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ГОСТ Р 51592-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BA0AE7" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ул., 223017, аг. Гатово, Минский </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A412C30" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="4B3F955A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5DC14C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43CD5E45" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A658DB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AB9097" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Взвешенные вещества (  &gt;3,0 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D6D230" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4362-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4A5367" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6E79B4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="3536F8E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="615188EA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFE7671" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30128313" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="513B4851" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация хлорид-ионов ( &gt;10,0 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A523226" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.13.05-39-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5ADD21" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE22876" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="524F6A6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F6AA8E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49F9C2C2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB156A9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67563E20" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>содержание сухого остатка (минерализация) (до 50000,0 мг/дм3; от 50,0 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="729A3C52" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4218-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="220908CE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA399C8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="439C057C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB25FC4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1510B454" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE2B0FD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FACB5C5" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация железа общего (до 10 мг/дм3; от 0,1 мг/дм3; св. 0,1 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC63AED" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.13.05-45-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72CF99AB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="214733D4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="448E927E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="538B4C19" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21F3440F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C86B949" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="277EE416" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Азот аммонийный (до 300,0 мг/дм3; от 0,10 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A00ED2B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33045-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="209767E9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7A0E96" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="45712C71" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C96CB4F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30025FE1" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66250DD5" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36908F14" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация сульфат-ионов (до 40,0 мг/дм3; от 2,0 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CDBEEA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.13.05-42-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A22103F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57D5F051" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="050FBC6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C2BCCD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46D1BE78" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7784CBB2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C875E28" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Химическое потребление кислорода (ХПК) (&gt;1000 мгО2/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3033ECFD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.13.05-11-2009/ISO 15705:2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53177230" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="458471D4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="2241C24B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BC05A6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="133194AA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7020EBB0" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FEA60A" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация фосфора общего и фосфора фосфатов (до 1000 мг/дм3; от 0,1 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7934A512" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18309-2014 Метод В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73ADA2C4" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="674A2386" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="0E91C770" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC77F54" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="336C8951" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DCAD0F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE800F9" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация нефтепродуктов (до 100 мг/дм3; от 0,3 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="287A3935" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 2430-2006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73F17D8B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="126A2ECA" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="28B5CA79" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="099CD52E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60AAEFBE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BC4868" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A328557" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Биохимическое потребление кислорода (БПК) (от 3,0 мгО2/дм3; от 6000 мгО2/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F321FFD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.13.05-22-2011/ISO 5815-1:2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 17.13.05-30-2014/ISO 5813:1983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51020E64" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56EEF83B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="6355C636" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61255208" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC8E115" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="086FDD37" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="468640C0" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация сульфидов и сероводорода (&gt;0,01 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="276EE150" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.13.05-31-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63C6928D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53F118EB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="406C3A74" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA1F376" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C05DAA6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A1D19F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F386E6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водородный показатель (pH) (от 12 ед. Н+; от 2 ед. Н+)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8AD9A1" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 10523-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCBD88B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="063F2B49" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="1CF0B9D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="130B510E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3431428E" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D30B77" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6BB1D2" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>концентрация хрома (VI) и общего хрома (до 25 мг/дм3; от 0,025 мг/дм3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9173BF" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31956-2013 Метод А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2012318B" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75035C16" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="258CA23D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A166510" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="28300F99" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Рабочие места</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D332ED" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F559FD6" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Шум: - уровни звукового давления в октавных полосах со среднегеом. частотами, дБ; - уровень звука, дБА; - эквивалентные по энергии уровни звука, дБА; - максимальные уровни звука в дБА.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E1CA9C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.050-86;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пост. от 14.06.2013 № 47 (02040) п.п. 15,20-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B266B81" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул., 223017, аг. Гатово, Минский район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF733D8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="73A4738C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F38BD8D" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECC9753" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D62178" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CEDC06" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Локальная вибрация: - средние квадратические значения виброускорения (м/с2), измеряемые в октавных или треть- октавных полосах частот, или их логарифмические уровни, дБ; корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни, дБ; - эквивалентные по энергии корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни (дБ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DBAD71" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.012-2004;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31192.1-2004 (ИСО 5349-1:2001);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31192.2-2005 (ИСО 5349-2:2001);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пост. от 14.06.2013 № 47 (02040) п.п. 15,20,23,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E99AB07" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="684329B8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="52D836A9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F1BDCB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="030AD903" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5233E769" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C417E24" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Общая вибрация: - средние квадратические </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>значения виброускорения (м/с2), измеряемые в октавных или треть- октавных полосах частот, или их логарифмические уровни, дБ; корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни, дБ; - эквивалентные по энергии корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни (дБ).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6790F122" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31191.1-2004 (ИСО 2631-1:1997);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31191.2-2004 (ИСО 2631-2:2003);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31319-2006 (ИСО 14253:2003);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пост. от 14.06.2013 № 47 (02040) п.п. 15,20,23,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7F9F2F" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="410AB540" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="31DB4ADD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB5C623" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="177F1744" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AC4A6C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AFC5FC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Искусственная освещенность, лк.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="774B2997" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24940-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19877CEB" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD00EF8" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="427CB214" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D3C30C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEE7722" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="795D09AC" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.060, 100.12/35.065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0148FFC7" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Определение параметров микроклимата : - температура воздуха, °C; - относительная влажность воздуха, %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6889252C" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пост. от 14.06.2013 № 47 (02040);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пост. от 25.01.2021 № 37 (31000);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пост. от 25.01.2021 № 37 (31000) ГН-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7063E572" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43663143" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C4376A" w14:paraId="1FDD7BA8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C881D5" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2996AD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Атмосферный воздух</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="658663EE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.02/08.156, 100.02/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB48FAE" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>определение концентрации сероводорода (атмосферный воздух) (до 100 мкг/м3; от 3,0 мкг/м3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF8E777" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5591-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТКП 17.13-15-2022 (33140)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D4B7BD" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00405465">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул., 223017, аг. Гатово, Минский район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4299C313" w14:textId="77777777" w:rsidR="00C4376A" w:rsidRDefault="00C4376A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...17472 lines deleted...]
-        <w:ind w:left="567"/>
+    <w:p w14:paraId="0EDDA803" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A8CBE1" w14:textId="77777777" w:rsidR="00AC620F" w:rsidRPr="00AC620F" w:rsidRDefault="00AC620F" w:rsidP="00AC620F">
-[...2 lines deleted...]
-        <w:ind w:left="567"/>
+    <w:p w14:paraId="6883359B" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC620F">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="16A263B9" w14:textId="77777777" w:rsidR="00AC620F" w:rsidRPr="00AC620F" w:rsidRDefault="00AC620F" w:rsidP="00AC620F">
-[...28 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="993" w:left="1134" w:header="567" w:footer="335" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F55D348" w14:textId="77777777" w:rsidR="00C41581" w:rsidRDefault="00C41581" w:rsidP="0011070C">
+    <w:p w14:paraId="7EFE3316" w14:textId="77777777" w:rsidR="00405465" w:rsidRDefault="00405465" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565C0A61" w14:textId="77777777" w:rsidR="00C41581" w:rsidRDefault="00C41581" w:rsidP="0011070C">
+    <w:p w14:paraId="48F25D6E" w14:textId="77777777" w:rsidR="00405465" w:rsidRDefault="00405465" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18229,244 +4646,166 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="13374"/>
-      <w:gridCol w:w="1763"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1AD70411" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="363EE8A5" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2860B52A" w14:textId="77777777" w:rsidR="007564EF" w:rsidRPr="00BF5CCF" w:rsidRDefault="007564EF" w:rsidP="007564EF">
+        <w:p w14:paraId="56FD67CE" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0062748E">
+          <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Часть № 1. Дата принятия решения по аккредитации: </w:t>
+            <w:t>Дата принятия решения по аккредитации: 06.02.2026.</w:t>
           </w:r>
-          <w:r>
-[...47 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="58D913BC" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="52843DAD" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -18565,217 +4904,204 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="45C3C1D0" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="266FD0C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="13374"/>
-      <w:gridCol w:w="1763"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="627227FF" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="45F5FCE6" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5FA1CAC1" w14:textId="6C89394F" w:rsidR="006A5A5A" w:rsidRPr="00BF5CCF" w:rsidRDefault="006A5A5A" w:rsidP="006A5A5A">
-[...39 lines deleted...]
-        <w:p w14:paraId="0E86E6BB" w14:textId="5CEC31D7" w:rsidR="008E6986" w:rsidRPr="008E6986" w:rsidRDefault="008E6986" w:rsidP="008E6986">
+        <w:p w14:paraId="159CFB73" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:kern w:val="2"/>
+              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:eastAsia="en-US"/>
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975190">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>06.02.2026</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="684E3EB7" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D16EC2">
+        <w:p w14:paraId="42672BF7" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
-            <w:tabs>
-[...7 lines deleted...]
-            <w:ind w:left="108" w:right="-314"/>
+            <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="1CC8E7D2" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="0B0E7D9F" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -18872,336 +5198,313 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="50755121" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="08F3EFFB" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="395C9D07" w14:textId="77777777" w:rsidR="00C41581" w:rsidRDefault="00C41581" w:rsidP="0011070C">
+    <w:p w14:paraId="75E45785" w14:textId="77777777" w:rsidR="00405465" w:rsidRDefault="00405465" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D67C335" w14:textId="77777777" w:rsidR="00C41581" w:rsidRDefault="00C41581" w:rsidP="0011070C">
+    <w:p w14:paraId="64F1BC07" w14:textId="77777777" w:rsidR="00405465" w:rsidRDefault="00405465" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...136 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12469"/>
-      <w:gridCol w:w="2084"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2225"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BD12DD" w14:paraId="24EBC84D" w14:textId="77777777" w:rsidTr="00636EEE">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="1E65EEC9" w14:textId="77777777" w:rsidTr="004108B8">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12469" w:type="dxa"/>
+          <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4EB41354" w14:textId="77777777" w:rsidR="00723B47" w:rsidRPr="003F1ACE" w:rsidRDefault="002D5D96" w:rsidP="003F53E4">
+        <w:p w14:paraId="3008B252" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:spacing w:line="240" w:lineRule="auto"/>
-            <w:ind w:right="0" w:firstLine="0"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00246BB6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2225" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="58ADCB87" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00894DE4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>BY/112 2.1918</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="47864858" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28B3F6FB" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14539" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="11865"/>
+      <w:gridCol w:w="2674"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002317A4" w14:paraId="314FA813" w14:textId="77777777" w:rsidTr="004108B8">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11865" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1B16B8B4" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003F1ACE">
+          <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Минское производственное кожевенное объединение" Минский район,</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6D566C2F" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="002317A4" w:rsidRDefault="002D5D96" w:rsidP="003F53E4">
+        <w:p w14:paraId="51B889BC" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:spacing w:line="240" w:lineRule="auto"/>
-            <w:ind w:right="0" w:firstLine="0"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003F1ACE">
+          <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>лаборатория промышленной санитарии и контроля окружающей среды</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2084" w:type="dxa"/>
+          <w:tcW w:w="2674" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="278142C8" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="002317A4" w:rsidRDefault="0028266B" w:rsidP="003F53E4">
+        <w:p w14:paraId="2F88E1EA" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:spacing w:line="240" w:lineRule="auto"/>
-            <w:ind w:right="0" w:firstLine="0"/>
+            <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.1918</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="046FFD0E" w14:textId="77777777" w:rsidR="00D16EC2" w:rsidRDefault="00D16EC2">
+  <w:p w14:paraId="57EFA11D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -19506,163 +5809,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F374181"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A450DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EA6663E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19731,51 +5921,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27925453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A126404"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19844,51 +6034,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6105F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B8CE3C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19957,51 +6147,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38EF773D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E49E4212"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20070,164 +6260,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442754F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DE8AABE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20296,51 +6373,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F71E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1380523A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20436,51 +6513,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EF5E97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F6E425C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="834" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20549,51 +6626,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713C6620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F8D208"/>
     <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20662,51 +6739,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720E646C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F374406E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20803,386 +6880,431 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="118227526">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1407990886">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1407990886">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="804740616">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1919289671">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1545555331">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2042171166">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
-    <w:abstractNumId w:val="12"/>
-[...5 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="00047B2F"/>
+    <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
-    <w:rsid w:val="00075ECA"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000B23BF"/>
+    <w:rsid w:val="000C58BA"/>
+    <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
-    <w:rsid w:val="000F7A0A"/>
+    <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
-    <w:rsid w:val="001111D3"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00156E05"/>
+    <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
-    <w:rsid w:val="00181590"/>
+    <w:rsid w:val="001755EA"/>
+    <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
+    <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
-    <w:rsid w:val="001C0FE4"/>
-    <w:rsid w:val="001D4ED9"/>
     <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
-    <w:rsid w:val="002349C3"/>
+    <w:rsid w:val="002317A4"/>
+    <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="0025201C"/>
+    <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
-    <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
-    <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002F02B2"/>
+    <w:rsid w:val="002F2CC4"/>
+    <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
-    <w:rsid w:val="00324D03"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
-    <w:rsid w:val="00366747"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
-    <w:rsid w:val="003A6075"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
-    <w:rsid w:val="003F1ACE"/>
+    <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
-    <w:rsid w:val="003F53E4"/>
+    <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="00403AD5"/>
+    <w:rsid w:val="00405465"/>
+    <w:rsid w:val="00407DC7"/>
+    <w:rsid w:val="004108B8"/>
+    <w:rsid w:val="00417F1A"/>
+    <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00465F1F"/>
+    <w:rsid w:val="004656F1"/>
+    <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
-    <w:rsid w:val="004850B1"/>
-    <w:rsid w:val="00490CDB"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
-    <w:rsid w:val="004D21AD"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
-    <w:rsid w:val="005018DD"/>
-    <w:rsid w:val="00502048"/>
     <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="005229C4"/>
+    <w:rsid w:val="00534E87"/>
+    <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="00573F28"/>
+    <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="005A6BA2"/>
-    <w:rsid w:val="005B4FD3"/>
+    <w:rsid w:val="005B2B29"/>
+    <w:rsid w:val="005B5277"/>
+    <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
-    <w:rsid w:val="00636EEE"/>
+    <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="0066650C"/>
+    <w:rsid w:val="00645DC8"/>
+    <w:rsid w:val="00650FCD"/>
+    <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
-    <w:rsid w:val="006A5A5A"/>
-    <w:rsid w:val="006C6278"/>
+    <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
-    <w:rsid w:val="00703C87"/>
     <w:rsid w:val="00704077"/>
-    <w:rsid w:val="00723B47"/>
+    <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
-    <w:rsid w:val="007564EF"/>
+    <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
-    <w:rsid w:val="007A115D"/>
+    <w:rsid w:val="007B1F75"/>
+    <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
-    <w:rsid w:val="007C4D6E"/>
-    <w:rsid w:val="007E6265"/>
+    <w:rsid w:val="007B3872"/>
+    <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="00813B4B"/>
+    <w:rsid w:val="00807587"/>
+    <w:rsid w:val="00843B9E"/>
     <w:rsid w:val="00852622"/>
-    <w:rsid w:val="00857681"/>
+    <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="00894DE4"/>
+    <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008A6698"/>
+    <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008D1A82"/>
+    <w:rsid w:val="008D4619"/>
+    <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
-    <w:rsid w:val="008E4DC3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0091029C"/>
+    <w:rsid w:val="008F692E"/>
+    <w:rsid w:val="0090253C"/>
+    <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
-    <w:rsid w:val="00937769"/>
-    <w:rsid w:val="0094577F"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="0096483C"/>
+    <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
-    <w:rsid w:val="009A77A2"/>
     <w:rsid w:val="009B2E59"/>
-    <w:rsid w:val="009C78D2"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A411C3"/>
+    <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
-    <w:rsid w:val="00AB0E20"/>
+    <w:rsid w:val="00A7672E"/>
+    <w:rsid w:val="00A82E98"/>
+    <w:rsid w:val="00A95751"/>
+    <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
-    <w:rsid w:val="00AC620F"/>
+    <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00B05A1D"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B34700"/>
+    <w:rsid w:val="00B40C84"/>
+    <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
-    <w:rsid w:val="00B664B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA1991"/>
+    <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
-    <w:rsid w:val="00BD12DD"/>
     <w:rsid w:val="00C13D62"/>
-    <w:rsid w:val="00C300CE"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
-    <w:rsid w:val="00C41581"/>
+    <w:rsid w:val="00C4376A"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
+    <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CC7DF1"/>
+    <w:rsid w:val="00CD7A54"/>
+    <w:rsid w:val="00CE0B82"/>
+    <w:rsid w:val="00CE4412"/>
+    <w:rsid w:val="00CF2879"/>
+    <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
-    <w:rsid w:val="00D16EC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D27D23"/>
+    <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00D93105"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
+    <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
-    <w:rsid w:val="00DB582A"/>
     <w:rsid w:val="00DB7FF2"/>
-    <w:rsid w:val="00DC2D65"/>
     <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
-    <w:rsid w:val="00DE6A34"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E01AC2"/>
+    <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
-    <w:rsid w:val="00E218A9"/>
+    <w:rsid w:val="00E24C9F"/>
+    <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F01112"/>
+    <w:rsid w:val="00F04570"/>
+    <w:rsid w:val="00F113BD"/>
+    <w:rsid w:val="00F2328C"/>
+    <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
-    <w:rsid w:val="00F72582"/>
+    <w:rsid w:val="00F50CE2"/>
+    <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="12CB14F1"/>
+  <w14:docId w14:val="507054AA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21536,51 +7658,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00156E05"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
@@ -22532,51 +8654,50 @@
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
@@ -22713,89 +8834,50 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
-[...37 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -22844,64 +8926,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -23175,72 +9252,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>13056</Characters>
+  <Pages>7</Pages>
+  <Words>1199</Words>
+  <Characters>6838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15316</CharactersWithSpaces>
+  <CharactersWithSpaces>8021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>