--- v0 (2026-04-25)
+++ v1 (2026-09-18)
@@ -714,64 +714,64 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СП 4.02.07-2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47F50173" w14:textId="77777777" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Приложение Н</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E072D06" w14:textId="1D457E02" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
+          <w:p w14:paraId="1E072D06" w14:textId="3ED10712" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00316A1B" w:rsidP="00E80072">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80072">
+            <w:r w:rsidRPr="00316A1B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 6293-2020</w:t>
+              <w:t>АМИ.МН 0006-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14571174" w14:textId="4DF5C756" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ул. Воинов-Интернационалистов, 38, оф. 142, 210032, г. Витебск, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E80072" w14:paraId="49D27E13" w14:textId="77777777" w:rsidTr="00E80072">
@@ -896,64 +896,64 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СП 4.02.07-2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B966CB8" w14:textId="77777777" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Приложение Н</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C81CE3" w14:textId="64D5AB14" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
+          <w:p w14:paraId="19C81CE3" w14:textId="56FD4F6A" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00316A1B" w:rsidP="00E80072">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80072">
+            <w:r w:rsidRPr="00316A1B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 6293-2020</w:t>
+              <w:t>АМИ.МН 0006-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D08E8AA" w14:textId="1B3635FE" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ул. Воинов-Интернационалистов, 38, оф. 142, 210032, г. Витебск, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E80072" w14:paraId="19B34E25" w14:textId="77777777" w:rsidTr="00E80072">
@@ -1112,64 +1112,64 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА, проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76ECE97D" w14:textId="77777777" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2039-2010 п.8.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C784924" w14:textId="79C664BB" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
+          <w:p w14:paraId="6C784924" w14:textId="636EC0D2" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00316A1B" w:rsidP="00E80072">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E80072">
+            <w:r w:rsidRPr="00316A1B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 6293-2020</w:t>
+              <w:t>АМИ.МН 0006-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D9AE0EA" w14:textId="0A783ED5" w:rsidR="00E80072" w:rsidRPr="00E80072" w:rsidRDefault="00E80072" w:rsidP="00E80072">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80072">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ул. Воинов-Интернационалистов, 38, оф. 142, 210032, г. Витебск, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1177,58 +1177,58 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00894DE4" w:rsidRPr="00403AD5" w:rsidSect="00E80072">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="993" w:right="567" w:bottom="1134" w:left="1701" w:header="426" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D6DB205" w14:textId="77777777" w:rsidR="00FB59D8" w:rsidRDefault="00FB59D8" w:rsidP="0011070C">
+    <w:p w14:paraId="1B6D57B4" w14:textId="77777777" w:rsidR="00CE69A1" w:rsidRDefault="00CE69A1" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="196E54AC" w14:textId="77777777" w:rsidR="00FB59D8" w:rsidRDefault="00FB59D8" w:rsidP="0011070C">
+    <w:p w14:paraId="07679EFF" w14:textId="77777777" w:rsidR="00CE69A1" w:rsidRDefault="00CE69A1" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1258,51 +1258,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
@@ -1366,65 +1366,63 @@
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>09.01.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="1AD3FFC8" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1688,65 +1686,63 @@
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="5A7E0B11" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1860,58 +1856,58 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0832A3E3" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="779A0070" w14:textId="77777777" w:rsidR="00FB59D8" w:rsidRDefault="00FB59D8" w:rsidP="0011070C">
+    <w:p w14:paraId="208A89B1" w14:textId="77777777" w:rsidR="00CE69A1" w:rsidRDefault="00CE69A1" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="770E4D70" w14:textId="77777777" w:rsidR="00FB59D8" w:rsidRDefault="00FB59D8" w:rsidP="0011070C">
+    <w:p w14:paraId="59E6FAA1" w14:textId="77777777" w:rsidR="00CE69A1" w:rsidRDefault="00CE69A1" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12328"/>
@@ -3598,51 +3594,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
@@ -3671,50 +3667,51 @@
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="002452D3"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265682"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="00316A1B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="00404276"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E5C18"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
@@ -3771,85 +3768,88 @@
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="0091503B"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009D730A"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
+    <w:rsid w:val="00A81186"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00AA32B3"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B867D8"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE4412"/>
+    <w:rsid w:val="00CE69A1"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D62C1E"/>
+    <w:rsid w:val="00D8010A"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E80072"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE2CAC"/>
     <w:rsid w:val="00EE7844"/>