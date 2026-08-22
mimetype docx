--- v0 (2026-04-26)
+++ v1 (2026-08-22)
@@ -1,2540 +1,3410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E9602B1" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="0EB380DB" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7BF1FD37" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="1763161F" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
-        <w:gridCol w:w="1270"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2440"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="2542"/>
+        <w:gridCol w:w="3125"/>
+        <w:gridCol w:w="2132"/>
+        <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w14:paraId="1FFC28BF" w14:textId="77777777" w:rsidTr="009F30F8">
+      <w:tr w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w14:paraId="483948C3" w14:textId="77777777" w:rsidTr="00CA20A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D8C1AAC" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="4F545E74" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52E7FD58" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="72B87502" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28EEF00A" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="296DCB02" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="pct"/>
+            <w:tcW w:w="870" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="717B65A7" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="7411DA2C" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25F7B673" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="6BEBD101" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1F1A24" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="50BDF97D" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="633AB20A" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="2319206E" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCD171A" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
+          <w:p w14:paraId="15FDE4A5" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00C35CF2" w:rsidRDefault="00403AD5" w:rsidP="009F30F8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="846"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2440"/>
+        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="2542"/>
+        <w:gridCol w:w="3125"/>
+        <w:gridCol w:w="2132"/>
+        <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A24298" w14:paraId="08758D36" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="3D43D7A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B3FB3C" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00582A8F" w:rsidRDefault="00000000" w:rsidP="00C35CF2">
+          <w:p w14:paraId="58A92ADE" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRPr="00582A8F" w:rsidRDefault="00000000" w:rsidP="00C35CF2">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB9EA17" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CDE722B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D563E28" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CCECE90" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="pct"/>
+            <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709B8182" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14D7365E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C45788" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F4D75A3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5EC743" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79A6BE9C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="320F1A6D" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CEB630E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="7E316E72" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="596116C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20B6FA48" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>2.1* ТР</w:t>
+          <w:p w14:paraId="6EB49A53" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="26AC4F56" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...31 lines deleted...]
-          <w:p w14:paraId="44AE0582" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="219143A3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерно (семена), мукомольно- крупяные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDC83D4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/08.158, 01.19/08.158, 01.26/08.158, 10.61/08.158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BA3E06" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Хлорорганические пестициды: ГХЦГ (альфа-, бета-, гамма-изомеры). ДДТ и его метаболиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="61C8227A" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEA3623" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 Глава 2 Статья 7 Приложение 3 пункт 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2B9AE7" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30349-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55DF9A5B" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>Контрольно-токсикологическая лаборатория (ул. Фортечная, 142/1, г. Брест , Брестская область)</w:t>
+          <w:p w14:paraId="3CE286FB" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Фортечная, 142/1, г. Брест , Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="567C3049" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="56303C69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49670001" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>2.3* ТР</w:t>
+          <w:p w14:paraId="7CB4016C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F77F21E" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...3 lines deleted...]
-            <w:tcW w:w="435" w:type="pct"/>
+          <w:p w14:paraId="20A7755C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="534E1E44" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EBFA5B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2,4-D кислота, ее соли и эфиры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55F0653A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="026838C4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34050-2017 п. 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="735670BF" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="00F9CD8B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="138A5DA4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3719B8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E28A13" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/04.125, 01.19/04.125, 01.26/04.125, 10.61/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D7D9C3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклидов цезия- 137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC9E608" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 Глава 2 статья 7 Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="428A92BA" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>МВИ.МН 4779-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="592BD0E5" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="4F0C997E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4EF3A3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11E57927" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="079034E1" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-          <w:p w14:paraId="42495642" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B659058" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/08.035, 01.19/08.035, 01.26/08.035, 10.61/08.035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="725F4084" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="127EF680" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-          <w:p w14:paraId="2BC33BC8" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B3B0785" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 Глава 2 Статья 7 Приложение 3 пункт 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="329C496A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26929-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>МВИ.МН 1642-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BD932BB" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30B94804" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="0FB70AF5" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="14A97BA6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75554033" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>2.4* ТР</w:t>
+          <w:p w14:paraId="31696106" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="628CE301" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="2183AF37" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32BBEC63" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E685732" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E61313" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мышьяк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7687C3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29CEEEE1" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A42FEBD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30538-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02AF0748" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4733434B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="334A685E" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="0AD009AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2C1C83" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>2.5* ТР</w:t>
+          <w:p w14:paraId="44F95C42" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="434ED7AF" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="3A6979B3" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D55185C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="349446BB" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="376A4E73" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Свинец</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="52C6E4F5" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04505571" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18EA845A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77E4424A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="13570AA9" w14:textId="77777777">
-[...155 lines deleted...]
-      <w:tr w:rsidR="00A24298" w14:paraId="4D20641E" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="01F65CDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6339E86F" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>2.8* ТР</w:t>
+          <w:p w14:paraId="6A0FB777" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.7* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F96CDC1" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...3 lines deleted...]
-            <w:tcW w:w="435" w:type="pct"/>
+          <w:p w14:paraId="77FE41F8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7035BCF4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17604061" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...64 lines deleted...]
-          <w:p w14:paraId="25ABDBEA" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+          <w:p w14:paraId="589ED234" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кадмий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF2EE94" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05B78DDE" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCA38EA" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="28E16F6F" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="41FFAC98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EADB101" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>3.1* ТР</w:t>
+          <w:p w14:paraId="6354C3C7" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="186C78F7" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...38 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="45E7860E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плодоовощная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0EB2FB" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.13/08.158, 01.19/08.158, 01.21/08.158, 01.22/08.158, 01.23/08.158, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>01.24/08.158, 01.25/08.158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F53699" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Хлорорганические пестициды: ГХЦГ (альфа-, бета-, гамма-изомеры). ДДТ и его метаболиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3C8F9A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 глава 2, статья 7, приложение 3, пункт 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="745E093E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30349-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72D4BDEB" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...29 lines deleted...]
-            <w:tcW w:w="835" w:type="pct"/>
+          <w:p w14:paraId="56958AEE" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Фортечная, 142/1, г. Брест , Брестская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="4663B9DE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="088D1EC9" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28E2B726" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C98F424" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/04.125, 01.19/04.125, 01.21/04.125, 01.22/04.125, 01.23/04.125, 01.24/04.125, 01.25/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DAB98F" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклидов цезия- 137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0D6A6F" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 глава 2 статья 7 приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B8E2BC" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>МВИ.МН 4779-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44DF5243" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="0EB26ABA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADE5834" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEACBEF" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9316E0" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...38 lines deleted...]
-            <w:tcW w:w="435" w:type="pct"/>
+          <w:p w14:paraId="509E7234" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/08.035, 01.19/08.035, 01.21/08.035, 01.22/08.035, 01.23/08.035, 01.24/08.035, 01.25/08.035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="699021AF" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ртуть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADA4282" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...38 lines deleted...]
-          <w:p w14:paraId="34A04B70" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59692CE2" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 Глава 2 статья 7 Приложение 3 пункт 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EBD309" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26929-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>МВИ.МН 1642-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="047AD88A" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0BE08E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="652082B2" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="3CD84B74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4887A7FD" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>3.4* ТР</w:t>
+          <w:p w14:paraId="6DB50B74" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="174482FC" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4FD6F01A" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="55854F95" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="764AFD70" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E9AA9F" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мышьяк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60437631" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D651F13" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="171A2D3D" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30538-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B660D7F" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6246452A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="5BA65527" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="14C6B688" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B42E465" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>3.5* ТР</w:t>
+          <w:p w14:paraId="50D369E5" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4040C897" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="36FCD73F" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59925E57" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3A1BE0" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="534C4C45" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Свинец</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="3C992ED4" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3116E27C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55FB8CB5" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E51D78B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="4FD58158" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="2D070E26" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26553A60" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAD4CD8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4969B763" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AD1E4A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кадмий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="476FE81B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B282AF4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F048FA2" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="67AC57FB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B6888C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA113F0" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5186B70E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/08.169, 01.19/08.169, 01.21/08.169, 01.22/08.169, 01.23/08.169, 01.24/08.169, 01.25/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38296EE6" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Нитраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28904D17" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EA3589" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МЗ СССР МУ 5048-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E149BDE" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="013237CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="171DA6B7" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>3.6* ТР</w:t>
+          <w:p w14:paraId="59B82B33" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67918362" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...10 lines deleted...]
-            <w:tcW w:w="970" w:type="pct"/>
+          <w:p w14:paraId="095E1667" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA70FF8" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...30 lines deleted...]
-          <w:p w14:paraId="5F836C10" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+          <w:p w14:paraId="798E1CD8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.13/08.159, 01.24/08.159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF589D8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Патулин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75B61B93" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="664CDD1F" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28038-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCBDEE1" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="354888F5" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="2AEC2D12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCFFD83" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>4.1* ТР</w:t>
+          <w:p w14:paraId="7E939A0C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="623D5DAF" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...31 lines deleted...]
-          <w:p w14:paraId="1A7E6315" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F89B1BF" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Масличное сырье и жировые продукты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6074EDA3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/08.158, 01.26/08.158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CD6CCC" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Хлорорганические пестициды: ГХЦГ (альфа-, бета-, гамма-изомеры). ДДТ и его метаболиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D374C5" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 глава 2, статья 7, приложение 3, пункт 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42339F48" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30349-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DABEF7F" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...29 lines deleted...]
-            <w:tcW w:w="835" w:type="pct"/>
+          <w:p w14:paraId="517259CF" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Фортечная, 142/1, г. Брест , Брестская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="2C3A7384" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4189E155" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="619652E4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF6ECF0" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/04.125, 01.26/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EC938C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклидов цезия- 137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE52BF7" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 глава 2 статья 7 приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D46EDC" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>МВИ.МН 4779-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DADB661" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="34A52FF7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="596E6558" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B32CB5D" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22C33157" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="66B0AC4A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/08.035, 01.26/08.035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CE7651" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ртуть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="659DB653" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011 глава 2, статья 7, приложение 3, пункт 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E687121" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26929-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>МВИ.МН 1642-2001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37C8FD2B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="4406DCAA" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="42C0C70B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABAFB3E" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>4.3* ТР</w:t>
+          <w:p w14:paraId="402DEC4D" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.4* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32454401" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...3 lines deleted...]
-            <w:tcW w:w="435" w:type="pct"/>
+          <w:p w14:paraId="3CCF0A15" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC2A5BD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5D22E4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мышьяк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13107FF0" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="264EA2F8" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...39 lines deleted...]
-          <w:p w14:paraId="12CB51FC" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B08DE5E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30538-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D14DA49" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E47C798" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="39D965CE" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="57E5B4A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A0CD01" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE5A1AA" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4377CBCD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D25787" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Свинец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5174D100" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0982C99D" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="797D52FD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="67382518" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="564C3DCC" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>4.4* ТР</w:t>
+          <w:p w14:paraId="224FAD74" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45EBA55C" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...10 lines deleted...]
-            <w:tcW w:w="970" w:type="pct"/>
+          <w:p w14:paraId="65BE059E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45EA6D5E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4D7CB8" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...30 lines deleted...]
-          <w:p w14:paraId="797C8A7A" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+          <w:p w14:paraId="4D72895D" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кадмий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0C82F0" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0107F5FA" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2974218F" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="05614570" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="649D83B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6423507F" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>5.1* ТР</w:t>
+          <w:p w14:paraId="6FF3ED42" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39D40EF9" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...31 lines deleted...]
-          <w:p w14:paraId="56DB2FD9" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7BE1F5E8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерно, поставляемое на пищевые цели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A3CC14" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/08.158, 01.19/08.158, 01.26/08.158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D8EC69" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Хлорорганические пестициды: ГХЦГ (альфа-, бета-, гамма-изомеры). ДДТ и его метаболиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31C783F4" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-          <w:p w14:paraId="4E1E059A" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40F26D7C" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 015/2011 статья 4,5 приложение 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5EF2E8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13496.20-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70C9B63D" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>Контрольно-токсикологическая лаборатория (ул. Фортечная, 142/1, г. Брест , Брестская область)</w:t>
+          <w:p w14:paraId="68998559" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Фортечная, 142/1, г. Брест , Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="6BAA28BD" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="1FFA54F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB19627" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              <w:t>5.3* ТР</w:t>
+          <w:p w14:paraId="09D30243" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ADA4669" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...3 lines deleted...]
-            <w:tcW w:w="435" w:type="pct"/>
+          <w:p w14:paraId="7F0A84B3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02CC07E2" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5191C85A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.11/08.035, 01.19/08.035, 01.26/08.035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6857257E" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C01250" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мышьяк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="438B7D4D" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7A9113" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5952BE93" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30538-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="781C2AFD" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5665F1CE" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24298" w14:paraId="23A3F2BF" w14:textId="77777777">
-[...137 lines deleted...]
-      <w:tr w:rsidR="00A24298" w14:paraId="689DEA5B" w14:textId="77777777">
+      <w:tr w:rsidR="00E05F45" w14:paraId="27F380C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D52E02E" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="619A3523" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73F55C66" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26E6A958" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FB6B35" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Свинец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4CD314" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="474A85CD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10FBD3A8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="555E3394" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="439FA38A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E51B1C8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерно, поставляемое на кормовые цели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1E3EE3" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.19/08.158, 01.26/08.158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="465F869F" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Хлорорганические пестициды: ГХЦГ (альфа-, бета-, гамма-изомеры). ДДТ и его метаболиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BC5ADA" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 015/2011 статья 4,5 приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F635E9" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.20-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="657F07E1" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Фортечная, 142/1, г. Брест , Брестская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="1FCBD1D8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EDA3BD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.3* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAF3D83" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D798BD" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.11/08.035, 01.19/08.035, 01.26/08.035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0B75CE" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мышьяк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55B35672" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0841DB" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30538-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43D364B8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="50B32A43" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="693E0DA1" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9DC23E" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B317574" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5373AE11" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Свинец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17E9B498" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC1ECB4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59A2AC27" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="581981CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04691ADE" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.5* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3877E9" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="445D0780" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF59BE2" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кадмий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C69F389" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17B09EB9" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC5CB6A" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05F45" w14:paraId="67A398B1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="65950BF4" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.6* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F6F0C32" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
-[...10 lines deleted...]
-            <w:tcW w:w="970" w:type="pct"/>
+          <w:p w14:paraId="21F88D39" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="574E87AA" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00714B5F" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7AB77B4B" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Медь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="08A2CCF8" w14:textId="77777777" w:rsidR="00A24298" w:rsidRDefault="00A24298"/>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C01D3B8" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D243434" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10F37A32" w14:textId="77777777" w:rsidR="00E05F45" w:rsidRDefault="00E05F45"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D34A1F8" w14:textId="77777777" w:rsidR="00894DE4" w:rsidRPr="00403AD5" w:rsidRDefault="00894DE4" w:rsidP="00C35CF2">
+    <w:p w14:paraId="0A25B7EA" w14:textId="77777777" w:rsidR="004108B8" w:rsidRDefault="004108B8" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00894DE4" w:rsidRPr="00403AD5" w:rsidSect="00306EC9">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="640D37EA" w14:textId="77777777" w:rsidR="006D4A7F" w:rsidRPr="006D4A7F" w:rsidRDefault="006D4A7F" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006D4A7F" w:rsidRPr="006D4A7F" w:rsidSect="00306EC9">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FACC752" w14:textId="77777777" w:rsidR="001F4176" w:rsidRDefault="001F4176" w:rsidP="0011070C">
+    <w:p w14:paraId="2F5E3BC3" w14:textId="77777777" w:rsidR="00576FB2" w:rsidRDefault="00576FB2" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48955F6C" w14:textId="77777777" w:rsidR="001F4176" w:rsidRDefault="001F4176" w:rsidP="0011070C">
+    <w:p w14:paraId="7B3A34D5" w14:textId="77777777" w:rsidR="00576FB2" w:rsidRDefault="00576FB2" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66DE6157" w14:textId="77777777" w:rsidR="00F71D74" w:rsidRDefault="00F71D74">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2B726809" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="25689DDE" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6E094774" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="001F6408" w:rsidRDefault="00E01AC2" w:rsidP="00222A33">
+        <w:p w14:paraId="74ACFF36" w14:textId="25E80770" w:rsidR="00222A33" w:rsidRPr="001F6408" w:rsidRDefault="00F71D74" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E01AC2">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Часть 2. </w:t>
-[...8 lines deleted...]
-            <w:t>Дата принятия решения по аккредитации:</w:t>
+            <w:t>Часть 2. Дата принятия решения: 24.12.2025.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtContent>
-                <w:p w14:paraId="7507130A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="2BC7A744" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2633,213 +3503,182 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5F0DEF6B" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="397D1009" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="10E4E4E8" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="2BDD3369" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="59D54892" w14:textId="37316C1E" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00E01AC2" w:rsidP="002317A4">
+        <w:p w14:paraId="257516D1" w14:textId="4AB0B1DD" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00F71D74" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Часть 2. </w:t>
-[...31 lines deleted...]
-            <w:t xml:space="preserve"> 24.12.2025</w:t>
+            <w:t>Часть 2. Дата принятия решения: 24.12.2025.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="664DF72E" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="17F91157" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtContent>
-                <w:p w14:paraId="5810A05D" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="491B0009" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2936,315 +3775,336 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="382E58F2" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="600A0A53" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="061760F5" w14:textId="77777777" w:rsidR="001F4176" w:rsidRDefault="001F4176" w:rsidP="0011070C">
+    <w:p w14:paraId="5CBFF2E0" w14:textId="77777777" w:rsidR="00576FB2" w:rsidRDefault="00576FB2" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B1A8D16" w14:textId="77777777" w:rsidR="001F4176" w:rsidRDefault="001F4176" w:rsidP="0011070C">
+    <w:p w14:paraId="76DC5D82" w14:textId="77777777" w:rsidR="00576FB2" w:rsidRDefault="00576FB2" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1626967C" w14:textId="77777777" w:rsidR="00F71D74" w:rsidRDefault="00F71D74">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12328"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="2225"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="1C453A38" w14:textId="77777777" w:rsidTr="008E4FDE">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="2C818AE0" w14:textId="77777777" w:rsidTr="004108B8">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3362E07D" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="71B48A23" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2225" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="734AEBCE" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="36245FF2" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 1.1041</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="26D73DE7" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="00B9838D" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7D2DDAE9" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="726B5F3D" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12328"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="11865"/>
+      <w:gridCol w:w="2674"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="4C6D3885" w14:textId="77777777" w:rsidTr="009B640F">
+    <w:tr w:rsidR="002317A4" w14:paraId="0AF9ED00" w14:textId="77777777" w:rsidTr="004108B8">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:tcW w:w="11865" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="63342383" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="1C319994" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00F71D74" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0032287B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Государственное учреждение "Брестская областная государственная инспекция по семеноводству, карантину и защите растений"</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F71D74">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="35DD8454" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0032287B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Государственное учреждение "Брестская областная государственная инспекция по семеноводству, карантину и защите растений"</w:t>
-[...19 lines deleted...]
-            </w:rPr>
             <w:t>контрольно-токсикологическая лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2674" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="624356FE" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="0E2A61E3" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 1.1041</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="151E35E3" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
+  <w:p w14:paraId="3105E0EF" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4681,281 +5541,316 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="00047B2F"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B23BF"/>
     <w:rsid w:val="000C58BA"/>
+    <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="001726BA"/>
+    <w:rsid w:val="001755EA"/>
+    <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
-    <w:rsid w:val="001F4176"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00211B94"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
+    <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
+    <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00466256"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C2D6B"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="005766DC"/>
+    <w:rsid w:val="00576FB2"/>
+    <w:rsid w:val="00581A68"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
+    <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006B3AFC"/>
+    <w:rsid w:val="006D4A7F"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
+    <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
-    <w:rsid w:val="00860EE2"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
+    <w:rsid w:val="0089731B"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
+    <w:rsid w:val="00902B0F"/>
+    <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
-    <w:rsid w:val="00A24298"/>
+    <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A56CDD"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
+    <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B34700"/>
+    <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA20A5"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE4412"/>
+    <w:rsid w:val="00CF2879"/>
+    <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
+    <w:rsid w:val="00E05F45"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
+    <w:rsid w:val="00F71D74"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="366F4706"/>
+  <w14:docId w14:val="654DE1A0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6577,59 +7472,64 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -6903,72 +7803,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2165</Characters>
+  <Pages>3</Pages>
+  <Words>540</Words>
+  <Characters>3084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2539</CharactersWithSpaces>
+  <CharactersWithSpaces>3617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>