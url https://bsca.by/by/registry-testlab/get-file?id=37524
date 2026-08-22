--- v0 (2026-04-27)
+++ v1 (2026-08-22)
@@ -1,44 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="172C1F29" w14:textId="665E07D9" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
@@ -467,2718 +465,2738 @@
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="017DBD60" w14:textId="77777777" w:rsidR="00D80C1C" w:rsidRDefault="00624DAA">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="3AD89B2B" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="3AD89B2B" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC5A4E5" w14:textId="3C770E56" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7AC5A4E5" w14:textId="7CD75261" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5674">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B53D284" w14:textId="2B1514D9" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0B53D284" w14:textId="35196748" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5674">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Топливо нефтяное. Мазут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29BFC608" w14:textId="0A92A10E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="29BFC608" w14:textId="3E7CAF61" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1CDD99" w14:textId="592A1D01" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="3D1CDD99" w14:textId="33C463D1" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="176E155E" w14:textId="00A6EB6E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="176E155E" w14:textId="06709B6F" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10585-2013 Проектная и техническая документация на объекты контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7536885E" w14:textId="7BCF5D9A" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7536885E" w14:textId="23C8EF7A" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2477-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="481A7A74" w14:textId="2102B360" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="481A7A74" w14:textId="2102B360" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3037">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>л. Шоссейная, 6,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 225215, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>г.Белоозерск</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, Березовский район, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="69BBC5BE" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="69BBC5BE" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="057733B4" w14:textId="09261737" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="057733B4" w14:textId="5318A06F" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5674">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49073A16" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="49073A16" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="354C3296" w14:textId="21993643" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="354C3296" w14:textId="214ACD12" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="473D811A" w14:textId="08CE6E5C" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="473D811A" w14:textId="0B55D1AD" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки в открытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D8EAFC5" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1D8EAFC5" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8635FB" w14:textId="77777777" w:rsidR="00A7027F" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="669AA349" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 4333-2021 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05F9CC92" w14:textId="030B1736" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="05F9CC92" w14:textId="55771224" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Метод Кливленда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B29B2C3" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5B29B2C3" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="38C8EBD3" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="38C8EBD3" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02B5DB65" w14:textId="2C455751" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="02B5DB65" w14:textId="1986319F" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5674">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15AE6B2A" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="15AE6B2A" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F51E9F3" w14:textId="41E7F4CC" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5F51E9F3" w14:textId="0E44E177" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6488E8E4" w14:textId="13B2CAF2" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="6488E8E4" w14:textId="6C810CD3" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Зольность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="735B55F5" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="735B55F5" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11FD7DC2" w14:textId="4DE0762E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="11FD7DC2" w14:textId="054D5200" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1461-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44CE48BA" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="44CE48BA" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="7182E55B" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="7182E55B" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0BD8D8" w14:textId="76B1467E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0F0BD8D8" w14:textId="404B0EF2" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5674">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="548A8C1E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="548A8C1E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="622E36D5" w14:textId="29B4929F" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="622E36D5" w14:textId="1E84A56B" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/34.066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA84B7" w14:textId="302FF3B5" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="21FA84B7" w14:textId="386035E2" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Теплота сгорания (низшая) в перерасчете на сухое топливо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22C21336" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="22C21336" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A67B0F9" w14:textId="4EB8A54F" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0A67B0F9" w14:textId="3E8E17C7" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 21261-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46FCF655" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="46FCF655" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="26266430" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="26266430" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4AE443" w14:textId="13F1DCF9" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1F4AE443" w14:textId="7B24465A" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F5674">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17238F45" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="17238F45" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3C14FF" w14:textId="5722533A" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="4A3C14FF" w14:textId="0FD2F42C" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFE46AF" w14:textId="07F19644" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7DFE46AF" w14:textId="05B1EBEA" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EEAB5CA" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1EEAB5CA" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4CD6EF" w14:textId="219CBD19" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2D4CD6EF" w14:textId="38BF94DE" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3877-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77DE4C6A" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="77DE4C6A" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="1FA28DC9" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="1FA28DC9" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29DE4BA6" w14:textId="57FEFD75" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="29DE4BA6" w14:textId="57FEFD75" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5008DA59" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5008DA59" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAD6743" w14:textId="09E1F294" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7EAD6743" w14:textId="3F42B8BA" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D5F7ADC" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5D5F7ADC" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32F93E23" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="32F93E23" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED193FE" w14:textId="189138F0" w:rsidR="005D60CE" w:rsidRPr="0035311A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1ED193FE" w14:textId="39F7168D" w:rsidR="0095418E" w:rsidRPr="0035311A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8754-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6927317E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="6927317E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="5BAB57C2" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="5BAB57C2" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B758AF4" w14:textId="6DE037C7" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7B758AF4" w14:textId="56B75136" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67609A44" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="67609A44" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="000B04A3" w14:textId="16CEDB2A" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="000B04A3" w14:textId="6C159F53" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41BDA433" w14:textId="75A66224" w:rsidR="005D60CE" w:rsidRPr="0035311A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="41BDA433" w14:textId="2CA00F77" w:rsidR="0095418E" w:rsidRPr="0035311A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23512135" w14:textId="523FC4BC" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="23512135" w14:textId="660B1F72" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактическое значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A73A5D9" w14:textId="10DCB20E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7A73A5D9" w14:textId="5F7B71D7" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3900-85, п.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41AE6D7E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="41AE6D7E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="110226AD" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="110226AD" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57529746" w14:textId="13753416" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="57529746" w14:textId="15B98CB7" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1682448E" w14:textId="4B1A91E2" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1682448E" w14:textId="700FEDA4" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Газы горючие природные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8CB32F" w14:textId="2A80CC41" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1E8CB32F" w14:textId="1D8D6170" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16C2E360" w14:textId="1644AFAA" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="16C2E360" w14:textId="49BDE732" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D99906C" w14:textId="44618B60" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="4D99906C" w14:textId="6990AA3F" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5542-2022 Проектная и техническая документация на объекты контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17466211" w14:textId="6C336C5D" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="17466211" w14:textId="4D28EA1F" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31370-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="022CF00F" w14:textId="6DED42D7" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="022CF00F" w14:textId="6DED42D7" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3037">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>л. Шоссейная, 6,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 225215, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>г.Белоозерск</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, Березовский район, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="27E7DC4E" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="27E7DC4E" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A92694F" w14:textId="64A3474C" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1A92694F" w14:textId="6A864456" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DDEB77D" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7DDEB77D" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="643234AA" w14:textId="1B32CD20" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="643234AA" w14:textId="4A2A49D8" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="751B3A24" w14:textId="3D3C982A" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="751B3A24" w14:textId="1D6C74AA" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="309275DC" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="309275DC" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC03948" w14:textId="29757D72" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7DC03948" w14:textId="5B3C3328" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17310-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5262807B" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5262807B" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="2863F6CA" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="2863F6CA" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04FB6C37" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="04FB6C37" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C731F38" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="3C731F38" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27818BC0" w14:textId="02E5D379" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="27818BC0" w14:textId="5F64405F" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FDB0783" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2FDB0783" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00BC005D" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="00BC005D" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4766A61C" w14:textId="7753ADD4" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="4766A61C" w14:textId="224E0AD1" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31369-2021 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47FF4E19" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="47FF4E19" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="4F423EFD" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="4F423EFD" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFF77D4" w14:textId="52BB9AD7" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1DFF77D4" w14:textId="0984FDCB" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CA4CEB0" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="6CA4CEB0" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="099A2B81" w14:textId="2BE337CD" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="099A2B81" w14:textId="4E9B2134" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A83A730" w14:textId="11002722" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="7A83A730" w14:textId="5ED723DD" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Относительная плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27B1C68A" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="27B1C68A" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1A5766" w14:textId="24B8976C" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="6A1A5766" w14:textId="3A278454" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31369-2021 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F97D7E6" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0F97D7E6" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="107E0E55" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="107E0E55" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B773EBC" w14:textId="47B91DC0" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="3B773EBC" w14:textId="0864EBE9" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68AE8F6E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="68AE8F6E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC166B3" w14:textId="434C161C" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0BC166B3" w14:textId="7BBE1239" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="158D9E8C" w14:textId="5530BE2D" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="158D9E8C" w14:textId="0BBA9AC7" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Молярная доля кислорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75081934" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="75081934" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52BBD082" w14:textId="3406179B" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="52BBD082" w14:textId="290B2CAE" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31371.7-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A3AE55E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0A3AE55E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="100ED4F3" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="100ED4F3" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30FA747C" w14:textId="377827B0" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="69674ED3" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5**</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5013C38D" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78187F78" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F293B3E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="357DEA36" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30FA747C" w14:textId="0901F32C" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1353760B" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1353760B" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03E431EE" w14:textId="59A09928" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="03E431EE" w14:textId="1C62BF5D" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="645C3832" w14:textId="204DA60D" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="645C3832" w14:textId="1B21D743" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Область значений числа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воббе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (высшего) при стандартных условиях и его отклонение от номинального значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40E4D3F8" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="40E4D3F8" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25A4A9F6" w14:textId="6FB99491" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="25A4A9F6" w14:textId="07282050" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31369-2021 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3919062E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="3919062E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="74BABEC8" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="74BABEC8" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="240C37A2" w14:textId="10AF360E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="240C37A2" w14:textId="510F3EC4" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03BF1507" w14:textId="14E66162" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="03BF1507" w14:textId="5D860786" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Газы горючие природные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5496527B" w14:textId="54FC5C94" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5496527B" w14:textId="74924C52" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25E72794" w14:textId="1D7B6FC6" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="25E72794" w14:textId="1EF6DA16" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Высшая теплота сгорания при стандартных условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE62C03" w14:textId="264BF869" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
-[...20 lines deleted...]
-              <w:t>техническая документация на объекты контроля</w:t>
+          <w:p w14:paraId="2FE62C03" w14:textId="05F00A3C" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5542-2022 Проектная и техническая документация на объекты контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C33415D" w14:textId="70B20AED" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> 13169-2021 п.7</w:t>
+          <w:p w14:paraId="2C33415D" w14:textId="7F358BD3" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B50B4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31369-2021 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="455F5132" w14:textId="08F79BA3" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="455F5132" w14:textId="08F79BA3" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3037">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>л. Шоссейная, 6,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 225215, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>г.Белоозерск</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, Березовский район, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="1F08C0FD" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="1F08C0FD" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B35F3C5" w14:textId="25907C1B" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3B35F3C5" w14:textId="25907C1B" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FD5A2D0" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1FD5A2D0" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D3BBA9" w14:textId="5900528C" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="61D3BBA9" w14:textId="5900528C" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12D321C8" w14:textId="43BBECE2" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="12D321C8" w14:textId="37B3E9FA" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Низшая теплота сгорания при стандартных условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48C3B1E6" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="48C3B1E6" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="168C9FE5" w14:textId="2C811FE9" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 13169-2021 п.7</w:t>
+          <w:p w14:paraId="168C9FE5" w14:textId="5BEFF66B" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B50B4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31369-2021 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BDED7C7" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2BDED7C7" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="68F165A9" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="68F165A9" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE07FA1" w14:textId="6AA0CF30" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2DE07FA1" w14:textId="6AA0CF30" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="188D158A" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="188D158A" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="777FFEA2" w14:textId="471E916D" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="777FFEA2" w14:textId="471E916D" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C89B468" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2029F870" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Молярная доля компонентов природного газа:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19DAB79A" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="052CA853" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Метан</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C23CCC" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1D421E25" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Этан</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14A3649C" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="0C8B2871" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Пропан</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B5769F2" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="519B36F7" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Бутаны</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4388485F" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="4A98793F" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Пентаны</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E4D4E16" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="567045B8" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Нео-пентан</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B97935" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="0019623A" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2C2F89E6" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="0019623A" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гексаны</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04589334" w14:textId="246BD094" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="04589334" w14:textId="36C9FF2B" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Азот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5513D93A" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5513D93A" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75816DC5" w14:textId="06E72628" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="75816DC5" w14:textId="321F7912" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31371.7-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="015D0765" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="015D0765" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D60CE" w14:paraId="0873F883" w14:textId="77777777" w:rsidTr="0035311A">
+      <w:tr w:rsidR="0095418E" w14:paraId="0873F883" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5934F374" w14:textId="767101EE" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5934F374" w14:textId="767101EE" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F6C9D0E" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="5F6C9D0E" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64D1FBD9" w14:textId="3DDF281D" w:rsidR="005D60CE" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="64D1FBD9" w14:textId="3DDF281D" w:rsidR="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.20/08.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B7A4E6" w14:textId="18212F90" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="66B7A4E6" w14:textId="1AB14DA4" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-84"/>
               </w:tabs>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019623A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Молярная доля диоксида углерода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E3DE911" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="2E3DE911" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1822FF07" w14:textId="5B391CE0" w:rsidR="005D60CE" w:rsidRPr="00E95AE4" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="1822FF07" w14:textId="4E6BA82C" w:rsidR="0095418E" w:rsidRPr="00E95AE4" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31371.7-2020 Часть 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="119E7ED2" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
+          <w:p w14:paraId="119E7ED2" w14:textId="77777777" w:rsidR="0095418E" w:rsidRPr="009F5674" w:rsidRDefault="0095418E" w:rsidP="0095418E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22C59119" w14:textId="77777777" w:rsidR="00B67028" w:rsidRDefault="00B67028">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B67028" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E46A2C7" w14:textId="77777777" w:rsidR="00F53272" w:rsidRDefault="00F53272" w:rsidP="0011070C">
+    <w:p w14:paraId="2111FCBE" w14:textId="77777777" w:rsidR="00844A9D" w:rsidRDefault="00844A9D" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="005BD1E9" w14:textId="77777777" w:rsidR="00F53272" w:rsidRDefault="00F53272" w:rsidP="0011070C">
+    <w:p w14:paraId="58A80E15" w14:textId="77777777" w:rsidR="00844A9D" w:rsidRDefault="00844A9D" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3231,133 +3249,117 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="04765C96" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="58F3A01A" w14:textId="0351791F" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B90A76" w:rsidP="006A4100">
+        <w:p w14:paraId="58F3A01A" w14:textId="61547850" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B90A76" w:rsidP="0095418E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:left="108" w:right="-314"/>
+            <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Часть №1. Дата принятия решения по аккредит</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="0095418E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>ации:28.11.2025</w:t>
+            <w:t>28.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
@@ -3507,112 +3509,128 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4BCAA3DC" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="4440A5DA" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6A9DD6DF" w14:textId="7728D395" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B90A76" w:rsidP="00D67756">
+        <w:p w14:paraId="6A9DD6DF" w14:textId="03F94C58" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B90A76" w:rsidP="0095418E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:ind w:left="108" w:right="-314"/>
+            <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Часть №1. Дата принятия решения по аккредитации:28.11.2025</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="0095418E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>28.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
@@ -3763,318 +3781,323 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7F278098" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D0C2D04" w14:textId="77777777" w:rsidR="00F53272" w:rsidRDefault="00F53272" w:rsidP="0011070C">
+    <w:p w14:paraId="3482AE1F" w14:textId="77777777" w:rsidR="00844A9D" w:rsidRDefault="00844A9D" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3294E8C7" w14:textId="77777777" w:rsidR="00F53272" w:rsidRDefault="00F53272" w:rsidP="0011070C">
+    <w:p w14:paraId="0D375C13" w14:textId="77777777" w:rsidR="00844A9D" w:rsidRDefault="00844A9D" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A7A4E02" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRDefault="00B90A76">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="5240"/>
+      <w:gridCol w:w="6521"/>
+      <w:gridCol w:w="2835"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="18F1E759" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="008C6194" w14:paraId="18F1E759" w14:textId="77777777" w:rsidTr="00905B15">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcW w:w="5240" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3B8FF8DE" w14:textId="341BC91D" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="3B8FF8DE" w14:textId="3A43B59C" w:rsidR="008C6194" w:rsidRPr="0095418E" w:rsidRDefault="0095418E" w:rsidP="0095418E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:ind w:right="-292"/>
+            <w:ind w:right="-8116"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0095418E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcW w:w="6521" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1D4B3178" w14:textId="6CA0F2E7" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="006A4100" w:rsidP="008C6194">
+        <w:p w14:paraId="1D4B3178" w14:textId="6622C38E" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...20 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2835" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="68B593BF" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
+        <w:p w14:paraId="68B593BF" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00905B15" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007E6E0A">
+          <w:r w:rsidRPr="00905B15">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.3733</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1344F676" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14743" w:type="dxa"/>
+      <w:tblInd w:w="-147" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="279"/>
       <w:gridCol w:w="11495"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="2969"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B90A76" w:rsidRPr="00B90A76" w14:paraId="1CE034C6" w14:textId="77777777" w:rsidTr="00B90A76">
+    <w:tr w:rsidR="00B90A76" w:rsidRPr="00B90A76" w14:paraId="1CE034C6" w14:textId="77777777" w:rsidTr="0095418E">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="76131498" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7EC48670" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+        <w:p w14:paraId="1CD2B322" w14:textId="77777777" w:rsidR="0095418E" w:rsidRDefault="00B90A76" w:rsidP="0095418E">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
+            <w:ind w:hanging="98"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>Брестского республиканского унитарного предприятия электроэнергетики "</w:t>
+            <w:t>Брестского республиканского унитарного предприятия электроэнергетики</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0BCC1611" w14:textId="2DA7E396" w:rsidR="0095418E" w:rsidRDefault="00B90A76" w:rsidP="0095418E">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:hanging="98"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>"</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Брестэнерго</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>"</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1A784224" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+        <w:p w14:paraId="1A784224" w14:textId="454BE63A" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>химическая лаборатория химического цеха Филиала "Березовская ГРЭС" РУП "</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
@@ -4090,51 +4113,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>"</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="550A0C8B" w14:textId="11BA9164" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2969" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7D901E1D" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B90A76">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.3733</w:t>
@@ -5717,65 +5740,69 @@
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00660E39"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A4100"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007E5094"/>
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00844A9D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B46E3"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="00905B15"/>
     <w:rsid w:val="009116FC"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009357CE"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="0095418E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B19AE"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F5674"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A7027F"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
@@ -7511,64 +7538,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -7842,72 +7864,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>320</Words>
-  <Characters>1824</Characters>
+  <Characters>1829</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2140</CharactersWithSpaces>
+  <CharactersWithSpaces>2145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>