--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,460 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54050222" w14:textId="7D4BEDF5" w:rsidR="00A70CA6" w:rsidRDefault="00BF248A" w:rsidP="00A70CA6">
+    <w:p w14:paraId="766A38B3" w14:textId="77777777" w:rsidR="00160B40" w:rsidRDefault="00160B40" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk212715323"/>
-      <w:r>
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7542EF09" w14:textId="54918275" w:rsidR="00C14155" w:rsidRPr="00F803A7" w:rsidRDefault="00C14155" w:rsidP="00A70CA6">
-[...274 lines deleted...]
-    <w:p w14:paraId="5CBB5120" w14:textId="77777777" w:rsidR="0085320A" w:rsidRPr="0085320A" w:rsidRDefault="0085320A" w:rsidP="00556E4E">
+    <w:p w14:paraId="5CBB5120" w14:textId="1D92511D" w:rsidR="0085320A" w:rsidRPr="0085320A" w:rsidRDefault="00160B40" w:rsidP="00160B40">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085320A">
+      <w:bookmarkStart w:id="2" w:name="_Hlk212714313"/>
+      <w:r w:rsidRPr="00160B40">
         <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ </w:t>
+        <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085320A">
-[...48 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4D99EFB2" w14:textId="77777777" w:rsidR="00A74EB1" w:rsidRPr="00A74EB1" w:rsidRDefault="00A74EB1" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4916" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -5052,208 +4694,229 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="1" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D570AC" w:rsidRPr="007624CE" w14:paraId="2F36CCD0" w14:textId="77777777" w:rsidTr="00AF610F">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="27785F45" w14:textId="75784BB9" w:rsidR="00D570AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00D570AC" w:rsidP="00AF610F">
+        <w:p w14:paraId="46794B3D" w14:textId="77777777" w:rsidR="00BF7CAF" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BF7CAF" w:rsidP="00BF7CAF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00123F73">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t>Часть №1.</w:t>
           </w:r>
-          <w:r w:rsidR="003B3E33">
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009C5909">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>Дата принятия решения по аккредитации</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009C5909">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>21.11.2025</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Приложени</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
-          <w:r>
+        </w:p>
+        <w:p w14:paraId="27785F45" w14:textId="1E9147B9" w:rsidR="00D570AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00D570AC" w:rsidP="00AF610F">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
-[...32 lines deleted...]
-          </w:r>
+          </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4FEB97F5" w14:textId="77777777" w:rsidR="00D570AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00D570AC" w:rsidP="00AF610F">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1191754849"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1908261639"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="1C316D32" w14:textId="6A652D76" w:rsidR="00D570AC" w:rsidRPr="007E05D7" w:rsidRDefault="00D570AC" w:rsidP="00AF610F">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5370,207 +5033,167 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00D570AC" w:rsidRPr="005128B2" w:rsidRDefault="00D570AC">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D570AC" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="007A2432">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6EFB399F" w14:textId="0766B45D" w:rsidR="00D570AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00D570AC" w:rsidP="00BF5CCF">
+        <w:p w14:paraId="6EFB399F" w14:textId="1997B77E" w:rsidR="00D570AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BF7CAF" w:rsidP="00BF5CCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00BF7CAF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть №1. Дата принятия решения по аккредитации: 21.11.2025                                                                                                                                                                                           </w:t>
           </w:r>
-          <w:r w:rsidR="00E632C7">
-[...55 lines deleted...]
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidR="00D570AC" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4E83E87D" w14:textId="4EB8E622" w:rsidR="00D570AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00D570AC" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="11AE362A" w14:textId="5F408E93" w:rsidR="00D570AC" w:rsidRPr="007E05D7" w:rsidRDefault="00D570AC" w:rsidP="007E05D7">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5707,173 +5330,110 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6C82F47C" w14:textId="77777777" w:rsidR="00906012" w:rsidRDefault="00906012" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E33B102" w14:textId="77777777" w:rsidR="00906012" w:rsidRDefault="00906012" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14312" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11778"/>
       <w:gridCol w:w="1701"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D570AC" w14:paraId="11DE3F81" w14:textId="6F039206" w:rsidTr="00BF248A">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0EEAB1F3" w14:textId="77777777" w:rsidR="00D570AC" w:rsidRPr="00EA2747" w:rsidRDefault="00D570AC" w:rsidP="00C14155">
+        <w:p w14:paraId="0EEAB1F3" w14:textId="756DC8BC" w:rsidR="00D570AC" w:rsidRPr="00EA2747" w:rsidRDefault="00D570AC" w:rsidP="00C14155">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="3" w:name="_Hlk212714209"/>
-          <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11778" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5CB96535" w14:textId="14D3E798" w:rsidR="00D570AC" w:rsidRPr="00602D34" w:rsidRDefault="00BF248A" w:rsidP="00C14155">
+        <w:p w14:paraId="5CB96535" w14:textId="0FBAD6E6" w:rsidR="00D570AC" w:rsidRPr="00602D34" w:rsidRDefault="00BF248A" w:rsidP="00C14155">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
           <w:r w:rsidR="00D570AC" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
@@ -5884,115 +5444,50 @@
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">е </w:t>
           </w:r>
           <w:r w:rsidR="00D570AC" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="4" w:name="_Hlk212714126"/>
-[...63 lines deleted...]
-          <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4F6C895B" w14:textId="1FD21383" w:rsidR="00D570AC" w:rsidRPr="00C766EE" w:rsidRDefault="00D570AC" w:rsidP="00C14155">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA2747">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -6315,121 +5810,233 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="43C296B8" w14:textId="77777777" w:rsidR="00BF248A" w:rsidRPr="00A74EB1" w:rsidRDefault="00BF248A">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="0416208F" w14:textId="3689A869" w:rsidR="00D570AC" w:rsidRDefault="00D570AC" w:rsidP="00C14155">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00160B40" w:rsidRPr="00160B40" w14:paraId="4CC6DA2E" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="15F92B9A" w14:textId="77777777" w:rsidR="00160B40" w:rsidRPr="00160B40" w:rsidRDefault="00160B40" w:rsidP="00160B40">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:line="319" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="15607CDC" w14:textId="22A0F933" w:rsidR="00160B40" w:rsidRPr="00160B40" w:rsidRDefault="00160B40" w:rsidP="00160B40">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="left" w:pos="8541"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:line="319" w:lineRule="auto"/>
+            <w:ind w:right="2200" w:hanging="20"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00160B40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>Общества с ограниченной ответственностью «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00160B40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>ТелеТЭК</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00160B40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>», испытательной лаборатории</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="31A2C75C" w14:textId="3F9BD838" w:rsidR="00160B40" w:rsidRPr="00160B40" w:rsidRDefault="00160B40" w:rsidP="00160B40">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:line="319" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00160B40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>2.5544</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0416208F" w14:textId="038D639B" w:rsidR="00D570AC" w:rsidRPr="00160B40" w:rsidRDefault="00D570AC" w:rsidP="00160B40">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:ind w:right="-31"/>
+      <w:ind w:right="-31" w:firstLine="0"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7895,50 +7502,51 @@
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00042E95"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000A673F"/>
     <w:rsid w:val="000B58BD"/>
     <w:rsid w:val="000C274F"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000F5865"/>
     <w:rsid w:val="00100C6A"/>
     <w:rsid w:val="001029E9"/>
     <w:rsid w:val="0010683D"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="001257F5"/>
     <w:rsid w:val="00125E9D"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="001505F0"/>
+    <w:rsid w:val="00160B40"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001E1AEC"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="00292A72"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7E8D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00356D5C"/>
@@ -7993,50 +7601,51 @@
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A59F9"/>
     <w:rsid w:val="006B7D7C"/>
     <w:rsid w:val="006D4799"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007A2432"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B5F92"/>
     <w:rsid w:val="007E05D7"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="0085320A"/>
+    <w:rsid w:val="00863669"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00906012"/>
     <w:rsid w:val="00913B02"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009849CE"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="00997FF7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F668D"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
@@ -8045,50 +7654,51 @@
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC3DAD"/>
     <w:rsid w:val="00AC3F3A"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF610F"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B530D9"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA6931"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD1259"/>
     <w:rsid w:val="00BD227F"/>
     <w:rsid w:val="00BF248A"/>
     <w:rsid w:val="00BF5CCF"/>
+    <w:rsid w:val="00BF7CAF"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C14155"/>
     <w:rsid w:val="00C246D1"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C45E19"/>
     <w:rsid w:val="00C57AA6"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C710FD"/>
     <w:rsid w:val="00C766EE"/>
     <w:rsid w:val="00C87D4C"/>
     <w:rsid w:val="00C908C0"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA2E8F"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA51CD"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00CF640C"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D33F3B"/>
     <w:rsid w:val="00D412C0"/>
@@ -9830,57 +9440,57 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10156,69 +9766,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C65074AC-481B-4A3D-81F0-CFD00E54A2F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>454</Words>
-  <Characters>2592</Characters>
+  <Words>399</Words>
+  <Characters>2279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3040</CharactersWithSpaces>
+  <CharactersWithSpaces>2673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>