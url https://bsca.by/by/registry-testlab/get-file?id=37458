--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F416476" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -53,373 +54,51 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00F56EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB7C70D" w14:textId="68EA1690" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="04AFED97" w14:textId="1618717A" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00D67756" w:rsidP="00C52F3D">
-[...250 lines deleted...]
-    </w:p>
     <w:p w14:paraId="498B7F17" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1551,51 +1230,50 @@
               <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 8.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3EDEED88" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="74A82AEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B89B3F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5CC8C598" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1D513608" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F929444" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -1758,66 +1436,74 @@
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A30D8A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0EF46B78" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000, 30.92/39.000</w:t>
+              <w:t xml:space="preserve">30.92/26.095, 30.92/29.061, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.92/38.000, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51CB842E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Тормозная система. Ручной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="079AAB49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5</w:t>
             </w:r>
@@ -1838,50 +1524,51 @@
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5, 8.1.1, 8.1.2, 8.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="33A1B730" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="0D0438F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60A53404" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3CC9739E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="17653909" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2149D06F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -2836,51 +2523,50 @@
               <w:t>ГОСТ 31741-2012 пп. 6.9, 8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4F8CDE22" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="6F22DF9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3338F3A3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2AE77AA6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D590242" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
@@ -3158,50 +2844,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25DA7207" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="4ACAB880" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="079E4375" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5D8E863E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей младшего (дошкольного) возраста (велосипеды с высотой седла от 435 мм до 635 мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -3813,51 +3500,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="7E632E78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="23E4BED3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="197974C1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -4037,89 +3723,104 @@
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="62A91126" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 3.2, 3.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0B03C5C2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="6FA93C96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="194FBA4B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="22AA924F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -4814,181 +4515,143 @@
           <w:p w14:paraId="6E05A75F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69F2E05E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Велосипеды для младших </w:t>
-[...6 lines deleted...]
-              <w:t>школьников и подростков</w:t>
+              <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="259675E7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>30.92/29.061, 30.92/39.000</w:t>
+              <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1835ED25" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>ручек на концах руля. Прочность узлов велосипеда. Прочность узла «руль-передняя вилка»</w:t>
+              <w:t>Устойчивость рулевого управления. Сила стягивания ручек на концах руля. Прочность узлов велосипеда. Прочность узла «руль-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="67D77031" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4EF7FA24" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.4, 6.3.5, 8.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1A4417F7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="41BA9E00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69F3361B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
@@ -5950,51 +5613,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="118880C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0A06E2A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="45320AEB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -6078,50 +5740,51 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="3220AE64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3CC0C63B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4A8195E8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
@@ -6915,180 +6578,188 @@
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 9 пп. 1, 2, 3, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="614D31D7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт </w:t>
-[...6 lines deleted...]
-              <w:t>Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
+              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="290A8648" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1E460B6C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>2.31*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0030F738" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7188CFAB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2893D965" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маркировка единым знаком обращения продукции на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2.31*</w:t>
-[...30 lines deleted...]
-              <w:t>Маркировка единым знаком обращения продукции на рынке государств - членов Таможенного союза</w:t>
+              <w:t>рынке государств - членов Таможенного союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4B07CCBC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0546285C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6F86FFA6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="18421F85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13CE3F1E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.32*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6A5815E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста и младших школьников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
@@ -7806,51 +7477,50 @@
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.3, 2.2.4.2, 2.2.5.2, 3.3.2, 3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2185753E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="64036240" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F4BB698" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.39*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="76A8CF64" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="452917EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
@@ -7910,50 +7580,51 @@
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.1, 2.3.2, 2.3.3, 2.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="762AD391" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="0638051A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="70DD25C3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.40*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EFE94FC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37A67E29" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
@@ -8932,51 +8603,50 @@
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24D3F451" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="7DD21605" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1750A185" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.50*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B512C48" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="441C8C24" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061</w:t>
             </w:r>
@@ -9132,79 +8802,87 @@
           <w:p w14:paraId="6C280261" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="55F024DE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
+              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="20B421E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="775D0A13" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.52*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="47586C1E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2638A66C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="665549CF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
@@ -10184,51 +9862,50 @@
               <w:t>ГОСТ 31741-2012 п. 8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3ED298D4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="4A50D942" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51AA273C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.62*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="07B011DA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="08A97EA3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000, 30.92/39.000</w:t>
@@ -10383,50 +10060,51 @@
               <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6, 8.1.2, 8.1.3, 8.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A10D408" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="547184BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="594CACF0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.64*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D9367C6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4B01090C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
@@ -11497,51 +11175,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="413A341A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="585AD60B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="693EC670" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.75*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="284FA06A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="11C9C14D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/26.095</w:t>
@@ -11622,156 +11299,179 @@
           <w:p w14:paraId="2FD24F12" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="32302EAC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Мототранспортные средства категорий L1, L2, L3, L4, L5, L6, L7</w:t>
+              <w:t xml:space="preserve">Мототранспортные средства категорий </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>L1, L2, L3, L4, L5, L6, L7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D7B3ABF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>30.91/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B89AF6A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение звуковыми сигнальными приборами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6C1B636D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 23 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 28 (00) пп. 14.1, 14.2, 14.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="71C2386B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 28 (00) п. 14.3, Приложения 4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="42FB4965" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
+              <w:t xml:space="preserve">НТЦ "Республиканский полигон для испытаний мобильных машин." </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="0B2A564E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3123F637" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4BA962CA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3C3FABCF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
@@ -12100,96 +11800,89 @@
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="16ACBCC5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7BD28497" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="56358971" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТР ТС 018/2011 Приложение №2 п. 52 </w:t>
-[...6 lines deleted...]
-              <w:t>таблицы;</w:t>
+              <w:t>ТР ТС 018/2011 Приложение №2 п. 52 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 63 (01) пп. 6.1, 6.2.1.3, 6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Правила ООН № 63 (02)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3</w:t>
+              <w:t xml:space="preserve">Правила ООН № 63 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(02)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EE6A62A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Правила ООН № 63 (01) пп. 6.2.1.1, 6.2.1.2, 6.3, </w:t>
-[...6 lines deleted...]
-              <w:t>Приложения 3, 4;</w:t>
+              <w:t>Правила ООН № 63 (01) пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 63 (02)/Пересмотр 1 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51818B99" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="6BD2496F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1F09A2C0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
@@ -12648,224 +12341,247 @@
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="12C20B28" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3932B1FB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 51 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 62 (00) пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68E2C9B7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 62 (00) пп. 5, 6, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F616205" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="7285CFC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F598F20" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="09D4B1A5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3FAFB373" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.91/29.061, 30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
+              <w:t xml:space="preserve">30.91/29.061, 30.91/38.000, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52841892" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Эффективность тормозных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30AF720E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 64 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 78 (03)/Пересмотр 1 п. 5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 78 (04)/Пересмотр 2 п. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55B754D5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 78 (03)/Пересмотр 1 пп. 5, 6, Приложение 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 78 (04)/Пересмотр 2 пп. 5, 6, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="753E4FBC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">НТЦ "Республиканский полигон для испытаний мобильных машин." </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="66403F75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12805E69" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="61B28B47" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="19961848" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
@@ -13190,125 +12906,113 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="71EC873C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, 4.13, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, 3.15, Приложения А, Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A0D07BA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 33670-2015 Приложение А таблица А.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, Приложение Е;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="00EE3906" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="038E9343" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16F1E8F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5982064B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6C38538B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
@@ -13977,120 +13681,111 @@
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EF4F6D7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="46AE981B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.10/39.000, 29.10/40.000, </w:t>
+              <w:t>29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, 30.91/39.000, 30.91/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="330E2358" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Требования к тормозным системам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406EB126" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 018/2011 Приложение №4 п. 2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="718ED1E6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.5.1.1.1; А.5.1.1.2; А.5.1.2.1; А.5.1.3; А.5.2; А.5.3; А.5.4; А.5.5.1; А.5.5.2; А.5.6; А.5.7, Приложение Б;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>29.20/39.000, 29.20/40.000, 30.91/39.000, 30.91/40.000</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0F174F42" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="54C97AF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4A632C93" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
@@ -14692,194 +14387,211 @@
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="56C70B03" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.14.1-А.14.3, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2CFE4616" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="6A206ACD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1AAA9D46" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1E60376F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Единичные транспортные средства категорий L6 и L7 (с кузовом закрытого типа), M1</w:t>
+              <w:t xml:space="preserve">Единичные транспортные средства категорий </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>L6 и L7 (с кузовом закрытого типа), M1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6C3B6F38" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>29.10/29.061, 29.10/39.000, 29.10/40.000, 30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">29.10/29.061, 29.10/39.000, 29.10/40.000, 30.91/29.061, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3F26A5A3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Требования к травмобезопасности внутреннего оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="48AD4671" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3A7429EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А пп. А.18.1-А.18.5, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="157950E0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="4CE19A1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="78AE3AF9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
@@ -15467,75 +15179,67 @@
           <w:p w14:paraId="21626F91" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="585EBFF4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Единичные транспортные средства категорий M, N, L6, L7 (с </w:t>
-[...6 lines deleted...]
-              <w:t>кузовом закрытого типа)</w:t>
+              <w:t>Единичные транспортные средства категорий M, N, L6, L7 (с кузовом закрытого типа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="45F6C8E9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>29.10/39.000, 29.10/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2786613F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к системам отопления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -15650,111 +15354,126 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7155F547" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 38 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Правила ООН № 48 (04)/Пересмотр 10 пп. 5, 6;</w:t>
+              <w:t xml:space="preserve">Правила ООН № 48 (04)/Пересмотр 10 пп. 5, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 48 (05)/Пересмотр 11 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 48 (06)/Пересмотр 12 пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09AF99AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 48 (04)/Пересмотр 10 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 48 (05)/Пересмотр 11 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 48 (06)/Пересмотр 12 пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="30A78FD7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="6EDB80EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3FAC5DF7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
@@ -16121,74 +15840,66 @@
           </w:tcPr>
           <w:p w14:paraId="6A8CBF36" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий L1, L2, L3, L4, L5, L6, L7, M1, N1, O1, O2, O3, O4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="34907B58" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.10/29.061, 29.10/39.000, 29.10/40.000, 29.20/29.061, 29.20/39.000, 29.20/40.000, 30.91/29.061, </w:t>
-[...6 lines deleted...]
-              <w:t>30.91/39.000, 30.91/40.000</w:t>
+              <w:t>29.10/29.061, 29.10/39.000, 29.10/40.000, 29.20/29.061, 29.20/39.000, 29.20/40.000, 30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="25D8BB0F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Обеспечение возможности идентификации ТС по государственным регистрационным знакам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="068CEAFF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, 4.13, Приложение Ж;</w:t>
             </w:r>
@@ -16212,199 +15923,221 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 Приложение А таблица А.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, Приложение Е;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4D58F5BA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="0200F100" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3664E7D6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="581EC918" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="30157B15" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, 30.91/39.000, 30.91/40.000</w:t>
+              <w:t xml:space="preserve">29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="431F948B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Требования к маркировке ТС (шасси) идентификационным номером, требования к табличкам изготовителя ТС (шасси), оценка соответствия которых проводится в форме одобрения типа</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Требования к маркировке ТС (шасси) идентификационным номером, требования к табличкам изготовителя ТС (шасси), оценка соответствия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>которых проводится в форме одобрения типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2D927004" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №7 пп. 1, 2, 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 984-2009 п. 4, Приложения Б, В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="65E002EC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 984-2009 п. 4 Приложения Б, В;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №7 пп. 1, 2, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5DDCFDC9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="2495FF39" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="792A2C77" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
@@ -16844,74 +16577,66 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие требования безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="39C2990C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ </w:t>
-[...6 lines deleted...]
-              <w:t>Р 51389-2001 (ИСО 11806-97) пп. 4.1, 4.4</w:t>
+              <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.1, 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="797632E1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.1, 4.4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="468AD38E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="20009A13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -16988,51 +16713,58 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7-4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3FE403F7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7- 4.9, 5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7-4.9, 5</w:t>
+              <w:t xml:space="preserve">ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>51389-2001 (ИСО 11806-97) пп. 4.7-4.9, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2978F2A0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="0CD7AB9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52239C59" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.3*</w:t>
@@ -17494,74 +17226,66 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фиксация режущего приспособления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="067CF696" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ </w:t>
-[...6 lines deleted...]
-              <w:t>Р 51389-2001 (ИСО 11806-97) п. 4.13</w:t>
+              <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="030C86F4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.13, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="12A1E36F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="2A440F69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5334D0DC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -17635,66 +17359,73 @@
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12922338" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.14.2, 5, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 7918-2002;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ИСО 8380-2002 =СТБ ИСО 8380-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B5DD86A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Государственное предприятие "Институт НИИСМ" (ул. Минина, 23, 220014, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E4CC0" w14:paraId="1E253E12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="100FEBC4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
@@ -18236,99 +17967,151 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="683CFF67" w14:textId="77777777" w:rsidR="002A55F3" w:rsidRDefault="002A55F3">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="12E2B419" w14:textId="77777777" w:rsidR="00BB051B" w:rsidRDefault="00BB051B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="6D885755" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="17C63D89" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="002A55F3">
+        <w:p w14:paraId="17C63D89" w14:textId="3899E03F" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BB051B" w:rsidP="002A55F3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 2. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="000B6399">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -18479,89 +18262,127 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="228B49FF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="155B21EE" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0ED5D1C1" w14:textId="7A9C3923" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="0ED5D1C1" w14:textId="73AA3F7F" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BB051B" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 2. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="000B6399">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -18729,286 +18550,402 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="23BD463A" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="26620704" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="1426E6B0" w14:textId="77777777" w:rsidR="002A55F3" w:rsidRDefault="002A55F3">
+  <w:p w14:paraId="66798CF8" w14:textId="77777777" w:rsidR="00BB051B" w:rsidRDefault="00BB051B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
     <w:tr w:rsidR="008C6194" w14:paraId="7C3942FE" w14:textId="77777777" w:rsidTr="008977C0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="112AB5AA" w14:textId="5648DEA3" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="112AB5AA" w14:textId="5648DEA3" w:rsidR="008C6194" w:rsidRPr="00BB051B" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E880636" w14:textId="12DB667C" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="004279AB" w:rsidP="008C6194">
+        <w:p w14:paraId="2E880636" w14:textId="53E08F1E" w:rsidR="008C6194" w:rsidRPr="00BB051B" w:rsidRDefault="004279AB" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...43 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="33631C16" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
+        <w:p w14:paraId="33631C16" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00BB051B" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007E6E0A">
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.0079</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3BCC03A8" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BB051B" w14:paraId="2986FF8E" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7AE7B7A5" w14:textId="4BA32421" w:rsidR="00BB051B" w:rsidRPr="002317A4" w:rsidRDefault="00BB051B" w:rsidP="00BB051B">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Закрыто</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> акционерно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "МВЗ Инжиниринг"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>, отдел испытаний и сертификации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="267D21D0" w14:textId="5952AC30" w:rsidR="00BB051B" w:rsidRPr="00BB051B" w:rsidRDefault="00BB051B" w:rsidP="00BB051B">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002317A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.0079</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="7A3C52C9" w14:textId="697CFA53" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -20463,50 +20400,51 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000B6399"/>
     <w:rsid w:val="000C4DD9"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E4CC0"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
@@ -20597,65 +20535,68 @@
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD173E"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB051B"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BF33E8"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C37284"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C7419C"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
@@ -22351,62 +22292,62 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...4 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -22682,69 +22623,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6001</Words>
-  <Characters>34206</Characters>
+  <Words>5945</Words>
+  <Characters>33888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>282</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40127</CharactersWithSpaces>
+  <CharactersWithSpaces>39754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>