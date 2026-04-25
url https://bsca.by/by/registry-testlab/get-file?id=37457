--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0597FADE" w14:textId="27675657" w:rsidR="00A70CA6" w:rsidRDefault="00406EF0" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -62,431 +63,94 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327FBBB4" w14:textId="274FE37C" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...336 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="1238"/>
         <w:gridCol w:w="2825"/>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2417"/>
         <w:gridCol w:w="2659"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="573DD0D1" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="24AA24F0" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="pct"/>
@@ -1691,51 +1355,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="00FC2299" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="3B858B9A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B758EED" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="37F8CD93" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EF35213" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/38.000</w:t>
             </w:r>
@@ -1992,50 +1655,51 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="34F16BC5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="426E9E75" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="62BFF4A3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7918FFA8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F14C631" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
@@ -2903,51 +2567,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="130E0AC1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="4A7CD6DE" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="70440F86" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7E14876E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="749C7B9F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
@@ -3317,50 +2980,51 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6491907A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="7305CEAD" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7206F0AA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0F4BAF0F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста и младших школьников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
@@ -4284,74 +3948,66 @@
           <w:p w14:paraId="79EDE798" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="36DA9D71" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Велосипеды для детей младшего (дошкольного) возраста (велосипеды с </w:t>
-[...6 lines deleted...]
-              <w:t>высотой седла от 435 мм до 635 мм)</w:t>
+              <w:t>Велосипеды для детей младшего (дошкольного) возраста (велосипеды с высотой седла от 435 мм до 635 мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7BD6CF30" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>30.92/11.116, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7AD76E27" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Двухколесные велосипеды. Требования к узлам. Общее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35A9C8FA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
@@ -4492,51 +4148,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B492A99" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="6FAD6A6C" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A8AE364" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3D425F9A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="365A5C8E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="439D839C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -4690,50 +4345,51 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2E01B2D6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="799C6454" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51045E99" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2FADE3FB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D0FEA34" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
@@ -5815,51 +5471,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="08AB7E83" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745E9C" w14:paraId="27414883" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="305CFE3C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7A9217DD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="51AA71D8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
@@ -6049,50 +5704,51 @@
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="6C2D0D0E" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0E879280" w14:textId="03B82F89" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="020BE1DD" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1CE498F4" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="08CC8EEE" w14:textId="4C045C1B" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -6624,51 +6280,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7EC42417" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="2356D9AB" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15C0F513" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="26868703" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="11F63EE8" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2ED80254" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
@@ -6724,50 +6379,51 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06B9DCC3" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="257C2F9F" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A55C2AE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="571A7A15" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мототранспортные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -7265,51 +6921,50 @@
           </w:tcPr>
           <w:p w14:paraId="50BAE17E" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="1D7148B9" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="599F344E" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4BA67511" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4BE5FA1F" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061, 30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
@@ -7384,50 +7039,51 @@
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок. (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="62A19217" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6684025A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="715B1301" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4DF5052C" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
@@ -7880,51 +7536,50 @@
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31F8DDCE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="7BFCE71A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51F85ABE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3FBE120D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79C74D31" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061, 29.20/29.061</w:t>
             </w:r>
@@ -8117,50 +7772,51 @@
           </w:tcPr>
           <w:p w14:paraId="6F0E0E1D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1223" w14:paraId="25FBB193" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="049240B1" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79C87880" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий О1, О2, О3, О4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1AC3BB2A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
@@ -8370,99 +8026,151 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FF52B5D" w14:textId="77777777" w:rsidR="000C1347" w:rsidRDefault="000C1347">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2471A299" w14:textId="77777777" w:rsidR="00967842" w:rsidRDefault="00967842">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00745E9C" w:rsidRPr="007624CE" w14:paraId="01E28F2E" w14:textId="77777777" w:rsidTr="003A12C0">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="35C8B30A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00BF5CCF" w:rsidRDefault="00745E9C" w:rsidP="000C1347">
+        <w:p w14:paraId="35C8B30A" w14:textId="5F37EA52" w:rsidR="00745E9C" w:rsidRPr="00BF5CCF" w:rsidRDefault="009B30A3" w:rsidP="000C1347">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="00967842">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -8615,89 +8323,127 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B9B863D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00222A33" w:rsidRDefault="00745E9C" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00745E9C" w:rsidRPr="007624CE" w14:paraId="5D343363" w14:textId="77777777" w:rsidTr="003A12C0">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="049120DC" w14:textId="7F26A380" w:rsidR="00745E9C" w:rsidRPr="00BF5CCF" w:rsidRDefault="00745E9C" w:rsidP="00D67756">
+        <w:p w14:paraId="049120DC" w14:textId="22764C14" w:rsidR="00745E9C" w:rsidRPr="00BF5CCF" w:rsidRDefault="009B30A3" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="00967842">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -8869,286 +8615,402 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77620E71" w14:textId="77777777" w:rsidR="0028500E" w:rsidRDefault="0028500E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7567E6F3" w14:textId="77777777" w:rsidR="0028500E" w:rsidRDefault="0028500E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="24EF7668" w14:textId="77777777" w:rsidR="000C1347" w:rsidRDefault="000C1347">
+  <w:p w14:paraId="772E4F46" w14:textId="77777777" w:rsidR="00967842" w:rsidRDefault="00967842">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="00745E9C" w14:paraId="71D39C46" w14:textId="77777777" w:rsidTr="003A3B36">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="30717F2B" w14:textId="085B658E" w:rsidR="00745E9C" w:rsidRPr="00EA2747" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
+        <w:p w14:paraId="30717F2B" w14:textId="085B658E" w:rsidR="00745E9C" w:rsidRPr="009B30A3" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0D285AC2" w14:textId="686F574A" w:rsidR="00745E9C" w:rsidRPr="00602D34" w:rsidRDefault="00406EF0" w:rsidP="008C6194">
+        <w:p w14:paraId="0D285AC2" w14:textId="27BE00F8" w:rsidR="00745E9C" w:rsidRPr="009B30A3" w:rsidRDefault="00406EF0" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidR="00745E9C" w:rsidRPr="00602D34">
+          <w:r w:rsidR="00745E9C" w:rsidRPr="009B30A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidR="00745E9C" w:rsidRPr="00602D34">
+          <w:r w:rsidR="00745E9C" w:rsidRPr="009B30A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...43 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="602E788D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00EA2747" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
+        <w:p w14:paraId="602E788D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="009B30A3" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007E6E0A">
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.0079</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5E1F2E93" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008C6194" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009B30A3" w14:paraId="56B2B9E7" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1345031F" w14:textId="77777777" w:rsidR="009B30A3" w:rsidRPr="002317A4" w:rsidRDefault="009B30A3" w:rsidP="009B30A3">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Закрыто</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> акционерно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "МВЗ Инжиниринг"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>, отдел испытаний и сертификации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="59957B94" w14:textId="77777777" w:rsidR="009B30A3" w:rsidRPr="00BB051B" w:rsidRDefault="009B30A3" w:rsidP="009B30A3">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002317A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.0079</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="03600FDC" w14:textId="7B8D84A5" w:rsidR="00745E9C" w:rsidRPr="00306EC9" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10575,51 +10437,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="706829271">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1036469949">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1036854981">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1712605686">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1288665137">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1794595101">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
@@ -10720,113 +10582,117 @@
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852605"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894EA4"/>
     <w:rsid w:val="008A1223"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="009116FC"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="00967842"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009B30A3"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF4744"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C215A2"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE1068"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE008C"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E25B62"/>
     <w:rsid w:val="00E3774D"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -12497,62 +12363,62 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...4 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -12828,66 +12694,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48FBA842-D9E8-44E7-9DAF-80D1C020DC74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1974</Words>
-  <Characters>11252</Characters>
+  <Words>1918</Words>
+  <Characters>10933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13200</CharactersWithSpaces>
+  <CharactersWithSpaces>12826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>