--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -111,430 +112,65 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A773D" w:rsidRPr="00101DD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
       <w:r w:rsidR="00FC4840">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E202F7A" w14:textId="1D2E827D" w:rsidR="00E162E5" w:rsidRDefault="009612EB" w:rsidP="00A70CA6">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3F7345A9" w14:textId="3FC19904" w:rsidR="00E579BF" w:rsidRDefault="00CA13D5" w:rsidP="00E579BF">
-[...161 lines deleted...]
-    <w:p w14:paraId="37BE3019" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+    <w:p w14:paraId="658DCBC4" w14:textId="0D718DC7" w:rsidR="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...131 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="827"/>
         <w:gridCol w:w="2145"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2516"/>
       </w:tblGrid>
       <w:tr w:rsidR="00205757" w14:paraId="10121CAC" w14:textId="77777777" w:rsidTr="008B4081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C5845C4" w14:textId="2CA1623A" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
@@ -1415,70 +1051,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТП 09.110.23.511-08</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A0155DA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТКП 054-2007</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504776D1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением.</w:t>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>избыточным давлением.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A61BF9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Утв. Постановление МЧС РБ от </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2165,51 +1808,50 @@
       </w:tr>
       <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="74BE4DEF" w14:textId="77777777" w:rsidTr="00A81421">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C02ACA8" w14:textId="38C6BCF5" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2119" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6DA68005" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2357,50 +1999,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-сварные соединения;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D1D391D" w14:textId="51553D96" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="65251A40" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3532,146 +3175,146 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТП 34.17.403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74EA787C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>СТП 34.17.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="621D3125" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F33B46" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.26.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5235B64F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719FD248" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B530F57" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8047C2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТП 34.17.415</w:t>
-[...93 lines deleted...]
-              </w:rPr>
               <w:t>СТП 33240.17.401</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="404DBE6F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТП 33240.17.418-21 СТП 33240.17.429</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018F83D1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4532,51 +4175,50 @@
       <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="6A6BBCA2" w14:textId="77777777" w:rsidTr="00A81421">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A3EEF6E" w14:textId="526BB253" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2119" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B741D56" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4709,50 +4351,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18ED2801" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D245DDE" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6005A58F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
@@ -5176,59 +4819,51 @@
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="14E91849" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6708"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Грузоподъемные краны (мостовые, козловые, </w:t>
-[...7 lines deleted...]
-              <w:t>стреловые самоходные)</w:t>
+              <w:t>Грузоподъемные краны (мостовые, козловые, стреловые самоходные)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307FEBA9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D5562BD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5352,74 +4987,72 @@
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="353E75B4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78ED555E" w14:textId="38363FB3" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
-              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1436908B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 380-2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C53E829" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5264-80</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09FE2133" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -5444,51 +5077,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14771-76</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B29A744" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 16037-80</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="580287AF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 20700-75</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="741C3650" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
@@ -5532,50 +5164,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23829-85</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F5744D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 30242-97</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E7B71C8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34589-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40C8EE42" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5744,51 +5377,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Методические рекомендации по проведению технического диагностирования грузоподъемных кранов с истекшим сроком службы.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BCF63B8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Утв. Приказ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проматомнадзора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 30.12.2005 №145</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E316E40" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -6229,50 +5861,51 @@
       <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="52B58A11" w14:textId="77777777" w:rsidTr="00A81421">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071F7C26" w14:textId="484CD1A5" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2119" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5DEA6A63" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8339,73 +7972,66 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 054-2007</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06F15EE7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Правила по обеспечению промышленной </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности при эксплуатации технологических трубопроводов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D2827B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">безопасности при эксплуатации технологических трубопроводов. </w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>Утв. Постановление МЧС РБ от 23.04.2020 №21</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AE49C39" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F4A1425" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
@@ -9552,51 +9178,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Измерение твердости: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A81402F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B8831CD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F83819B" w14:textId="42EB6083" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="430FC4F1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
@@ -9776,120 +9401,180 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DC4E0C3" w14:textId="77777777" w:rsidR="00A81421" w:rsidRDefault="00A81421">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="52CCB4EE" w14:textId="77777777" w:rsidR="00884E31" w:rsidRDefault="00884E31">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12873"/>
-      <w:gridCol w:w="1697"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="6B97AF5B" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="10D1EC50" w14:textId="140D4DEF" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00884E31" w:rsidP="00222A33">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>14.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00222A33" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
@@ -10059,90 +9744,138 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12873"/>
-      <w:gridCol w:w="1697"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="219E7798" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="7AF49EE3" w14:textId="1B3F968D" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00884E31" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
@@ -10329,344 +10062,565 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="12095B8C" w14:textId="77777777" w:rsidR="00BD7649" w:rsidRDefault="00BD7649" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B63ECEA" w14:textId="77777777" w:rsidR="00BD7649" w:rsidRDefault="00BD7649" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="226C7DB3" w14:textId="77777777" w:rsidR="00A81421" w:rsidRDefault="00A81421">
+  <w:p w14:paraId="5F22A2AB" w14:textId="77777777" w:rsidR="00884E31" w:rsidRDefault="00884E31">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00E40ACC">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00884E31" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00E40ACC">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="575ED17E" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="575ED17E" w:rsidR="008C6194" w:rsidRPr="00884E31" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="10793BDC" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="00787729" w:rsidP="008C6194">
+        <w:p w14:paraId="29A581FE" w14:textId="65595506" w:rsidR="008C6194" w:rsidRPr="00884E31" w:rsidRDefault="00787729" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...64 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="1FE340A4" w:rsidR="008C6194" w:rsidRPr="00E40ACC" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="4D78B5E1" w14:textId="1FE340A4" w:rsidR="008C6194" w:rsidRPr="00884E31" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E40ACC">
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00205757" w:rsidRPr="00E40ACC">
+          <w:r w:rsidR="00205757" w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00584860">
+          <w:r w:rsidR="00584860" w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>2.</w:t>
           </w:r>
-          <w:r w:rsidR="00E579BF">
+          <w:r w:rsidR="00E579BF" w:rsidRPr="00884E31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>5245</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="143D9474" w14:textId="77777777" w:rsidR="00932E74" w:rsidRPr="00932E74" w:rsidRDefault="00932E74" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12044"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00884E31" w:rsidRPr="00884E31" w14:paraId="4C2A1B6C" w14:textId="77777777" w:rsidTr="00884E31">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12044" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="361F08A0" w14:textId="46C8B81F" w:rsidR="00884E31" w:rsidRPr="00884E31" w:rsidRDefault="00884E31" w:rsidP="00884E31">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Витебско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> республиканско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> унитарно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> электроэнергетики «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Витебскэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>производственн</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ая</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> лаборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> по контролю производства (лаборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> металлов) филиала «Новополоцкая ТЭЦ» РУП «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Витебскэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5F9AAEA0" w14:textId="58CDCEC3" w:rsidR="00884E31" w:rsidRPr="00884E31" w:rsidRDefault="00884E31" w:rsidP="00884E31">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.5245</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
   <w:p w14:paraId="7B2A4618" w14:textId="52EE78D5" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12258,50 +12212,51 @@
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00734619"/>
     <w:rsid w:val="007414A0"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00745BAB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00787729"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007A14F9"/>
     <w:rsid w:val="007B18C1"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="007F5E45"/>
     <w:rsid w:val="00804039"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="008173CA"/>
     <w:rsid w:val="00822BBD"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
+    <w:rsid w:val="00884E31"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A392B"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B4081"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00932E74"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="00952883"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009612EB"/>
     <w:rsid w:val="00961EEC"/>
     <w:rsid w:val="009910C0"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B0BE5"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009C0DA6"/>
     <w:rsid w:val="009D5A57"/>
@@ -12314,50 +12269,51 @@
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A26103"/>
     <w:rsid w:val="00A47AE4"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A54A7F"/>
     <w:rsid w:val="00A571EF"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A73BA0"/>
     <w:rsid w:val="00A747A8"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7735D"/>
     <w:rsid w:val="00A81421"/>
     <w:rsid w:val="00A85647"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B40F2E"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B83084"/>
     <w:rsid w:val="00B9000F"/>
     <w:rsid w:val="00B97396"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC37FC"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD0746"/>
     <w:rsid w:val="00BD7649"/>
     <w:rsid w:val="00C06729"/>
     <w:rsid w:val="00C138B4"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C4782B"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C66E30"/>
     <w:rsid w:val="00C85CBC"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
@@ -14134,62 +14090,62 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...4 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -14465,69 +14421,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1175</Words>
-  <Characters>6698</Characters>
+  <Words>1099</Words>
+  <Characters>6270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7858</CharactersWithSpaces>
+  <CharactersWithSpaces>7355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>