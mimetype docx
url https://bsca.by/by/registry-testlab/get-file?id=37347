--- v0 (2025-12-06)
+++ v1 (2026-04-27)
@@ -1,458 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="59B39030" w14:textId="4728B247" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="59B39030" w14:textId="7A76FC57" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00F56EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
       <w:r w:rsidR="00B81198">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ЧАСТЬ 2)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AF5A4D" w14:textId="6BDCD590" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="514C420A" w14:textId="484BC567" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00D67756" w:rsidP="00C52F3D">
-[...274 lines deleted...]
-    </w:p>
     <w:p w14:paraId="362D7301" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1076,273 +731,279 @@
           </w:tcPr>
           <w:p w14:paraId="251E526C" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п. 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="174CC37E" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED2394" w14:paraId="1F844A39" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F24489" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3C08DE" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="602D2954" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F975EF2" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Определение характерных точек траектории и радиуса разлета (метод 2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D22452E" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C4B255" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33950-2016 п. 6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FA1856" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (б.н.п. Колодищи 2, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED2394" w14:paraId="2F6D5E00" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31204247" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9B61E7" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D07B908" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5220C6" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Определение радиуса разлета осколков (выбрасываемых элементов) пиротехнических изделий бытового назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75C046F6" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6F2F18" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33950-2016 п. 6.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="006EA2EF" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2394" w14:paraId="1F844A39" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2394" w14:paraId="17436742" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19F24489" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+          <w:p w14:paraId="11BC022B" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.3*</w:t>
-[...188 lines deleted...]
-              </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="74ABD444" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7EFB3670" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06646758" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -1981,75 +1642,67 @@
           <w:p w14:paraId="21CBEF54" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.51/25.041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="27A9272F" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Испытание пиротехнического изделия (упаковки с </w:t>
-[...6 lines deleted...]
-              <w:t>пиротехническим изделием) на удар при свободном падении</w:t>
+              <w:t>Испытание пиротехнического изделия (упаковки с пиротехническим изделием) на удар при свободном падении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1F50FC5C" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 006/2011 статья 4,  п. 2, перечисление з), 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="00EE1770" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п.8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
@@ -2148,51 +1801,58 @@
           <w:p w14:paraId="01F6B579" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5984-99 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="709C8FB0" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
+              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="6FEE3795" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7EE679F1" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
@@ -2363,58 +2023,58 @@
               </w:rPr>
               <w:t>ГОСТ 14839.17-69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="43293A85" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Лаборатория технологий </w:t>
+              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
+              <w:t>промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="04F204B9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="473D66C9" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
@@ -2810,51 +2470,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2348243A" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="1279259F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="73B4C4F9" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78F57C1D" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7CA767E2" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.51/29.151</w:t>
@@ -3132,172 +2791,170 @@
           </w:tcPr>
           <w:p w14:paraId="55ADA97C" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.51/25.041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="024BE98B" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Определение размеров пламени и температуры </w:t>
-[...6 lines deleted...]
-              <w:t>поверхностей пиротехнических изделий (метод 1)</w:t>
+              <w:t>Определение размеров пламени и температуры поверхностей пиротехнических изделий (метод 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="354B37C3" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 006/2011 статья 4, п.п. 1.1., 2 перечисление з)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21A70B83" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п. 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="207158A3" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных </w:t>
+              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
+              <w:t>утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="508B41EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E56568D" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>1.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6143444D" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA01915" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EF3609" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Определение радиуса разлета осколков (выбрасываемых </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.4*</w:t>
-[...29 lines deleted...]
-              <w:t>Определение радиуса разлета осколков (выбрасываемых элементов) пиротехнических изделий бытового назначения</w:t>
+              <w:t>элементов) пиротехнических изделий бытового назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="77F8D766" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="206C65FC" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п. 6.8</w:t>
             </w:r>
           </w:p>
@@ -3486,64 +3143,63 @@
           <w:p w14:paraId="0C06415D" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п. 6.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="670655D7" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов </w:t>
+              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
-[...5 lines deleted...]
-              <w:br/>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="64CF4676" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="276298FE" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
@@ -3606,51 +3262,50 @@
               <w:t>ГОСТ 33950-2016 п. 6.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24657F3E" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="6EFD9B3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7ECF0E01" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="68594734" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="440D860F" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55DCC411" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -3724,66 +3379,74 @@
           </w:tcPr>
           <w:p w14:paraId="69ED30A7" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.51/25.108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4B705A8C" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Проверка огнезащитной обработки транспортной тары для пиротехнических изделий бытового назначения</w:t>
+              <w:t xml:space="preserve">Проверка огнезащитной обработки транспортной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>тары для пиротехнических изделий бытового назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="304E8B92" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 006/2011 статья 4,  п. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="504D2A4B" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п. 6.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
@@ -4273,65 +3936,65 @@
           <w:p w14:paraId="71816E49" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5984-99 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0D70E54E" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной </w:t>
+              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
-[...6 lines deleted...]
-              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
+              <w:t>боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="6B84C4B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5158194A" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5029,51 +4692,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="00BAD297" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="00ED2394"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="46DF9000" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="63849006" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6F962449" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Взрывчатые вещества бризантные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -5132,78 +4794,86 @@
           <w:p w14:paraId="314682A5" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4545-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="790EC66F" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
+              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>утилизации боеприпасов (п/о Острошицкий городок, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="7CDCCCA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="09A43DA0" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>б.н.п. Колодищи 2, Минская область</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2394" w14:paraId="3DF9BA68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="3DA354D1" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5320,58 +4990,58 @@
               </w:rPr>
               <w:t>ГОСТ 33950-2016 п. 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6E1ACF30" w14:textId="77777777" w:rsidR="00ED2394" w:rsidRDefault="004D18E7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (б.н.п. Колодищи 2, Минская область);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Лаборатория технологий </w:t>
+              <w:t xml:space="preserve">Лаборатория технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>утилизации обычных боеприпасов и исследования свойств взрывчатых материалов Дирекции промышленной утилизации боеприпасов (ул. Платонова, 41, г. Минск)</w:t>
+              <w:t>(ул. Платонова, 41, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E84260E" w14:textId="77777777" w:rsidR="00B67028" w:rsidRDefault="00B67028">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B67028" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -5455,99 +5125,159 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41412A84" w14:textId="77777777" w:rsidR="00B81198" w:rsidRDefault="00B81198">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7CB48670" w14:textId="77777777" w:rsidR="0063229E" w:rsidRDefault="0063229E">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="5B831B96" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="72E39BE4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00B81198">
+        <w:p w14:paraId="72E39BE4" w14:textId="4CF701D8" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="0063229E" w:rsidP="00B81198">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -5698,89 +5428,135 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4FC6220F" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="4BF032D0" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="15C00CE6" w14:textId="7C08F3AC" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="15C00CE6" w14:textId="3F587AA4" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="0063229E" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -5948,253 +5724,460 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="052F4EBC" w14:textId="77777777" w:rsidR="00703BB4" w:rsidRDefault="00703BB4" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="393CB119" w14:textId="77777777" w:rsidR="00703BB4" w:rsidRDefault="00703BB4" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="5D097F04" w14:textId="77777777" w:rsidR="00B81198" w:rsidRDefault="00B81198">
+  <w:p w14:paraId="526F4EF7" w14:textId="77777777" w:rsidR="0063229E" w:rsidRDefault="0063229E">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14454" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
-      <w:gridCol w:w="11495"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="11211"/>
+      <w:gridCol w:w="2410"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="5C3DF2B6" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="008C6194" w14:paraId="5C3DF2B6" w14:textId="77777777" w:rsidTr="0063229E">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A095EEE" w14:textId="7E7918FF" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="1A095EEE" w14:textId="7E7918FF" w:rsidR="008C6194" w:rsidRPr="0063229E" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0063229E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcW w:w="11211" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="748B8522" w14:textId="33D9715E" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="748B8522" w14:textId="39217DF0" w:rsidR="008C6194" w:rsidRPr="0063229E" w:rsidRDefault="0063229E" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="0063229E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Проект описания области аккредитации </w:t>
+            <w:t>О</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="0063229E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t>писани</w:t>
           </w:r>
-          <w:sdt>
-[...32 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
+          <w:r w:rsidRPr="0063229E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="0063229E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="277F5DCB" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
+        <w:p w14:paraId="277F5DCB" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="0063229E" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007E6E0A">
+          <w:r w:rsidRPr="0063229E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 1.0512</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4F951246" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12611"/>
+      <w:gridCol w:w="1985"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0063229E" w14:paraId="11A65AC6" w14:textId="77777777" w:rsidTr="0063229E">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12611" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="13F5C71F" w14:textId="0B41FBD1" w:rsidR="0063229E" w:rsidRPr="000D3F12" w:rsidRDefault="0063229E" w:rsidP="0063229E">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Государственно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> научно-производственно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> объединени</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> порошковой металлургии</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>л</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>аборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> технологий утилизации обычных боеприпасов и исследования свойств взрывчатых материалов </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56E4AAEE" w14:textId="77777777" w:rsidR="0063229E" w:rsidRPr="000D3F12" w:rsidRDefault="0063229E" w:rsidP="0063229E">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Дирекции промышленной утилизации боеприпасов</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1985" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1D7E4EEB" w14:textId="77777777" w:rsidR="0063229E" w:rsidRPr="000D3F12" w:rsidRDefault="0063229E" w:rsidP="0063229E">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000D3F12">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 1.0512</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="733A0378" w14:textId="6FE13641" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7621,51 +7604,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00000A4E"/>
     <w:rsid w:val="00022A72"/>
@@ -7718,50 +7701,51 @@
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004D18E7"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="0063229E"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00660E39"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00703BB4"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
@@ -7779,50 +7763,51 @@
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00B81198"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D159EC"/>
     <w:rsid w:val="00D32E61"/>
@@ -9534,62 +9519,62 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...4 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9865,69 +9850,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1816</Words>
-  <Characters>10357</Characters>
+  <Words>1735</Words>
+  <Characters>9892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12149</CharactersWithSpaces>
+  <CharactersWithSpaces>11604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>