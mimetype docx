--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,7637 +1,8384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="54050222" w14:textId="5DF1B147" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00456F06">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af5"/>
-        <w:tblW w:w="4797" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5574"/>
-        <w:gridCol w:w="3673"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="2213"/>
+        <w:gridCol w:w="1144"/>
+        <w:gridCol w:w="2763"/>
+        <w:gridCol w:w="2868"/>
+        <w:gridCol w:w="2697"/>
+        <w:gridCol w:w="2478"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B10BA" w14:paraId="6138BAE4" w14:textId="77777777">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="00FC108C">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5730" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06ACE02F" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="007B10BA" w:rsidP="00F033A9">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31212FEF" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...59 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="18AD4F8C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7310AB65" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...31 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4BD15C77" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26F397B9" w14:textId="3DA87193" w:rsidR="007B10BA" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...62 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="39D51A52" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0F1D2F" w14:textId="62CB15BB" w:rsidR="007B10BA" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...63 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3F5F9481" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322AA6D9" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...61 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="50D0F519" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B57B0EC" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3725" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF01053" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...71 lines deleted...]
-              <w:t>листах</w:t>
+          <w:p w14:paraId="6E2B3CB3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="004F70F0" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F70F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B10BA" w14:paraId="1B665E14" w14:textId="77777777">
-[...100 lines deleted...]
-      <w:tr w:rsidR="007B10BA" w14:paraId="2D2697E2" w14:textId="77777777" w:rsidTr="00B50418">
+      <w:tr w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w14:paraId="18CCC051" w14:textId="77777777" w:rsidTr="00FC108C">
         <w:trPr>
-          <w:trHeight w:val="276"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9731" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4133F06B" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00B50418" w:rsidRDefault="007B10BA">
-[...189 lines deleted...]
-          <w:p w14:paraId="02660CE2" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="4A04EFC5" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00674CFB" w:rsidRDefault="00C76F8B" w:rsidP="00D17322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...7 lines deleted...]
-              <w:t>№ п/п</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00674CFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112EAB68" w14:textId="1A054CDE" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00D17322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9166E">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2008F9B8" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="46727C6A" w14:textId="728E7ECB" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Металлоконструкции и их части</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="311BBADC" w14:textId="2744FF49" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="009B52A8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="42" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1360C37E" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="007B10BA" w:rsidP="00F033A9">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24.10/32.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07C15BD5" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F1444" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптический контроль </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FECBF77" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F1444" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5879FDD6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F1444" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- внешний осмотр и измерения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C0968C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDC6749" w14:textId="06316D1C" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AAB8B69" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ 2089-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22103594" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 45-1.03-314-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E4411C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 45-1.04-121-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A2C0E9" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CFA082" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 14771-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F4D6A59" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-009-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F5D158" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-010-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C6CDDEE" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-010-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="778ADFCE" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-068-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B8D4DA" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-084-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECA8224" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-089-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EF7BD6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-104-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736EBBFF" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-105-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2F1E31" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:right="-110" w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.08-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BF45F3" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.09-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E79C1A" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="503442C1" w14:textId="485C6D62" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 11534-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282215F9" w14:textId="6B193AD5" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 14771-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1DE9FD" w14:textId="201FA416" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П 70.13330.2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A65CE9" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 23118-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4733DC" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C912CE2" w14:textId="5C9D30E6" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139A45E8" w14:textId="006D4F8B" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 34347-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3112B4BE" w14:textId="77777777" w:rsidR="00FC108C" w:rsidRDefault="00FC108C" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20789B91" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2C96C0" w14:textId="77777777" w:rsidR="00FC108C" w:rsidRPr="001F69B9" w:rsidRDefault="00FC108C" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF4CBB0" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ 1913-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4336F9C0" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТКП 051-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F181A49" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 053-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB52CB3" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СП 4.02.01-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2380A220" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-009-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D869F6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-010-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4165CF05" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-010-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C3C5AF" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-068-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6683C6BA" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-084-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686BCD05" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-089-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA537E6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-104-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5E286D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НП-105-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29998DCF" w14:textId="63572DF5" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.08-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332652D2" w14:textId="228AEF3D" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.09-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604407D3" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 049-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CED09B6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 050-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9A5FB7" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 051-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6956A5BA" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 052-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C20BDE4" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 053-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2469E3" w14:textId="0250B8F1" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.04 349</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708A695B" w14:textId="54131B6B" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 45-5.04-121-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1924CF" w14:textId="7C0FB29B" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 45-3.05-166-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1097C5F8" w14:textId="77777777" w:rsidR="00FC108C" w:rsidRDefault="00FC108C" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EA5EEC5" w14:textId="78E6B1A9" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B43283E" w14:textId="37ED3EF2" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>окументация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="365D1A0F" w14:textId="79B31CA5" w:rsidR="00FC108C" w:rsidRDefault="00FC108C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032955A0" w14:textId="331B38C1" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 13846-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C685C2" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 14771-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52064AE1" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56737DB1" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17375-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A9D4FB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17376-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395C6751" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17378-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F468DE" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17380-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA3ED63" w14:textId="7462781E" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ EN 13445-5-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2557852B" w14:textId="00A71E5F" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2801AF" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СП 4.02.01-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6BAB03" w14:textId="2644E593" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СНиП 3.05.05-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8C7FCA" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0F18DC" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТКП 45-3.05-167-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A399DC5" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТКП 45-4.01-272-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F664D22" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-009-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A9DE88" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-010-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F47BD5" w14:textId="08A8B828" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НП-010-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НП-068-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="649253A4" w14:textId="287CD7FD" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НП-084-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НП-089-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713B9C79" w14:textId="2A2A2850" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НП-04-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НП-105-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EEB224" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.08-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E34BD02" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.09-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DBD52F" w14:textId="77777777" w:rsidR="00FC108C" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Руководство по</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>езопас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742EC95E" w14:textId="218E3535" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00FC108C" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidR="00C76F8B" w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ости</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C76F8B" w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«Рекомендации по</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30090377" w14:textId="59950063" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>устройству и</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>безопасности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0499A8" w14:textId="77777777" w:rsidR="00FC108C" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>эксплуатации</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>технологи</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F30D2E4" w14:textId="7EEFFFAB" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ческих</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>трубопроводов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24101648" w14:textId="51CE0C81" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>утв</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Федеральной</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>службы по</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC108C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>экологическому,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="183381DB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>технологическому и</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B095CCB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>атомному надзору</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01398E00" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>от 27 декабря 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>г. №784</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18093699" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F69B9" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТНПА и другая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15731B70" w14:textId="34803F96" w:rsidR="00C76F8B" w:rsidRPr="009B52A8" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>окументация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B8C16ED" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 23479-79,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28585CFD" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F4160C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFEB6C9" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-016-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB6EA20" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>РД 03-606-03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF048D6" w14:textId="7040B4CC" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.08-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="472A17E3" w14:textId="3C3F1B05" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>620109, г. Екатеринбург, ул. Токарей, д. 68, кв. 206</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4ABDCB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CD61AA" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B640F9" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2133AAD0" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A5E6078" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FFB67D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C7A5A67" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6593C8" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3897EC09" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38D6C542" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79FC62B8" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38FB6D47" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F25B623" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34532D60" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BCAA9B4" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55EBED55" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3170CF8F" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB48653" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20079DC6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">620109, г. Екатеринбург, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B755CE1" w14:textId="26E45117" w:rsidR="00C76F8B" w:rsidRPr="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ул. Токарей, д. 68, кв. 206</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36415206" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B039794" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12FA1188" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D80132" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16DDA959" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05CADE94" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15A4463D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E541F26" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B84F7DB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038809B1" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37851C42" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="116162FC" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224D2B52" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271F9695" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EBA0E3D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22ADBDBF" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22AA4145" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF61F82" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="721226EA" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F56213D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B1622FB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37D49352" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="004F70F0" w:rsidRDefault="00C76F8B" w:rsidP="004F70F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="700BB2A8" w14:textId="2E358632" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00BC4A25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B2F96A6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B500B2" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="534E963D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="113AAF1E" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ADE7098" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="759AD765" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F93A7FE" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:ind w:firstLine="708"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1993FD4A" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C273FF0" w14:textId="2CE8C223" w:rsidR="00C76F8B" w:rsidRPr="006C3B25" w:rsidRDefault="00C76F8B" w:rsidP="006C3B25">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w14:paraId="0B8CF6A3" w14:textId="77777777" w:rsidTr="00FC108C">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CF4B34D" w14:textId="2DA6DBAB" w:rsidR="00C76F8B" w:rsidRPr="00674CFB" w:rsidRDefault="00C76F8B" w:rsidP="00D17322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17887A3F" w14:textId="5862A3B5" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00D17322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9166E">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0238735F" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
-[...22 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="69C687F8" w14:textId="476D9780" w:rsidR="00C76F8B" w:rsidRPr="00D17322" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BEE16BE" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="005B2112" w14:textId="14D41562" w:rsidR="00C76F8B" w:rsidRPr="00D17322" w:rsidRDefault="00C76F8B" w:rsidP="009B52A8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="42" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.10/32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67EB331D" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="456B76C2" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Неразрушающий контроль проникающими веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B7D900" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- капиллярный (цветной) метод </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160CBDC1" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43105933" w14:textId="01D8460C" w:rsidR="00C76F8B" w:rsidRPr="00D17322" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653AD311" w14:textId="33179886" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FE18170" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692F80B9" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-018-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC01DBA" w14:textId="5E6A2DA5" w:rsidR="00C76F8B" w:rsidRPr="009B52A8" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.09-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1141274A" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00D17322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w14:paraId="340C4445" w14:textId="77777777" w:rsidTr="00FC108C">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ED7035A" w14:textId="71668944" w:rsidR="00C76F8B" w:rsidRPr="00674CFB" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="751D66A0" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9166E">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353E44C0" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29583501" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C0CCA5" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680961AC" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="305419E2" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="195470C9" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDE0CDA" w14:textId="5B2F4665" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4514D34D" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="658871FD" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оборудование,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E89EF05" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>работающее под</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA3732C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>избыточным</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749FCEF9" w14:textId="35864F74" w:rsidR="00C76F8B" w:rsidRPr="00D17322" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>давлением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31D4271C" w14:textId="7957469F" w:rsidR="00C76F8B" w:rsidRPr="00D17322" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="42" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24.10/32.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="243D27E4" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F1444" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптический контроль </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59301F7B" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F1444" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2634A0BB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="001F1444" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- внешний осмотр и измерения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C06E0C0" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32ED325E" w14:textId="3EE91625" w:rsidR="00C76F8B" w:rsidRPr="00D17322" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50B207C7" w14:textId="3798E470" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2691A9E6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2F9F17" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F71A95" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C3AF2E" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-016-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E244483" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.08-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F17813" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E15002" w14:textId="30653666" w:rsidR="00C76F8B" w:rsidRPr="009B52A8" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C73A16" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B10BA" w14:paraId="5C6AEFD9" w14:textId="77777777" w:rsidTr="00FA55ED">
-[...10 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w14:paraId="77218872" w14:textId="77777777" w:rsidTr="00FC108C">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...4 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19C1176C" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="4C006928" w14:textId="1EEDD85B" w:rsidR="00C76F8B" w:rsidRPr="00674CFB" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FCECFC7" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9166E">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17035BE6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E5B1FF2" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53D7512F" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22CF0522" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EB8B7E1" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E347ECD" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB01166" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1802269F" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FEE96A2" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27179048" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A839E0C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6220808A" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C09BAA2" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55F3B875" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DCB9226" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A585AD6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78BF056A" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BA4F878" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43144FE6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8C1465" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4496F696" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DE8346A" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B97E57D" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11C4771C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D9F2CBB" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79227BB0" w14:textId="5BF9ED06" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FAC40A2" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="3AF0107D" w14:textId="5A6C3E58" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2136">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Цистерны, емкости, тара, предназначенные для перевозки опасных грузов и пищевых жидкостей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26B56780" w14:textId="3F114ACD" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="42" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.10/32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E385BBF" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="709CE96C" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Неразрушающий контроль проникающими веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB3B7D0" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- капиллярный (цветной) метод </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9F8FD6" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00AF6FD3" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1850560B" w14:textId="075DE674" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D01B4D8" w14:textId="583BE45F" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25F2CCFD" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAEDE79" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00EB46DA" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-018-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25839BEF" w14:textId="4599BC9F" w:rsidR="00C76F8B" w:rsidRPr="00BA2136" w:rsidRDefault="00C76F8B" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50.05.09-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4501F505" w14:textId="77777777" w:rsidR="00C76F8B" w:rsidRPr="00C35CF2" w:rsidRDefault="00C76F8B" w:rsidP="00EB46DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w14:paraId="1A323E95" w14:textId="77777777" w:rsidTr="006B31BA">
+        <w:trPr>
+          <w:trHeight w:val="1240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03F26EC9" w14:textId="4A93F88C" w:rsidR="006F1E6C" w:rsidRPr="00674CFB" w:rsidRDefault="006F1E6C" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF9675D" w14:textId="5D6A484C" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00EB46DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9166E">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>3</w:t>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43248082" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="23DBEBD9" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00EB46DA" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Технологические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19FF2E1C" w14:textId="46F3A279" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>трубопроводы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1980847D" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="42" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...21 lines deleted...]
-          <w:p w14:paraId="6A62D80F" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24.10/32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D989B0C" w14:textId="7267608F" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00EB46DA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="42" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...12 lines deleted...]
-              <w:t>5</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.10/32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D07B9AC" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00834ED0" w:rsidRDefault="0096053E" w:rsidP="00F033A9">
+          <w:p w14:paraId="7940B7FD" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="001F1444" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптический контроль </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42DF4BA3" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="001F1444" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B658742" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="001F1444" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- внешний осмотр и измерения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="510296B0" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F1444">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12810204" w14:textId="6B5BC21D" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A37013B" w14:textId="6187CB24" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75077711" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00EB46DA" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A6FB193" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00EB46DA" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69FC2B8B" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00EB46DA" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB46DA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-016-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1F56DB" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ГОСТ Р 50.05.08-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3733F7" w14:textId="6F53BD7D" w:rsidR="006F1E6C" w:rsidRPr="00BA2136" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07DD6B10" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00C76F8B" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">620109, г. Екатеринбург, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD14432" w14:textId="5460F763" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76F8B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ул. Токарей, д. 68, кв. 206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w14:paraId="4DA337A8" w14:textId="77777777" w:rsidTr="006B31BA">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58DECA98" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="001F69B9" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...41 lines deleted...]
-          <w:p w14:paraId="0D80351F" w14:textId="2F68EE62" w:rsidR="007B10BA" w:rsidRPr="00D15307" w:rsidRDefault="00FA55ED" w:rsidP="00F033A9">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196D27A7" w14:textId="760F0F7E" w:rsidR="006F1E6C" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-            </w:pPr>
-[...29 lines deleted...]
-          <w:p w14:paraId="50228FE4" w14:textId="77BFF7A8" w:rsidR="007B10BA" w:rsidRPr="00F033A9" w:rsidRDefault="0096053E" w:rsidP="00B50418">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB980AE" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="-100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="760" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21CA2926" w14:textId="221858A6" w:rsidR="007B10BA" w:rsidRPr="00F033A9" w:rsidRDefault="00FA55ED" w:rsidP="00FA55ED">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="738A9C7A" w14:textId="4C755531" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="156"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="393" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6399670D" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00F033A9" w:rsidRDefault="0096053E" w:rsidP="00B50418">
+          <w:p w14:paraId="27A1EB88" w14:textId="2A0FEDE1" w:rsidR="006F1E6C" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:ind w:left="42" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0F134C2C" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00F033A9" w:rsidRDefault="0096053E" w:rsidP="00B50418">
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.10/32.103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40259FCA" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00AF6FD3" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Неразрушающий контроль проникающими веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6FD40F" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00AF6FD3" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- капиллярный (цветной) метод </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23272ED3" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00AF6FD3" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D599F3" w14:textId="313C135E" w:rsidR="006F1E6C" w:rsidRPr="00AF6FD3" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF6FD3">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="627FB513" w14:textId="033EE8F1" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
+            <w:pPr>
+              <w:ind w:firstLine="171"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A1821A2" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="001F69B9" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...86 lines deleted...]
-          <w:p w14:paraId="7E800510" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00F033A9" w:rsidRDefault="0096053E" w:rsidP="00B50418">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ACF42C9" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="001F69B9" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="676C1973" w14:textId="6997C7B3" w:rsidR="00FA55ED" w:rsidRPr="00FA55ED" w:rsidRDefault="00FA55ED" w:rsidP="00FA55ED">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ПНАЭ Г-7-018-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585283C6" w14:textId="4C41C11B" w:rsidR="006F1E6C" w:rsidRPr="00EB46DA" w:rsidRDefault="006F1E6C" w:rsidP="00C76F8B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...296 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F69B9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ Р 50.05.09-2018</w:t>
             </w:r>
-          </w:p>
-[...48 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E0FC1F2" w14:textId="77777777" w:rsidR="00FA55ED" w:rsidRPr="00FA55ED" w:rsidRDefault="00FA55ED" w:rsidP="00FA55ED">
-[...199 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="70963604" w14:textId="77777777" w:rsidR="006F1E6C" w:rsidRPr="00C35CF2" w:rsidRDefault="006F1E6C" w:rsidP="001F69B9">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...3839 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32127622" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRPr="00B50418" w:rsidRDefault="0096053E" w:rsidP="00B50418">
-[...235 lines deleted...]
-        <w:pStyle w:val="af8"/>
+    <w:p w14:paraId="01FAAD02" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="006C3B25">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007B10BA">
-[...4 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CED3D5F" w14:textId="77777777" w:rsidR="0096053E" w:rsidRDefault="0096053E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="627AEE39" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68525390" w14:textId="77777777" w:rsidR="0096053E" w:rsidRDefault="0096053E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45EB73AB" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...209 lines deleted...]
-  <w:p w14:paraId="1449C54F" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="007B10BA">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ae"/>
       <w:rPr>
         <w:sz w:val="2"/>
-        <w:szCs w:val="2"/>
-      </w:rPr>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="713CDEB6" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRDefault="00000C6C">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3336"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1726"/>
+      <w:gridCol w:w="12873"/>
+      <w:gridCol w:w="1697"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007B10BA" w14:paraId="4B5968DB" w14:textId="77777777">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3336" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4FF7D328" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E">
+        <w:p w14:paraId="6EFC113C" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRPr="00BF5CCF" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 06.11 2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="10D1EC50" w14:textId="465611F7" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="7AF49EE3" w14:textId="0785C5A9" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00000C6C" w:rsidP="00306EC9">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t xml:space="preserve"> 06.11 2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="716C8C1B" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E">
+        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4381" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1844891503"/>
-[...8 lines deleted...]
-            </w:date>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="6C47DB32" w14:textId="25ECED8A" w:rsidR="007B10BA" w:rsidRPr="00F033A9" w:rsidRDefault="00D15307">
-[...2 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...16 lines deleted...]
-            </w:p>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="1BB102E1" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E">
-[...95 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="40187C17" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="007B10BA">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
-      <w:pStyle w:val="ae"/>
-[...1 lines deleted...]
-      <w:ind w:right="0" w:firstLine="0"/>
+      <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D46EFCA" w14:textId="77777777" w:rsidR="0096053E" w:rsidRDefault="0096053E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="49782CCE" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="729CDFE5" w14:textId="77777777" w:rsidR="0096053E" w:rsidRDefault="0096053E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="335D2074" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...146 lines deleted...]
-  <w:p w14:paraId="614B9568" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="007B10BA" w:rsidP="00B50418">
+  <w:p w14:paraId="7324B8A9" w14:textId="77777777" w:rsidR="00000C6C" w:rsidRDefault="00000C6C">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9986" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="9090"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007B10BA" w14:paraId="41541151" w14:textId="77777777">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00000C6C" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="001F1444">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="896" w:type="dxa"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="75B6EBF3" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E">
+        <w:p w14:paraId="11B6B75F" w14:textId="572E2933" w:rsidR="008C6194" w:rsidRPr="00000C6C" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="27"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00000C6C">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:drawing>
-[...44 lines deleted...]
-            </w:drawing>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9090" w:type="dxa"/>
+          <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0586BF4B" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E">
+        <w:p w14:paraId="29A581FE" w14:textId="47B97A72" w:rsidR="008C6194" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00000C6C">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidR="004035C7" w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1D655705" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="0096053E">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D78B5E1" w14:textId="6DEB557C" w:rsidR="008C6194" w:rsidRPr="00000C6C" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00000C6C">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-          <w:r>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidR="004F70F0" w:rsidRPr="00000C6C">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t xml:space="preserve"> 2.</w:t>
+          </w:r>
+          <w:r w:rsidR="001F69B9" w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>5240</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="51292F22" w14:textId="77777777" w:rsidR="007B10BA" w:rsidRDefault="007B10BA">
+  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2410"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00000C6C" w14:paraId="05457AD7" w14:textId="77777777" w:rsidTr="00000C6C">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1FD6D1FC" w14:textId="0027F461" w:rsidR="00000C6C" w:rsidRPr="002317A4" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Общество с ограниченной ответственностью «Екатеринбургская Строительная Лаборатория» Технология испытаний»</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00000C6C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>лаборатория неразрушающего контроля</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0F42806C" w14:textId="126DBFF7" w:rsidR="00000C6C" w:rsidRPr="00000C6C" w:rsidRDefault="00000C6C" w:rsidP="00000C6C">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002317A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.5240</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="3C18D602" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C8A34CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D4EE810"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FF1A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9E81A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CED6627"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CD67ABA"/>
+    <w:lvl w:ilvl="0" w:tplc="8DD82E62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A450DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EA6663E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27925453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A126404"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6105F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B8CE3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EF773D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E49E4212"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="442754F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DE8AABE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F71E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1380523A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1429"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2149"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2869"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3589"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4309"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5029"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5749"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6469"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7189"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EF5E97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F6E425C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="834" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1782" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713C6620"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35F8D208"/>
+    <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720E646C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F374406E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="118227526">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1407990886">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="804740616">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1919289671">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1545555331">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2042171166">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1619095258">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1550410271">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="312179493">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1561207489">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1834106352">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1665088910">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotExpandShiftReturn/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00000C6C"/>
     <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
-    <w:rsid w:val="000C7279"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
-    <w:rsid w:val="00105CD2"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001B641F"/>
+    <w:rsid w:val="001F1444"/>
     <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F69B9"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="002355E9"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002B0E54"/>
     <w:rsid w:val="002C3708"/>
-    <w:rsid w:val="002D16FF"/>
+    <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00337BCB"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00395997"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="004035C7"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="0045653C"/>
+    <w:rsid w:val="00456F06"/>
+    <w:rsid w:val="004711D1"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="0047572C"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
-    <w:rsid w:val="004F4CD3"/>
     <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="004F70F0"/>
+    <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00501144"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
-    <w:rsid w:val="00642606"/>
+    <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
+    <w:rsid w:val="006537D4"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006C3B25"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="006F1E6C"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00786F93"/>
     <w:rsid w:val="00796C65"/>
-    <w:rsid w:val="007B10BA"/>
     <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007E608B"/>
     <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00802E5B"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="00834ED0"/>
+    <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="0096053E"/>
+    <w:rsid w:val="00966597"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009B52A8"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A97892"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AE7D9F"/>
+    <w:rsid w:val="00AF6FD3"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
-    <w:rsid w:val="00B50418"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00BA2136"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC4A25"/>
+    <w:rsid w:val="00BC619F"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
-    <w:rsid w:val="00C567A4"/>
+    <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
-    <w:rsid w:val="00C81C00"/>
+    <w:rsid w:val="00C76F8B"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
-    <w:rsid w:val="00CA1176"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CB17DD"/>
+    <w:rsid w:val="00CB1815"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
-    <w:rsid w:val="00D15307"/>
+    <w:rsid w:val="00D17322"/>
+    <w:rsid w:val="00D36B0D"/>
     <w:rsid w:val="00D56371"/>
-    <w:rsid w:val="00D76A23"/>
+    <w:rsid w:val="00D61044"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC30B5"/>
+    <w:rsid w:val="00DC33E2"/>
+    <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
-    <w:rsid w:val="00E06B06"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
-    <w:rsid w:val="00E945AD"/>
     <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EA2345"/>
+    <w:rsid w:val="00EB46DA"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
+    <w:rsid w:val="00EC7950"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
-    <w:rsid w:val="00F033A9"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
-    <w:rsid w:val="00FA55ED"/>
     <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC108C"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
-    <w:rsid w:val="035B7996"/>
-[...6 lines deleted...]
-    <w:rsid w:val="3FF76073"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3DE45BE7"/>
-  <w15:docId w15:val="{0E9D8A49-B2B8-44FE-9026-623DB8200866}"/>
+  <w14:docId w14:val="4A7BE4CE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:uiPriority="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Light Shading"/>
-[...100 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
@@ -7708,2309 +8455,1481 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="zh-CN" w:eastAsia="zh-CN"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="-7" w:hanging="20"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="6"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-7"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:ind w:right="200" w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
+    <w:name w:val="FR3"/>
+    <w:link w:val="FR30"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="auto"/>
+      <w:ind w:left="840" w:right="3400" w:hanging="840"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Название Знак"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="849" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1132" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1415" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст Знак"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="......."/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Основной текст_"/>
+    <w:link w:val="37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="250" w:lineRule="exact"/>
+      <w:ind w:hanging="1420"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="Основной текст + Полужирный"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
+    <w:name w:val="alt-edited1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="4D90F0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="ÎãëàâëÌÝÊ"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Абз"/>
+    <w:basedOn w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Основной текст1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="afd"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="51">
-[...16 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...1 lines deleted...]
-      <w:lang w:val="zh-CN" w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
-  </w:style>
-[...194 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
-[...517 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Без интервала Знак"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
-    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
-    <w:name w:val="Заголовок оглавления1"/>
+  <w:style w:type="paragraph" w:styleId="afe">
+    <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="200"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:qFormat/>
+    <w:rsid w:val="00194140"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
-    <w:qFormat/>
+    <w:rsid w:val="00CA3473"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="TableGrid1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00805C5D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
     <w:name w:val="Без интервала2"/>
     <w:link w:val="NoSpacingChar"/>
-    <w:qFormat/>
+    <w:rsid w:val="00B53AEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="27"/>
-    <w:qFormat/>
     <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="afe">
+  <w:style w:type="character" w:styleId="aff">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:qFormat/>
+    <w:rsid w:val="00CC094B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
     <w:name w:val="Без интервала3"/>
-    <w:qFormat/>
+    <w:rsid w:val="00204777"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="114981879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="191118796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="398285452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="890531093">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1031615714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2113359519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-</file>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
-<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...951 lines deleted...]
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10109,116 +10028,98 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
-</ds:datastoreItem>
-[...4 lines deleted...]
-  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>553</Words>
-  <Characters>3154</Characters>
+  <Words>500</Words>
+  <Characters>2852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3700</CharactersWithSpaces>
+  <CharactersWithSpaces>3346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Morozova</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>