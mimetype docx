--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,2184 +1,1146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...668 lines deleted...]
-        <w:tblW w:w="9731" w:type="dxa"/>
+    <w:p w14:paraId="512DE92F" w14:textId="6E49F75E" w:rsidR="003C6DD5" w:rsidRPr="00101DD1" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
-[...244 lines deleted...]
-        <w:pStyle w:val="af6"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00101DD1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="FontStyle37"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9785" w:type="dxa"/>
-[...223 lines deleted...]
-        <w:tblInd w:w="-131" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="827"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="499"/>
+        <w:gridCol w:w="2616"/>
+        <w:gridCol w:w="927"/>
+        <w:gridCol w:w="3241"/>
+        <w:gridCol w:w="2676"/>
+        <w:gridCol w:w="2248"/>
+        <w:gridCol w:w="2353"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="1AA8B9FF" w14:textId="77777777" w:rsidTr="00EE7844">
+      <w:tr w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="003C6DD5">
         <w:trPr>
-          <w:trHeight w:val="266"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="171" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E94FDCE" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
+          <w:p w14:paraId="1A967258" w14:textId="3FDC35A5" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="898" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18AD4F8C" w14:textId="4BF2021D" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD15C77" w14:textId="4AB6945A" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1113" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D51A52" w14:textId="405C25AE" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5F9481" w14:textId="67DD437B" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03217285" w14:textId="77777777" w:rsidR="003C6DD5" w:rsidRPr="009910C0" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A08EE2E" w14:textId="77777777" w:rsidR="003C6DD5" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документа, устанавливающего</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B57B0EC" w14:textId="73A642B5" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="808" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9804E6" w14:textId="77777777" w:rsidR="003C6DD5" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2B3CB3" w14:textId="05009AEA" w:rsidR="003C6DD5" w:rsidRPr="00C35CF2" w:rsidRDefault="003C6DD5" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>осуществления деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006835AD" w:rsidRPr="00C35CF2" w14:paraId="48B336F5" w14:textId="77777777" w:rsidTr="003C6DD5">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25656635" w14:textId="1E5020AF" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="898" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0ED6D8" w14:textId="03029E96" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="318" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A550345" w14:textId="168A9F23" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1113" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6B5000" w14:textId="5F07AF7F" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E8D2FC" w14:textId="44E48B4E" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF2F638" w14:textId="0EC105F5" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="808" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DCB907" w14:textId="1E0E3A95" w:rsidR="006835AD" w:rsidRPr="003C6DD5" w:rsidRDefault="006835AD" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C6DD5">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F34372" w:rsidRPr="00C35CF2" w14:paraId="18CCC051" w14:textId="77777777" w:rsidTr="003C6DD5">
+        <w:trPr>
+          <w:trHeight w:val="767"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="171" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F62DD92" w14:textId="77777777" w:rsidR="00F34372" w:rsidRPr="00AE166D" w:rsidRDefault="00F34372" w:rsidP="00F34372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE166D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112EAB68" w14:textId="7841063B" w:rsidR="00F34372" w:rsidRPr="00AE166D" w:rsidRDefault="00F34372" w:rsidP="00F34372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE166D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="898" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05F2B84E" w14:textId="77777777" w:rsidR="00F34372" w:rsidRPr="00B725AC" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство тепловой </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D471EE" w14:textId="77777777" w:rsidR="003C6DD5" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">изоляции наружных ограждающих </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B953C09" w14:textId="31B3B285" w:rsidR="00F34372" w:rsidRPr="00B725AC" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">конструкций зданий и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530A1A64" w14:textId="372D0BD9" w:rsidR="00F34372" w:rsidRPr="007D673D" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="142"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="39"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B725AC">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:tcW w:w="318" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14D9B95B" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
+          <w:p w14:paraId="112EC6F2" w14:textId="77777777" w:rsidR="003C6DD5" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="142"/>
+              <w:ind w:left="39" w:right="53"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F86">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00B725AC">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>43.29/</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="7FA892A6" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
+          <w:p w14:paraId="311BBADC" w14:textId="52C6015A" w:rsidR="00F34372" w:rsidRPr="00C35CF2" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="142"/>
+              <w:ind w:left="39" w:right="53"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:b/>
-[...190 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...99 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="00015A18" w:rsidRPr="00B725AC">
+            <w:r w:rsidRPr="00B725AC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3091DE39" w14:textId="6EA60BDB" w:rsidR="00015A18" w:rsidRPr="00B20F86" w:rsidRDefault="00015A18" w:rsidP="00015A18">
+          <w:p w14:paraId="0FDC6749" w14:textId="1252DFC4" w:rsidR="00F34372" w:rsidRPr="00C35CF2" w:rsidRDefault="00F34372" w:rsidP="00F34372">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0605F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Усилие вырыва анкерных устройств из подосновы</w:t>
+              <w:t xml:space="preserve">Усилие </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C0605F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>вырыва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C0605F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> анкерных устройств из подосновы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:tcW w:w="919" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7321B81B" w14:textId="7B2CC97E" w:rsidR="00015A18" w:rsidRPr="00B725AC" w:rsidRDefault="0044537F" w:rsidP="00015A18">
+          <w:p w14:paraId="2C5C340A" w14:textId="77777777" w:rsidR="00F34372" w:rsidRPr="00B725AC" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:ind w:left="-95" w:right="-112"/>
+              <w:ind w:left="39" w:right="37"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044537F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA0E535" w14:textId="77777777" w:rsidR="00015A18" w:rsidRPr="00B725AC" w:rsidRDefault="00015A18" w:rsidP="00015A18">
+          <w:p w14:paraId="68451D67" w14:textId="77777777" w:rsidR="00F34372" w:rsidRPr="00B725AC" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:ind w:left="-95" w:right="-112"/>
+              <w:ind w:left="39" w:right="37"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062065B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 3.02.01-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6706EE39" w14:textId="72092F13" w:rsidR="00015A18" w:rsidRPr="00B20F86" w:rsidRDefault="00015A18" w:rsidP="00015A18">
+          <w:p w14:paraId="62AB97E8" w14:textId="77777777" w:rsidR="003C6DD5" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pStyle w:val="Style2"/>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="39" w:right="37"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B725AC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНП</w:t>
             </w:r>
             <w:r w:rsidRPr="00223419">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
-            <w:r w:rsidR="00223419">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r w:rsidRPr="00223419">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>другая документация</w:t>
             </w:r>
-            <w:r w:rsidR="00D9438A" w:rsidRPr="00223419">
+          </w:p>
+          <w:p w14:paraId="15731B70" w14:textId="6BEF80C3" w:rsidR="00F34372" w:rsidRPr="009A4970" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:pStyle w:val="Style2"/>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="39" w:right="37"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Ф</w:t>
             </w:r>
-            <w:r w:rsidR="00EC3727">
+            <w:r w:rsidRPr="00223419">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ф</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>актичес</w:t>
             </w:r>
-            <w:r w:rsidR="00D9438A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>кие значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5524486D" w14:textId="1FFE16B8" w:rsidR="00015A18" w:rsidRPr="00DA02A4" w:rsidRDefault="00015A18" w:rsidP="00015A18">
+          <w:p w14:paraId="2F221CAD" w14:textId="77777777" w:rsidR="00F34372" w:rsidRPr="00DA02A4" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="-95" w:right="-112"/>
+              <w:ind w:left="39" w:right="155"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA02A4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.04-2022 п.6.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FEDDF6B" w14:textId="71BA6702" w:rsidR="00015A18" w:rsidRPr="00B20F86" w:rsidRDefault="00015A18" w:rsidP="00015A18">
+          <w:p w14:paraId="7BF048D6" w14:textId="4AB2E02E" w:rsidR="00F34372" w:rsidRPr="00C35CF2" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="39" w:right="155"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA02A4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2068-2010 п.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="808" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CB2670" w14:textId="77777777" w:rsidR="00F34372" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:ind w:left="59" w:right="-45"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F34372">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Лещинского, д. 8, офис 307, 220140, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C273FF0" w14:textId="075CA24D" w:rsidR="00F34372" w:rsidRPr="00F34372" w:rsidRDefault="00F34372" w:rsidP="003C6DD5">
+            <w:pPr>
+              <w:ind w:left="59" w:right="-45"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F34372">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1ADC7C9A" w14:textId="319A30CD" w:rsidR="009E74C3" w:rsidRDefault="009E74C3" w:rsidP="003E26A2">
-[...13 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRPr="003C6DD5" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="7D6CA106" w14:textId="77777777" w:rsidR="00AE166D" w:rsidRPr="003C6DD5" w:rsidRDefault="00AE166D" w:rsidP="00AE166D">
+      <w:r w:rsidRPr="003C6DD5">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Примечание: </w:t>
+        <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2568D68A" w14:textId="77777777" w:rsidR="00374A27" w:rsidRDefault="00374A27" w:rsidP="0085007F">
-[...1 lines deleted...]
-        <w:ind w:left="-142"/>
+    <w:p w14:paraId="4B6A61E2" w14:textId="77777777" w:rsidR="00AE166D" w:rsidRPr="003C6DD5" w:rsidRDefault="00AE166D" w:rsidP="00AE166D">
+      <w:r w:rsidRPr="003C6DD5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>** – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта) и за его пределами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F8BBB1" w14:textId="77777777" w:rsidR="0085007F" w:rsidRPr="0085007F" w:rsidRDefault="0085007F" w:rsidP="0085007F">
-[...238 lines deleted...]
-    <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="00796C65">
+    <w:p w14:paraId="7CEBD720" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="003C6DD5" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:sectPr w:rsidR="008C6194" w:rsidRPr="003C6DD5" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7065253D" w14:textId="77777777" w:rsidR="009F49D7" w:rsidRDefault="009F49D7" w:rsidP="0011070C">
+    <w:p w14:paraId="0039F056" w14:textId="77777777" w:rsidR="008A24EB" w:rsidRDefault="008A24EB" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EFFE793" w14:textId="77777777" w:rsidR="009F49D7" w:rsidRDefault="009F49D7" w:rsidP="0011070C">
+    <w:p w14:paraId="4525BE58" w14:textId="77777777" w:rsidR="008A24EB" w:rsidRDefault="008A24EB" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2222,886 +1184,1149 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
-      <w:tblInd w:w="-142" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3400"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1780"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002667A7" w:rsidRPr="00460ECA" w14:paraId="5950A3D5" w14:textId="77777777" w:rsidTr="00C62C68">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3402" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="28040386" w14:textId="4C5FC26A" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="002667A7">
+        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Таблица </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Приложени</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2 </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>к Правилам аккредитации в Национальной системе аккредитации Республики Беларусь, утв</w:t>
+          </w:r>
+          <w:r w:rsidR="00474E7B">
+            <w:rPr>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:spacing w:val="-6"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> постановлением Государственного комитета по стандартизации Республики Беларусь от 29.08.2025 № 110</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...27 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4253" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-1764913121"/>
-[...8 lines deleted...]
-            </w:date>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="74A3B532" w14:textId="77777777" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="002667A7">
-[...2 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...7 lines deleted...]
-            </w:p>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="476B41EA" w14:textId="0541DAED" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="00374A27">
-[...93 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
+  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
-      <w:tblInd w:w="-284" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3326"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1728"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D5C7B" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="0085007F">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3326" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5264557C" w14:textId="4EFF802B" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
+        <w:p w14:paraId="7AF49EE3" w14:textId="4C53D14C" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00FE4913" w:rsidP="00306EC9">
           <w:pPr>
-            <w:pStyle w:val="61"/>
-            <w:ind w:left="-395"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="3" w:name="_Hlk216168621"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>_______________________</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="0085007F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>___</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00B453D4">
+          <w:bookmarkEnd w:id="3"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>___</w:t>
+            <w:t xml:space="preserve"> 06.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E83E87D" w14:textId="69E79432" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="002667A7">
+        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4304" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1844891503"/>
-[...8 lines deleted...]
-            </w:date>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="357AEEA2" w14:textId="161A69B0" w:rsidR="005D5C7B" w:rsidRPr="007624CE" w:rsidRDefault="0085007F" w:rsidP="005D5C7B">
-[...2 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...8 lines deleted...]
-            </w:p>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="4B347AC2" w14:textId="109B3E5E" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="002667A7">
-[...96 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="0" w:firstLine="0"/>
+      <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A88626D" w14:textId="77777777" w:rsidR="009F49D7" w:rsidRDefault="009F49D7" w:rsidP="0011070C">
+    <w:p w14:paraId="112AE796" w14:textId="77777777" w:rsidR="008A24EB" w:rsidRDefault="008A24EB" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5305BB76" w14:textId="77777777" w:rsidR="009F49D7" w:rsidRDefault="009F49D7" w:rsidP="0011070C">
+    <w:p w14:paraId="2F6EB8F1" w14:textId="77777777" w:rsidR="008A24EB" w:rsidRDefault="008A24EB" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblInd w:w="-71" w:type="dxa"/>
+      <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="742"/>
-      <w:gridCol w:w="8896"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006938AF" w:rsidRPr="00D337DC" w14:paraId="3804E551" w14:textId="77777777" w:rsidTr="002020E1">
+    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="008977C0">
       <w:trPr>
-        <w:trHeight w:val="752"/>
-        <w:tblHeader/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="380" w:type="pct"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="45F8B739" w14:textId="77777777" w:rsidR="006938AF" w:rsidRPr="00B453D4" w:rsidRDefault="006938AF" w:rsidP="006938AF">
+        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C06E26">
             <w:rPr>
               <w:noProof/>
-              <w:sz w:val="24"/>
-[...7 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EDE1B3C" wp14:editId="19C7993A">
-[...2 lines deleted...]
-                <wp:docPr id="5" name="Рисунок 5"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="610928CA" wp14:editId="376EB888">
+                <wp:extent cx="250190" cy="319405"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="98" name="Рисунок 10"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Рисунок 19"/>
-[...1 lines deleted...]
-                          <a:picLocks noChangeArrowheads="1"/>
+                        <pic:cNvPr id="0" name="Рисунок 10"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="371475" cy="466725"/>
+                          <a:ext cx="250190" cy="319405"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4620" w:type="pct"/>
+          <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7199E576" w14:textId="432BC310" w:rsidR="006938AF" w:rsidRPr="00B453D4" w:rsidRDefault="006938AF" w:rsidP="006938AF">
+        <w:p w14:paraId="29A581FE" w14:textId="33287FCA" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="009E0541" w:rsidP="008C6194">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-            <w:adjustRightInd w:val="0"/>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
+              <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Приложение № 1 к аттестату аккредитации </w:t>
+            <w:t xml:space="preserve">по состоянию на </w:t>
           </w:r>
-          <w:r w:rsidR="0070130C" w:rsidRPr="0070130C">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1818183371"/>
+              <w:date>
+                <w:dateFormat w:val="'«'d'»' MMMM yyyy 'г.'"/>
+                <w:lid w:val="ru-RU"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="009A4970">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t>«</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t>05</w:t>
+              </w:r>
+              <w:r w:rsidR="009A4970">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t xml:space="preserve">» </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t>декабря</w:t>
+              </w:r>
+              <w:r w:rsidR="009A4970">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 2025 г.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:bookmarkEnd w:id="1"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D78B5E1" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">№ BY/112 </w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00B453D4">
+          </w:pPr>
+          <w:r w:rsidRPr="00EA2747">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t>BY/112</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
+  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9986" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14454" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="9090"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2126"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="00E74355">
+    <w:tr w:rsidR="00FE4913" w:rsidRPr="00FE4913" w14:paraId="4D5619FB" w14:textId="77777777" w:rsidTr="00FE4913">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="896" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="519E951A" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="3C8E65DC" w14:textId="536957A7" w:rsidR="00FE4913" w:rsidRPr="00FE4913" w:rsidRDefault="00FE4913" w:rsidP="00FE4913">
           <w:pPr>
-            <w:pStyle w:val="27"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00FE4913">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t>Общество с ограниченной ответственностью «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00FE4913">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>ВанБилд</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00FE4913">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00FE4913">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FE4913">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>лаборатория испытаний</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9090" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2126" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4BCAEB60" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="3DE67653" w14:textId="3A93762F" w:rsidR="00FE4913" w:rsidRPr="00FE4913" w:rsidRDefault="00FE4913" w:rsidP="00FE4913">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00FE4913">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FE4913">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t xml:space="preserve"> 2.5594</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="2"/>
   </w:tbl>
-  <w:p w14:paraId="7B2A4618" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRDefault="00CC094B">
+  <w:p w14:paraId="7B2A4618" w14:textId="2266630E" w:rsidR="00CC094B" w:rsidRPr="003C6DD5" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -4476,292 +3701,322 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="118227526">
+  <w:num w:numId="1" w16cid:durableId="353851372">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1407990886">
+  <w:num w:numId="2" w16cid:durableId="547570676">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="804740616">
+  <w:num w:numId="3" w16cid:durableId="801653310">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1919289671">
+  <w:num w:numId="4" w16cid:durableId="1742672440">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1545555331">
+  <w:num w:numId="5" w16cid:durableId="795298376">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2042171166">
+  <w:num w:numId="6" w16cid:durableId="554508826">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1619095258">
+  <w:num w:numId="7" w16cid:durableId="1926957736">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1550410271">
+  <w:num w:numId="8" w16cid:durableId="1785228216">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="312179493">
+  <w:num w:numId="9" w16cid:durableId="371030610">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1561207489">
+  <w:num w:numId="10" w16cid:durableId="1723283830">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1834106352">
+  <w:num w:numId="11" w16cid:durableId="1437941881">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1665088910">
+  <w:num w:numId="12" w16cid:durableId="240988385">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
+  <w:zoom w:percent="111"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
-    <w:rsid w:val="00010826"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000219D5"/>
     <w:rsid w:val="00022A72"/>
-    <w:rsid w:val="00040720"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="00034D71"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
-    <w:rsid w:val="00106D13"/>
+    <w:rsid w:val="000F7D7A"/>
     <w:rsid w:val="0011070C"/>
-    <w:rsid w:val="00111416"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="0018171A"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
-    <w:rsid w:val="001A3E5A"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
-    <w:rsid w:val="001B597A"/>
+    <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
-    <w:rsid w:val="00223419"/>
+    <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
-    <w:rsid w:val="002D6FD7"/>
-    <w:rsid w:val="002F0C2F"/>
+    <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="00316C2D"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C6DD5"/>
+    <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00444F19"/>
-    <w:rsid w:val="0044537F"/>
+    <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
-    <w:rsid w:val="00522F5B"/>
+    <w:rsid w:val="00533CDB"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
-    <w:rsid w:val="005F30E8"/>
-    <w:rsid w:val="00606821"/>
+    <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006835AD"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="007936BB"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007D673D"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="008217D0"/>
-    <w:rsid w:val="0085007F"/>
+    <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008A24EB"/>
+    <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
-    <w:rsid w:val="00905650"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
-    <w:rsid w:val="0092501F"/>
+    <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="009820DA"/>
+    <w:rsid w:val="0098363E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009A4970"/>
+    <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E0541"/>
     <w:rsid w:val="009E74C3"/>
-    <w:rsid w:val="009F49D7"/>
+    <w:rsid w:val="009E775B"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A46B33"/>
     <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00AE166D"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B24A70"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C9359D"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CD3C7B"/>
+    <w:rsid w:val="00CD4B03"/>
+    <w:rsid w:val="00CF0DF5"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00D9438A"/>
-    <w:rsid w:val="00DA10CC"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E82E20"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
-    <w:rsid w:val="00EC3727"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
-    <w:rsid w:val="00EE23A6"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00EF43EE"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F34372"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC0C03"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
-    <w:rsid w:val="00FD1111"/>
+    <w:rsid w:val="00FD361B"/>
     <w:rsid w:val="00FE1FF5"/>
+    <w:rsid w:val="00FE4913"/>
     <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A7BE4CE"/>
@@ -6316,50 +5571,68 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006835AD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="413" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6408,1011 +5681,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...955 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7675,81 +6002,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7ED833B-D1A3-4A24-8471-6B441486D0DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>190</Words>
-  <Characters>1083</Characters>
+  <Words>126</Words>
+  <Characters>722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1271</CharactersWithSpaces>
+  <CharactersWithSpaces>847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>