--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,6087 +1,4605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="222EBAC1" w14:textId="7B55BD0B" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00467734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="252A26F7" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblW w:w="5045" w:type="pct"/>
+        <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5920"/>
-        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="2363"/>
+        <w:gridCol w:w="1262"/>
+        <w:gridCol w:w="3319"/>
+        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="2269"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF6FD2" w:rsidRPr="004E5090" w14:paraId="742A75C6" w14:textId="77777777" w:rsidTr="00563291">
-[...20 lines deleted...]
-            <w:vMerge w:val="restart"/>
+      <w:tr w:rsidR="00F123E5" w:rsidRPr="00BC186A" w14:paraId="0851934D" w14:textId="77777777" w:rsidTr="00587B26">
+        <w:trPr>
+          <w:trHeight w:val="1405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...157 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D259730" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r>
-[...240 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0625F4E4" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79308A3E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56346E4C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34784A87" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12FD8024" w14:textId="77777777" w:rsidR="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, устанавливающего </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CFEC9F" w14:textId="581AB0CD" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B53F7E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63C6FBD8" w14:textId="77777777" w:rsidR="00EF5137" w:rsidRPr="004E5090" w:rsidRDefault="00EF5137" w:rsidP="00EF5137">
-[...1 lines deleted...]
-        <w:pStyle w:val="af6"/>
+    <w:p w14:paraId="3C8CB23C" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
+      <w:pPr>
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...172 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="4974" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="2345"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="3310"/>
+        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00563291" w:rsidRPr="004E5090" w14:paraId="22BD52BE" w14:textId="77777777" w:rsidTr="00334A5F">
+      <w:tr w:rsidR="00CA703F" w14:paraId="7FAC1058" w14:textId="77777777" w:rsidTr="00EA46AA">
         <w:trPr>
-          <w:trHeight w:val="483"/>
+          <w:trHeight w:val="276"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="182" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B345726" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00563291" w:rsidP="00563291">
-            <w:pPr>
+          <w:p w14:paraId="7C9E89A6" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...13 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220058D9" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00563291" w:rsidP="00563291">
+          <w:p w14:paraId="6913AE0C" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3308EF3B" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CE8159" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25452826" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6921F42C" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A128EE" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00587B26" w14:paraId="276E33C1" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EC3C60" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB58C0E" w14:textId="668EFF7D" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E26FF78" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Перчатки</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">диэлектрические, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CAC27C" w14:textId="13CDEDC3" w:rsidR="00587B26" w:rsidRPr="00467734" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>обувь специальная диэлектрическая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1794013E" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.19/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F96A15" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание повышенным напряжением частотой 50 Гц </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2400541C" w14:textId="566D8857" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>с измерением тока утечки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E3478BE" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA76C92" w14:textId="6E091592" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FCF1EF" w14:textId="77777777" w:rsidR="00587B26" w:rsidRPr="00467734" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DA2FF3" w14:textId="75E3FC79" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ул. М. Горького, 145, 210101, г. Витебск, Витебская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00587B26" w14:paraId="57637DEB" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B4B71D" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C4289D" w14:textId="7FD4D9CE" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07FB030F" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ручной инструмент </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0556DD0A" w14:textId="43B11BC2" w:rsidR="00587B26" w:rsidRPr="00467734" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>для работ под напряжением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="706A7F7A" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.73/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1851414E" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание повышенным переменным напряжением </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40A96A06" w14:textId="00431891" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E7C304" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:right="-105" w:hanging="14"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 290-2023 п.10.12.2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A315755" w14:textId="77777777" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:right="-105" w:hanging="14"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение Ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E554803" w14:textId="41F01A6A" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>таблица Ж.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B88124" w14:textId="77777777" w:rsidR="00587B26" w:rsidRPr="00467734" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="093F2B0E" w14:textId="24E3FB80" w:rsidR="00587B26" w:rsidRDefault="00587B26" w:rsidP="00F4754C">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="72EBADD2" w14:textId="77777777" w:rsidTr="00D61AC9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="765E403D" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE2854D" w14:textId="66E19000" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7320A825" w14:textId="6FA0E3D7" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Указатели напряжения до 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DF9717" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.51/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB42CBE" w14:textId="3A6ADF87" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Напряжение индикации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10CD1A81" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эксплуатационная </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="277E7818" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D253144" w14:textId="0D523599" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56DFD90A" w14:textId="090DC0E5" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64963E94" w14:textId="59341C70" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="5F9977D7" w14:textId="77777777" w:rsidTr="00D61AC9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="014DCF12" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56784D5F" w14:textId="18D3681D" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="603D078E" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2057CED2" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63A607E8" w14:textId="05AE3FA8" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Проверка схемы повышенным испытательным напряжением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="738A4344" w14:textId="71FD3137" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A438ECD" w14:textId="6FADD6B9" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCA1522" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="00670A0A" w14:textId="77777777" w:rsidTr="00D61AC9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="208BED73" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D975FAE" w14:textId="210D914D" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="533E5141" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18C0098D" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A3B1F05" w14:textId="129C50BD" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ток, протекающий через указатель при наибольшем рабочем напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6921D084" w14:textId="1955F3A8" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51493FA7" w14:textId="7B13669F" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="021BD27F" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="69C6BBFB" w14:textId="77777777" w:rsidTr="00D61AC9">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="174D4FF2" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF8C215" w14:textId="332115C7" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="613A5CB0" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1702BD51" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F25885E" w14:textId="07E04AC5" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытание изоляции корпусов повышенным напряжением переменного тока частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DED63FA" w14:textId="1171446F" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="572141E4" w14:textId="3254E5DD" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31E99A07" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="413554AE" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4857EE03" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08268A4B" w14:textId="73DEE083" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49940742" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Указатели напряжения выше 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE748AA" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.51/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19DB8BDC" w14:textId="7FB50E28" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание рабочей части повышенным напряжением частотой 50 Гц </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="346690B1" w14:textId="7BD5B0C5" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТКП 290-2023 п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC9A772" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение Ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16913231" w14:textId="1C29B5C1" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>таблица Ж.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5722352E" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3F4F46" w14:textId="77946585" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D12997" w14:textId="50BC49A4" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r w:rsidRPr="00587B26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ул. М. Горького, 145, 210101, г. Витебск, Витебская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="55850675" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="311B80FF" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FE7459" w14:textId="7052BCA2" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC24BB3" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21DF1C46" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074C61DB" w14:textId="5C90252F" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изолирующей части повышенным напряжением частотой 50 Гц </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24ECCA85" w14:textId="55BAD6F7" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТКП 290-2023 п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B220F1C" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="newncpi00"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение Ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1852B96C" w14:textId="54AA60E4" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>таблица Ж.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A013D1" w14:textId="1307A897" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7024F983" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="0F805F18" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3A68F5" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5597AF" w14:textId="07309114" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA904F7" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68306340" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AEEAE64" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Напряжение индикации</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235C8131" w14:textId="19EE02D0" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0700FA91" w14:textId="0D60CD90" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ТКП 290-2023 п. 10.5.3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B995295" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">приложение Ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED500B4" w14:textId="54020A06" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>таблица Ж.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C88D34E" w14:textId="69C4063D" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="681F2FF9" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="3EC4B1EF" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EFDFAE" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACCC3F4" w14:textId="74D95DC9" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C86563C" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Штанги электроизолирующие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A71988" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.73/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B150E6E" w14:textId="6176A13A" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изолирующей </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D75087" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">части повышенным </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8B5929" w14:textId="1F141E04" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">напряжением частотой 50 Гц </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75E42BD8" w14:textId="61D0412A" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 290-2023 п. 10.2.2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D72E70B" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение Ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E8632B" w14:textId="4FEB7D1C" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>таблица Ж.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F314A68" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587B26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.253-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41002CD5" w14:textId="755BA0F1" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="754069E2" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD2AEF7" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEAED67" w14:textId="7A64F332" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A23826" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0737FB94" w14:textId="4AE4BFD8" w:rsidR="009F4690" w:rsidRPr="009F4690" w:rsidRDefault="009F4690" w:rsidP="009F4690">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="280" w:lineRule="exact"/>
-[...415 lines deleted...]
-              <w:pStyle w:val="af6"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="af6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4690">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27.12/22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685F6CB6" w14:textId="44A0AAE5" w:rsidR="009F4690" w:rsidRPr="009F4690" w:rsidRDefault="009F4690" w:rsidP="009F4690">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1070E5FC" w14:textId="77777777" w:rsidR="002D5229" w:rsidRDefault="00563291" w:rsidP="00393C3D">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4690">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0750D855" w14:textId="62C8DC78" w:rsidR="00EA46AA" w:rsidRDefault="009F4690" w:rsidP="009F4690">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F4690">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27.90/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4690">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4387F624" w14:textId="2FA6F5E4" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="56339E48" w14:textId="77777777" w:rsidR="002D5229" w:rsidRDefault="00563291" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52ADD678" w14:textId="148D762E" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 п. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>Б.27.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72099D52" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FAA4EF" w14:textId="75E549EC" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="154C10AB" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00563291" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 4.4.26.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17964735" w14:textId="7767EF59" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...75 lines deleted...]
-            </w:r>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.113-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3682AF" w14:textId="573A3609" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563291" w:rsidRPr="004E5090" w14:paraId="64F7D5A0" w14:textId="77777777" w:rsidTr="00334A5F">
+      <w:tr w:rsidR="00EA46AA" w14:paraId="1FFCBC8C" w14:textId="77777777" w:rsidTr="00EA46AA">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7366BCFB" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...13 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432AFC1C" w14:textId="1024EB62" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="70C88892" w14:textId="77777777" w:rsidR="00617F52" w:rsidRDefault="00563291" w:rsidP="00563291">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6316A57F" w14:textId="3DCFEE54" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="582C415F" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00563291" w:rsidP="00563291">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Силовые кабельные линии до 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009C76F4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D7E57B" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="538B928C" w14:textId="268D60A9" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45708D55" w14:textId="11FB7E6F" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00334A5F">
+              <w:t xml:space="preserve">23 п. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>Б.30.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09EADCE9" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>25.73/</w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="709D084D" w14:textId="77777777" w:rsidR="00295D95" w:rsidRDefault="00295D95" w:rsidP="00393C3D">
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C81F03C" w14:textId="122980C2" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="535456FA" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00393C3D" w:rsidRDefault="00295D95" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 4.4.29.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FE9EC71" w14:textId="132A2DE2" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...111 lines deleted...]
-            </w:r>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.113-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2058D6" w14:textId="6F37EB2E" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563291" w:rsidRPr="004E5090" w14:paraId="743F74E3" w14:textId="77777777" w:rsidTr="00334A5F">
+      <w:tr w:rsidR="00EA46AA" w14:paraId="0779C7D6" w14:textId="77777777" w:rsidTr="00EA46AA">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E049068" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...13 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDA002E" w14:textId="72533AD2" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F67B21D" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRDefault="00563291" w:rsidP="00330799">
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F45BCD3" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="3828DC13" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00563291" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Трансформаторное масло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6169DBDE" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.20/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3524BF2C" w14:textId="29A761E2" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Пробивное напряжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F13E1F8" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00334A5F">
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>26.51/</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D0A391" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E44077">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>29.113</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="711348A9" w14:textId="77777777" w:rsidR="00330799" w:rsidRPr="00E44077" w:rsidRDefault="00817C08" w:rsidP="00817C08">
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Б.26.2, Б.26.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471F9531" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC6C78F" w14:textId="21AB5663" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...231 lines deleted...]
-          <w:p w14:paraId="266C146D" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00563291" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 4.4.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2778322D" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...57 lines deleted...]
-                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>МВИ.ВТ.253-2011</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...90 lines deleted...]
-          <w:p w14:paraId="2DD3FC3C" w14:textId="77777777" w:rsidR="00817C08" w:rsidRPr="00817C08" w:rsidRDefault="00817C08" w:rsidP="00817C08">
+          <w:p w14:paraId="2DE2AB37" w14:textId="4929A2F1" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="38804BA9" w14:textId="77777777" w:rsidR="002D5229" w:rsidRDefault="00817C08" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 6581-75 п. 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCF36E4" w14:textId="4F4643D6" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="044A429E" w14:textId="77777777" w:rsidTr="00107937">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D2F753" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F40BB8" w14:textId="73498DD4" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E728DC6" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00467734" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:ind w:right="-107"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="2CE35F46" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00817C08" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB5CF67" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BE88C7C" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:ind w:right="-107"/>
-[...154 lines deleted...]
-          <w:p w14:paraId="7A792B22" w14:textId="77777777" w:rsidR="00563291" w:rsidRPr="00E44077" w:rsidRDefault="00CA04D9" w:rsidP="00393C3D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сопротивление заземляющих устройств </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E28087" w14:textId="43622D84" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...114 lines deleted...]
-          <w:p w14:paraId="4D07E696" w14:textId="77777777" w:rsidR="00817C08" w:rsidRDefault="00393C3D" w:rsidP="00817C08">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Удельное сопротивление грунта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41D83A8D" w14:textId="6014D2A0" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023 п. Б.29.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4AFE61" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0D89D6" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. 4.4.28.6, 4.3.8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716D8BDD" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СН 4.04.03-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64699A46" w14:textId="129B952C" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...74 lines deleted...]
-          <w:p w14:paraId="0FFB2BA2" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 7.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42506A76" w14:textId="76039327" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...215 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.115-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D0E54D2" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00330799">
-[...52 lines deleted...]
-          <w:p w14:paraId="40F49F09" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00817C08">
+          <w:p w14:paraId="22111473" w14:textId="22233D95" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...165 lines deleted...]
-            </w:r>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00393C3D" w:rsidRPr="004E5090" w14:paraId="4E258F4A" w14:textId="77777777" w:rsidTr="00334A5F">
-[...8 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="5D3746BF" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AA50C6" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...13 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FEA5BC6" w14:textId="236707FE" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...16 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A97A1F7" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00330799">
-[...18 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+          <w:p w14:paraId="4CCF937F" w14:textId="2204235C" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="525A3D70" w14:textId="75F457CF" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="722F84C8" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRDefault="002A7B98" w:rsidP="00393C3D">
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AF3C468" w14:textId="34258A9B" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...38 lines deleted...]
-          <w:p w14:paraId="2405DEA0" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00393C3D">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3202286F" w14:textId="19E13D10" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 п. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>Б.29.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D5FE2C" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07849B48" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:t>4.4.28.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C2B801" w14:textId="1F433EC5" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...254 lines deleted...]
-          <w:p w14:paraId="06DE51AA" w14:textId="77777777" w:rsidR="002D5229" w:rsidRPr="002D5229" w:rsidRDefault="002D5229" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D19B955" w14:textId="0545BC9A" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="19EF9E95" w14:textId="77777777" w:rsidR="002D5229" w:rsidRPr="002D5229" w:rsidRDefault="002D5229" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.ВТ.115-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE7C9D8" w14:textId="6010482B" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="18A379F8" w14:textId="77777777" w:rsidR="002D5229" w:rsidRPr="002D5229" w:rsidRDefault="002D5229" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60C8F243" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4974" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="2345"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="3168"/>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA46AA" w14:paraId="47B71976" w14:textId="77777777" w:rsidTr="00EA46AA">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="244F8EF6" w14:textId="41656352" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2C48DD" w14:textId="69A0177B" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF4036E" w14:textId="3DB1A998" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08344ED5" w14:textId="63C3F2E0" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="528AEFA4" w14:textId="77777777" w:rsidR="002D5229" w:rsidRPr="002D5229" w:rsidRDefault="002D5229" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C0F9E0" w14:textId="6F49603A" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="37184A89" w14:textId="77777777" w:rsidR="00330799" w:rsidRPr="00393C3D" w:rsidRDefault="002D5229" w:rsidP="002D5229">
+              <w:ind w:right="-116"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3EDE90" w14:textId="6CFD7DA4" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...157 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+              <w:ind w:right="-116"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...197 lines deleted...]
-          <w:p w14:paraId="5AD2A417" w14:textId="77777777" w:rsidR="00330799" w:rsidRPr="00393C3D" w:rsidRDefault="00330799" w:rsidP="00393C3D">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ED3280" w14:textId="53C9DE0F" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...118 lines deleted...]
-              <w:t>МВИ.ВТ.113-2012</w:t>
+              <w:ind w:right="-116"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00330799" w:rsidRPr="004E5090" w14:paraId="4DFF4565" w14:textId="77777777" w:rsidTr="00334A5F">
+      <w:tr w:rsidR="00EA46AA" w14:paraId="08B315A3" w14:textId="77777777" w:rsidTr="00EA46AA">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5D4CAD" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...12 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA20114" w14:textId="1AE989EF" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r w:rsidR="00617F52">
-[...98 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E102120" w14:textId="13CD4F19" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD39FB1" w14:textId="7B470E87" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1153 lines deleted...]
-          <w:p w14:paraId="75052CAA" w14:textId="77777777" w:rsidR="00617F52" w:rsidRPr="00817C08" w:rsidRDefault="00617F52" w:rsidP="00817C08">
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D7469A0" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00817C08">
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка цепи </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628F5BCF" w14:textId="77777777" w:rsidR="00617F52" w:rsidRPr="00817C08" w:rsidRDefault="00617F52" w:rsidP="00817C08">
+          <w:p w14:paraId="26051091" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-107"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00817C08">
-[...21 lines deleted...]
-          <w:p w14:paraId="30C1FD53" w14:textId="77777777" w:rsidR="00617F52" w:rsidRPr="00817C08" w:rsidRDefault="00617F52" w:rsidP="00817C08">
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«фаза - нуль» в электроустановках </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5964D1" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00817C08">
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">до 1000 В с глухим </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D202CED" w14:textId="77777777" w:rsidR="00617F52" w:rsidRPr="00E44077" w:rsidRDefault="00617F52" w:rsidP="00817C08">
+          <w:p w14:paraId="70A225AF" w14:textId="1F7D6D1C" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>заземлением нейтрали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B7092FE" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00817C08">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>заземлением нейтрали</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="af6"/>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C3D7F0" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00393C3D">
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ТКП 181-20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00587A8F">
+              <w:t>п. Б.29.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3FFED6" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>23</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00393C3D">
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="af6"/>
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2019C1" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">п. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00393C3D">
+              <w:t>п. 4.4.28.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1088DBEE" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Б.29.8</w:t>
-[...5 lines deleted...]
-              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 30331.3-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21D1565C" w14:textId="77777777" w:rsidR="00617F52" w:rsidRPr="00334A5F" w:rsidRDefault="00334A5F" w:rsidP="00334A5F">
-[...53 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="178CA95B" w14:textId="6D69F2A1" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп.413.1.3.4 - 413.1.3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A49C86D" w14:textId="25E43527" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.ВТ.266-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9AB232" w14:textId="6BAD9361" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587B26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ул. М. Горького, 145, 210101, г. Витебск, Витебская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00330799" w:rsidRPr="004E5090" w14:paraId="5A6972C2" w14:textId="77777777" w:rsidTr="00334A5F">
+      <w:tr w:rsidR="00EA46AA" w14:paraId="34085E4A" w14:textId="77777777" w:rsidTr="00EA46AA">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="af6"/>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5951D027" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AB3C04" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Силовые трансформаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E2A22BE" w14:textId="3326A4E6" w:rsidR="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...98 lines deleted...]
-          <w:p w14:paraId="7D73C5F2" w14:textId="77777777" w:rsidR="00330799" w:rsidRPr="00393C3D" w:rsidRDefault="00330799" w:rsidP="00393C3D">
+              <w:t>27.11/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6183C330" w14:textId="6DF83660" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сопротивление изоляции обмоток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="af6"/>
+            <w:tcW w:w="916" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61BDE454" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00141F39">
-[...2 lines deleted...]
-            <w:r w:rsidR="00587A8F">
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>23</w:t>
-[...7 lines deleted...]
-              <w:pStyle w:val="af6"/>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CED4F5E" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">п. </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00DB616F">
+              <w:t>п. Б.8.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470AB5B8" w14:textId="77777777" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>.1</w:t>
-[...5 lines deleted...]
-              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00141F39">
               <w:t xml:space="preserve">ТКП 339-2022 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="303F72E9" w14:textId="77777777" w:rsidR="00330799" w:rsidRPr="00DB616F" w:rsidRDefault="00393C3D" w:rsidP="00330799">
-[...44 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="16E4057F" w14:textId="00EA3541" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 4.4.6.2а)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B392AF" w14:textId="73C5653B" w:rsidR="00EA46AA" w:rsidRPr="00EA46AA" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA46AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.ВТ.113-2012</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="380F0A3B" w14:textId="4570F9C9" w:rsidR="00EA46AA" w:rsidRPr="00587B26" w:rsidRDefault="00EA46AA" w:rsidP="00EA46AA">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A6471D1" w14:textId="77777777" w:rsidR="000B0611" w:rsidRDefault="000B0611"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="40160317" w14:textId="77777777" w:rsidR="00B67028" w:rsidRDefault="00B67028"/>
+    <w:p w14:paraId="6EC8CF0A" w14:textId="4E2E5A5F" w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidRDefault="002B471B" w:rsidP="002B471B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B471B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Примечание: </w:t>
+        <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B6ED59" w14:textId="77777777" w:rsidR="00004FDE" w:rsidRPr="006D33D8" w:rsidRDefault="00004FDE" w:rsidP="00004FDE">
-      <w:pPr>
+    <w:p w14:paraId="0764B02B" w14:textId="4CD9FC5C" w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidRDefault="002B471B" w:rsidP="002B471B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
         <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
+          <w:lang w:val="ru-BY" w:eastAsia="ru-BY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D33D8">
+      <w:r w:rsidRPr="002B471B">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-BY" w:eastAsia="ru-BY"/>
         </w:rPr>
-        <w:t>* – деятельность осуществляется непосредственно в ООС;</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>* – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BC2D98" w14:textId="77777777" w:rsidR="00004FDE" w:rsidRDefault="00004FDE" w:rsidP="00004FDE">
-      <w:pPr>
+    <w:p w14:paraId="43BFEDCD" w14:textId="345F0A0D" w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidRDefault="002B471B" w:rsidP="002B471B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B471B">
         <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-BY" w:eastAsia="ru-BY"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t>Руководитель органа</w:t>
+        <w:t>** – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта) и за его пределами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024B44A9" w14:textId="77777777" w:rsidR="00004FDE" w:rsidRDefault="00004FDE" w:rsidP="00004FDE">
-[...274 lines deleted...]
-    <w:sectPr w:rsidR="0056070B" w:rsidRPr="003415FA" w:rsidSect="00777D25">
+    <w:sectPr w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidSect="00F4754C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="425" w:right="567" w:bottom="295" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="510" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5051B027" w14:textId="77777777" w:rsidR="008E63AE" w:rsidRDefault="008E63AE" w:rsidP="0011070C">
+    <w:p w14:paraId="44B1AAD2" w14:textId="77777777" w:rsidR="002D1420" w:rsidRDefault="002D1420" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65D2BE58" w14:textId="77777777" w:rsidR="008E63AE" w:rsidRDefault="008E63AE" w:rsidP="0011070C">
+    <w:p w14:paraId="7F469CEC" w14:textId="77777777" w:rsidR="002D1420" w:rsidRDefault="002D1420" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6104,1633 +4622,902 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10321" w:type="pct"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3685"/>
-[...3 lines deleted...]
-      <w:gridCol w:w="1648"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00004FDE" w:rsidRPr="00113CEF" w14:paraId="6D444953" w14:textId="77777777" w:rsidTr="00EB569D">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2164458A" w14:textId="77777777" w:rsidTr="001F0D52">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="906" w:type="pct"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2AA868C0" w14:textId="77777777" w:rsidR="00004FDE" w:rsidRPr="008130C0" w:rsidRDefault="00004FDE" w:rsidP="00004FDE">
+        <w:p w14:paraId="148C1DF9" w14:textId="0DE76C71" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00627252" w:rsidP="00F4754C">
           <w:pPr>
-            <w:pStyle w:val="61"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00280E8C">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>___________________________</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-          <w:r w:rsidRPr="008130C0">
+          <w:r w:rsidRPr="00602CC3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>____</w:t>
+            <w:t>1</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="61"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...25 lines deleted...]
-            <w:t>его эксперта по аккредитации</w:t>
+            <w:t>. Дата принятия решения по аккредитации: 06.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="822" w:type="pct"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="10F22823" w14:textId="77777777" w:rsidR="00004FDE" w:rsidRPr="006D33D8" w:rsidRDefault="00587A8F" w:rsidP="00004FDE">
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...178 lines deleted...]
-        </w:p>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5E669B64" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6FBDE218" w14:textId="77777777" w:rsidR="004F6D0E" w:rsidRPr="005128B2" w:rsidRDefault="004F6D0E">
+  <w:p w14:paraId="1ECC7C6D" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="8190" w:type="pct"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9744"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="10571"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F9670D" w14:paraId="6CB04A91" w14:textId="77777777" w:rsidTr="008257EB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="0FD9B79C" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="940" w:type="pct"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:tbl>
-[...253 lines deleted...]
-        <w:p w14:paraId="622FCAD9" w14:textId="77777777" w:rsidR="00F9670D" w:rsidRDefault="00F9670D"/>
+        <w:p w14:paraId="2D28D979" w14:textId="3AD3E70D" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00627252" w:rsidP="00D67756">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 06.11.2025</w:t>
+          </w:r>
+        </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="597" w:type="pct"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:tbl>
-[...458 lines deleted...]
-        <w:p w14:paraId="3142D9F5" w14:textId="77777777" w:rsidR="00F9670D" w:rsidRDefault="00F9670D"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="132BBC0B" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="42299037" w14:textId="77777777" w:rsidR="00FF6FD2" w:rsidRDefault="00FF6FD2">
+  <w:p w14:paraId="2E658555" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D77C1BE" w14:textId="77777777" w:rsidR="008E63AE" w:rsidRDefault="008E63AE" w:rsidP="0011070C">
+    <w:p w14:paraId="49E92D6E" w14:textId="77777777" w:rsidR="002D1420" w:rsidRDefault="002D1420" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A445BE6" w14:textId="77777777" w:rsidR="008E63AE" w:rsidRDefault="008E63AE" w:rsidP="0011070C">
+    <w:p w14:paraId="133FC34F" w14:textId="77777777" w:rsidR="002D1420" w:rsidRDefault="002D1420" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9747" w:type="dxa"/>
-[...130 lines deleted...]
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblW w:w="14709" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="567"/>
-[...4 lines deleted...]
-      <w:gridCol w:w="1984"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2381"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00393C3D" w:rsidRPr="00E44077" w14:paraId="3A85BC4A" w14:textId="77777777" w:rsidTr="00334A5F">
+    <w:tr w:rsidR="00467734" w14:paraId="4FD1F426" w14:textId="77777777" w:rsidTr="00F4754C">
       <w:trPr>
-        <w:trHeight w:val="266"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="567" w:type="dxa"/>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D76031B" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00393C3D">
+        <w:p w14:paraId="7CCF8DF6" w14:textId="0237EF9D" w:rsidR="00467734" w:rsidRPr="002B471B" w:rsidRDefault="00467734" w:rsidP="00467734">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E44077">
+          <w:r w:rsidRPr="002B471B">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidR="00F4754C" w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidR="00F4754C" w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1985" w:type="dxa"/>
+          <w:tcW w:w="2381" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="43620CFB" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00393C3D">
+        <w:p w14:paraId="4186149F" w14:textId="77777777" w:rsidR="00467734" w:rsidRPr="002B471B" w:rsidRDefault="00467734" w:rsidP="008C6194">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E44077">
+          <w:r w:rsidRPr="002B471B">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>BY/112 2.4968</w:t>
           </w:r>
         </w:p>
       </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="793FEDD1" w14:textId="77777777" w:rsidR="00587B26" w:rsidRPr="00587B26" w:rsidRDefault="00587B26">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="44902E38" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00587B26" w:rsidRDefault="00B53AEA" w:rsidP="00F4754C">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14709" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12441"/>
+      <w:gridCol w:w="2268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00627252" w:rsidRPr="00627252" w14:paraId="1DB65505" w14:textId="77777777" w:rsidTr="00627252">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="709" w:type="dxa"/>
+          <w:tcW w:w="12441" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2398E1C9" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00393C3D">
+        <w:p w14:paraId="46516610" w14:textId="7D291E37" w:rsidR="00627252" w:rsidRPr="00627252" w:rsidRDefault="00627252" w:rsidP="00627252">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E44077">
+          <w:r w:rsidRPr="00627252">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>Открытое акционерное общество "Витебский завод радиодеталей "Монолит"</w:t>
           </w:r>
-        </w:p>
-[...7 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00627252">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00E44077">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00627252">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>электротехническая лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0847270D" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00E44077" w:rsidRDefault="00393C3D" w:rsidP="00393C3D">
+        <w:p w14:paraId="3BC55E10" w14:textId="7B8568CE" w:rsidR="00627252" w:rsidRPr="00627252" w:rsidRDefault="00627252" w:rsidP="00627252">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E44077">
+          <w:r w:rsidRPr="00627252">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>BY/112</w:t>
           </w:r>
-        </w:p>
-[...8 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidRPr="00627252">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-          </w:pPr>
-[...6 lines deleted...]
-            <w:t>6</w:t>
+            <w:t xml:space="preserve"> 2.4968</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="37953621" w14:textId="77777777" w:rsidR="00393C3D" w:rsidRPr="00393C3D" w:rsidRDefault="00393C3D" w:rsidP="00FF6FD2">
-[...186 lines deleted...]
-  <w:p w14:paraId="3C717704" w14:textId="77777777" w:rsidR="00FF6FD2" w:rsidRDefault="00FF6FD2">
+  <w:p w14:paraId="1A225338" w14:textId="77777777" w:rsidR="00627252" w:rsidRDefault="00627252">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -9107,413 +6894,398 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="895354329">
+  <w:num w:numId="1" w16cid:durableId="789473916">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="99952928">
+  <w:num w:numId="2" w16cid:durableId="2065640015">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1572041893">
+  <w:num w:numId="3" w16cid:durableId="2083867027">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="992832951">
+  <w:num w:numId="4" w16cid:durableId="509872298">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1684941141">
+  <w:num w:numId="5" w16cid:durableId="1638872583">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1462379508">
+  <w:num w:numId="6" w16cid:durableId="523981906">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="83965821">
+  <w:num w:numId="7" w16cid:durableId="1569341248">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2124035246">
+  <w:num w:numId="8" w16cid:durableId="1409424782">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1124152804">
+  <w:num w:numId="9" w16cid:durableId="1691712744">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="802115939">
+  <w:num w:numId="10" w16cid:durableId="574167672">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2077970192">
+  <w:num w:numId="11" w16cid:durableId="542014670">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1301039433">
+  <w:num w:numId="12" w16cid:durableId="1441337500">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="357"/>
+  <w:zoom w:percent="111"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...14 lines deleted...]
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
-    <w:rsid w:val="00004FDE"/>
-    <w:rsid w:val="00005F01"/>
     <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
-    <w:rsid w:val="00090A23"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000D4634"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000D49BB"/>
-    <w:rsid w:val="000F770E"/>
+    <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00114B8E"/>
+    <w:rsid w:val="00116AD0"/>
+    <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
-    <w:rsid w:val="001465D8"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
-    <w:rsid w:val="001A4DB8"/>
-    <w:rsid w:val="001C726C"/>
+    <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
-    <w:rsid w:val="00260207"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00280FF3"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="00245A40"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
-    <w:rsid w:val="00290BD4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002D5229"/>
+    <w:rsid w:val="002B471B"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D1420"/>
+    <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
-    <w:rsid w:val="00306932"/>
-[...14 lines deleted...]
-    <w:rsid w:val="003B3D0F"/>
+    <w:rsid w:val="00306EC9"/>
+    <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
-    <w:rsid w:val="003D1D1F"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
-    <w:rsid w:val="003F1D5E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00430F28"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00437E76"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004D6774"/>
+    <w:rsid w:val="00467734"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
-    <w:rsid w:val="004F358B"/>
-    <w:rsid w:val="004F6D0E"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="00563291"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00587A8F"/>
+    <w:rsid w:val="00561BDA"/>
+    <w:rsid w:val="00587B26"/>
+    <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="00595B80"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005E0F6F"/>
+    <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
-    <w:rsid w:val="005F4D2E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00644976"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="00627252"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="00667A7A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00687CBC"/>
+    <w:rsid w:val="00660E39"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
-    <w:rsid w:val="006B081D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00733C1C"/>
+    <w:rsid w:val="006D5481"/>
+    <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
+    <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
-    <w:rsid w:val="0073497A"/>
-[...26 lines deleted...]
-    <w:rsid w:val="0093424E"/>
+    <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00782ED8"/>
+    <w:rsid w:val="00784402"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007B6C69"/>
+    <w:rsid w:val="007D0A5D"/>
+    <w:rsid w:val="007E6E0A"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00877224"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009116FC"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
+    <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="009262E9"/>
+    <w:rsid w:val="00933715"/>
+    <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="00967263"/>
-    <w:rsid w:val="00997163"/>
+    <w:rsid w:val="009940B7"/>
+    <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
-    <w:rsid w:val="009A5DB9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009F0FA1"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C76F4"/>
+    <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F4690"/>
+    <w:rsid w:val="009F7389"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A62456"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AF20ED"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A97717"/>
+    <w:rsid w:val="00AB0026"/>
+    <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
-    <w:rsid w:val="00B274C5"/>
-    <w:rsid w:val="00B44FF2"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
-    <w:rsid w:val="00B50A8A"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00DD47E4"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00B7440B"/>
+    <w:rsid w:val="00B8735E"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BC186A"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00C135D3"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
+    <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CA703F"/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CF4334"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D32E61"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D67756"/>
+    <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
+    <w:rsid w:val="00DB1FAE"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
-    <w:rsid w:val="00E11F61"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E7775A"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
-    <w:rsid w:val="00EB569D"/>
-    <w:rsid w:val="00EB56E0"/>
+    <w:rsid w:val="00EA46AA"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
-    <w:rsid w:val="00EE6AD0"/>
-    <w:rsid w:val="00EF129D"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
-    <w:rsid w:val="00F474B7"/>
+    <w:rsid w:val="00F123E5"/>
+    <w:rsid w:val="00F4754C"/>
     <w:rsid w:val="00F47F4D"/>
-    <w:rsid w:val="00F51BE6"/>
-    <w:rsid w:val="00F70631"/>
+    <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
-    <w:rsid w:val="00F9670D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF6FD2"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
+    <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FE1FF5"/>
+    <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="30C4F0DB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{57FFFAC4-9116-41DB-B381-B19DCA56A07B}"/>
+  <w14:docId w14:val="35161005"/>
+  <w15:docId w15:val="{BD937BAD-8726-4F75-8032-23E4C721DCA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9525,51 +7297,51 @@
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9701,51 +7473,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9818,237 +7590,226 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="-7" w:hanging="20"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:link w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
@@ -10142,327 +7903,315 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
     <w:link w:val="9"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="22"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:right="-7"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:link w:val="21"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:right="-30"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="32"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:right="-30"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="Основной текст 3 Знак"/>
     <w:link w:val="31"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="34"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200"/>
       <w:ind w:firstLine="700"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="Основной текст с отступом 3 Знак"/>
     <w:link w:val="33"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="300" w:lineRule="auto"/>
       <w:ind w:right="200" w:firstLine="700"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Основной текст с отступом Знак"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="24"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:link w:val="23"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
     <w:name w:val="FR3"/>
     <w:link w:val="FR30"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="260" w:lineRule="auto"/>
       <w:ind w:left="840" w:right="3400" w:hanging="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...32 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст Знак"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-    <w:name w:val="Название"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="ad"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Название Знак"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="11"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
     </w:pPr>
@@ -10470,605 +8219,643 @@
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af0"/>
+    <w:link w:val="af"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:link w:val="af"/>
+    <w:link w:val="ae"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Текст Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af3">
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="......."/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
     <w:name w:val="Основной текст3"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="af7"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="250" w:lineRule="exact"/>
       <w:ind w:hanging="1420"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Основной текст + Полужирный"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
     <w:name w:val="alt-edited1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="4D90F0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
     <w:name w:val="ÎãëàâëÌÝÊ"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
     <w:name w:val="Абз"/>
     <w:basedOn w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Без интервала1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Основной текст1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afc">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afd"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US" w:eastAsia="x-none"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="afc"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
     <w:name w:val="Font Style37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Без интервала Знак"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="afd">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
-[...1 lines deleted...]
-    <w:rsid w:val="00FF6FD2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
     <w:pPr>
-      <w:ind w:firstLine="851"/>
-      <w:jc w:val="both"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi0">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing">
-    <w:name w:val="No Spacing"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
     <w:link w:val="NoSpacingChar"/>
-    <w:rsid w:val="00F9670D"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B53AEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
-    <w:link w:val="NoSpacing"/>
+    <w:link w:val="27"/>
     <w:locked/>
-    <w:rsid w:val="00F9670D"/>
+    <w:rsid w:val="00B53AEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CC094B"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00004FDE"/>
+    <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="newncpi0">
+    <w:name w:val="newncpi0 Знак"/>
+    <w:link w:val="newncpi00"/>
+    <w:locked/>
+    <w:rsid w:val="00467734"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi00">
+    <w:name w:val="newncpi0"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="newncpi0"/>
+    <w:rsid w:val="00467734"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="114981879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="252707352">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11080,112 +8867,111 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11193,51 +8979,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11398,85 +9184,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CDAE819-557D-4926-A67D-AFBD92865B0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E1DDDA5-17A5-4147-AF39-149CB8E988A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>581</Words>
-  <Characters>3313</Characters>
+  <Words>558</Words>
+  <Characters>3185</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Форма первого листа области аккредитации испытательной лаборатории</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3887</CharactersWithSpaces>
+  <CharactersWithSpaces>3736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Форма первого листа области аккредитации испытательной лаборатории</dc:title>
-  <dc:subject/>
   <dc:creator>Morozova</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>