--- v0 (2025-12-10)
+++ v1 (2026-04-25)
@@ -1,18366 +1,20005 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D9AFDFF" w14:textId="77777777" w:rsidR="008B2140" w:rsidRDefault="008B2140" w:rsidP="00B13E36">
+    <w:p w14:paraId="32E5295D" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00F62B03">
       <w:pPr>
-        <w:ind w:left="4253"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="007807AC">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">               </w:t>
-[...6 lines deleted...]
-        <w:t>Приложение №1</w:t>
+        <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0EE1CD" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="00C95766" w:rsidRDefault="00B13E36" w:rsidP="00B13E36">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1C7090BB" w14:textId="77777777" w:rsidR="0039741C" w:rsidRPr="007807AC" w:rsidRDefault="0039741C" w:rsidP="00F62B03">
       <w:pPr>
         <w:ind w:left="4253"/>
-        <w:rPr>
-[...271 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C95766">
-[...130 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-176" w:tblpY="54"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="884"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2270"/>
-        <w:gridCol w:w="2065"/>
+        <w:gridCol w:w="3368"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D1F56" w14:paraId="70D42069" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="4C97AA3E" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17540E12" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="256D1566" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC8157" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="64DABE1F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AEA8DF2" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="36BCA3D2" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63543E40" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="7DE59317" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-72" w:right="-85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31E50613" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="6B48D775" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование характеристики</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A26E52A" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="647E9851" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01324312" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="67A63C28" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0043AF9B" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="6F5EB779" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:tcW w:w="3368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB48B47" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="1FB1A135" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение документа, устанавливающего </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C4FEA17" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="7C8238A8" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC46D09" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00AF0BE1" w:rsidRDefault="00AF0BE1" w:rsidP="00873169">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF0BE1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995DC5" w14:paraId="5C789065" w14:textId="77777777" w:rsidTr="002D1F56">
-[...4 lines deleted...]
-          <w:p w14:paraId="14EC54DB" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="4BD64852" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716ADA4C" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49802103" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+          <w:p w14:paraId="2B458448" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537F468E" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+          <w:p w14:paraId="24F07C93" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C2A6F4" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+          <w:p w14:paraId="38E7D2A5" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8BB1A9" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+          <w:p w14:paraId="3088C31B" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2065" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C2B841F" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B1C15F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035415D5" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="002D6416" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D1F56" w14:paraId="2D589948" w14:textId="77777777" w:rsidTr="00C6325C">
-[...31 lines deleted...]
-      <w:tr w:rsidR="00C629E0" w14:paraId="49B903B0" w14:textId="77777777" w:rsidTr="002D1F56">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="5D8C5D48" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3AFD1E2C" w14:textId="77777777" w:rsidR="00C629E0" w:rsidRPr="00936D29" w:rsidRDefault="00C629E0" w:rsidP="00995DC5">
+            <w:tcW w:w="884" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A1579E" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7B4E9C" w14:textId="77777777" w:rsidR="00D07F43" w:rsidRPr="00936D29" w:rsidRDefault="00D07F43" w:rsidP="00995DC5">
+          <w:p w14:paraId="26AB3379" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64837B3B" w14:textId="77777777" w:rsidR="00C629E0" w:rsidRPr="00936D29" w:rsidRDefault="00C629E0" w:rsidP="00995DC5">
+          </w:tcPr>
+          <w:p w14:paraId="10E2722A" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Воздух р</w:t>
-[...13 lines deleted...]
-              <w:t>бочей зоны</w:t>
+              <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231B67FE" w14:textId="77777777" w:rsidR="00C629E0" w:rsidRPr="00936D29" w:rsidRDefault="00C629E0" w:rsidP="00BC70B2">
+          <w:p w14:paraId="5A427A7E" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7141C7" w14:textId="77777777" w:rsidR="00C629E0" w:rsidRPr="00936D29" w:rsidRDefault="00C629E0" w:rsidP="00BC70B2">
+          <w:p w14:paraId="43620752" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF56C93" w14:textId="77777777" w:rsidR="00C629E0" w:rsidRPr="00936D29" w:rsidRDefault="00C629E0" w:rsidP="00BC70B2">
+          <w:p w14:paraId="22BF9C93" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Отбор проб и </w:t>
-[...21 lines deleted...]
-            </w:r>
+              <w:t>Отбор проб и определение концентрации серной кислоты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE66754" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> конце</w:t>
+              <w:t>ДИ: 0,3-15,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4116D6A2" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>трации</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2434EBE1" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D49E737" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3737DF9B" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758A00BE" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4B6525" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...66 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4985-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49741A7A" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06289297" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00AF0BE1" w:rsidRDefault="00AF0BE1" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...492 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...64 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45F3854F" w14:textId="77777777" w:rsidR="00BF44FC" w:rsidRDefault="00BF44FC"/>
-    <w:p w14:paraId="2A4E11F3" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
+    <w:p w14:paraId="6CE3765C" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRDefault="00BC4DCB"/>
+    <w:p w14:paraId="6D409424" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="6180187F" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="0A389DE0" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="390D56C5" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="4FC6867A" w14:textId="77777777" w:rsidR="0039741C" w:rsidRDefault="0039741C"/>
+    <w:p w14:paraId="0E21D808" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D"/>
+    <w:p w14:paraId="436958FD" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRDefault="004F1EB6" w:rsidP="00B4184E">
       <w:pPr>
-        <w:sectPr w:rsidR="00064E48" w:rsidSect="00BC70B2">
-[...7 lines deleted...]
-        </w:sectPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk216174786"/>
+    </w:p>
+    <w:p w14:paraId="3B87B096" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1013607C" w14:textId="77777777" w:rsidR="00BC70B2" w:rsidRDefault="00BC70B2" w:rsidP="00995DC5">
+    <w:p w14:paraId="5F8E39B1" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BC70B2" w:rsidSect="00314BD1">
-[...5 lines deleted...]
-        </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4814EA" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E573823" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53117C8B" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E3B490" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A92F0E0" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122F7ED2" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4320EFAB" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6197417F" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRPr="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00B4184E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4184E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Часть №1 Дата принятия решения по аккредитации:</w:t>
+      </w:r>
+      <w:r w:rsidR="00456FFF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 06.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456FFF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="02B87ED4" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRPr="007E1437" w:rsidRDefault="004F1EB6" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="007807AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000954DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000954DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000954DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000954DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000954DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-210" w:tblpY="54"/>
+        <w:tblW w:w="14352" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="918"/>
         <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2270"/>
+        <w:gridCol w:w="3368"/>
         <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00995DC5" w14:paraId="70D8C1EF" w14:textId="77777777" w:rsidTr="00BC70B2">
-[...16 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="62A8D7D9" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE64EBF" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7067FD62" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7A542D" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="60707D14" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B586F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FC70F1" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7385A67D" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FBF646" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
-[...54 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="6950FA8D" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D1F56" w14:paraId="0BE81C28" w14:textId="77777777" w:rsidTr="00BC70B2">
-[...4 lines deleted...]
-          <w:p w14:paraId="4694F153" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="365C4A79" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026D9DDE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424DEEB1" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CADA1D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Воздух рабочей зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1E64E5" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5811A7A4" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3859218F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации аэрозоли преимущественно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>фиброгенного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> действия (пыль) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6942C4" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,25-500,00 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="37332E8C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418D866D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6AEE11" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3C06A6" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD7ED8A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C09BCE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5842-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1925EB0E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB73AEC" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00AF0BE1" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27D4C" w14:paraId="58F8D5FC" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA1DC87" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1595CEFC" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3245E8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36B09D23" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="308928F9" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F5A975" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2372AE8B" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">цинк оксида </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019ED774" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ 0,03-9.33</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45BC1F28" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D042D34" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:t>МВИ.ГМ.1776-2019 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:t>метод</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:t xml:space="preserve"> А)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044709DF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34526BA8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27D4C" w14:paraId="004CBA8B" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D360919" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AFACE99" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="7D07FB24" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="363A85F8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E325887" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Воздух р</w:t>
-            </w:r>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7B2049" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-92" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>а</w:t>
-            </w:r>
+              <w:t>100.10/08.107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A928A6D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>бочей зоны</w:t>
+              <w:t>Отбор проб и определение концентрации масла минерального нефтяного (аэрозоля индустриальных масел)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D565D0" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 2,5-50,0 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAFE42E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D1B039" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ БР. 317-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6249C2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01B46329" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27D4C" w14:paraId="386E2F5B" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D2524" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A69ADC" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="278FA9C3" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D706E63" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/42.000</w:t>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve"> 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D47AFEB" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/08.107</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="1BFFCCBD" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+              <w:t xml:space="preserve"> 100.10/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7234B00C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации аэрозоля едких щелочей </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A52A8EE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДИ: 0,02-3,50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>мг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...312 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ДИ: 0,02-3,50 мг/м</w:t>
+              <w:t>/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C644057" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00314BD1">
-[...12 lines deleted...]
-          <w:p w14:paraId="3D0519B4" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00BC70B2">
+          <w:p w14:paraId="002793F2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09636A75" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5866-2017 Метод Б</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B7EEE7" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00BC70B2">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="45F7BF2E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6E242A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D1F56" w14:paraId="44473C71" w14:textId="77777777" w:rsidTr="00BC70B2">
-[...4 lines deleted...]
-          <w:p w14:paraId="6D2D4277" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00995DC5">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="722C6AD0" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="761B9690" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C5BBECC" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00995DC5">
+          <w:p w14:paraId="1B6C10B8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B383C8" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00995DC5">
-[...20 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          <w:p w14:paraId="1BCA26CE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="353F7D03" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C9FBD84" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00995DC5">
+          <w:p w14:paraId="5FAB9D33" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5736477F" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00BC70B2">
+          <w:p w14:paraId="55BAA7CF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5861A51B" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00BC70B2">
+          <w:p w14:paraId="74C49AD2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3507F213" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="002D1F56" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35745656" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации марганца </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CDE80A6" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="002D1F56">
+          <w:p w14:paraId="4B20F862" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ДИ: 0,02-4,00 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ: 0,02-4,00 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>мг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EFA0731" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00995DC5">
-[...12 lines deleted...]
-          <w:p w14:paraId="68F2C70D" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00BC70B2">
+          <w:p w14:paraId="4AE5AAF5" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DC4D4C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5831-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CB3F46" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00BC70B2">
-[...49 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          <w:p w14:paraId="098E43B7" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="739B5CFA" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00995DC5">
-[...524 lines deleted...]
-          <w:p w14:paraId="5AE7103F" w14:textId="77777777" w:rsidR="002D1F56" w:rsidRPr="00936D29" w:rsidRDefault="002D1F56" w:rsidP="00C629E0">
+          <w:p w14:paraId="31C8748F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
-            <w:r w:rsidRPr="00936D29">
-[...717 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FCFD89F" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
+    <w:p w14:paraId="2D0A97BD" w14:textId="77777777" w:rsidR="00BF44FC" w:rsidRDefault="00BF44FC"/>
+    <w:p w14:paraId="0A6BEFFA" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
       <w:pPr>
-        <w:sectPr w:rsidR="00064E48" w:rsidSect="00314BD1">
+        <w:sectPr w:rsidR="00064E48" w:rsidSect="00C95AA7">
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="937" w:right="850" w:bottom="851" w:left="1701" w:header="568" w:footer="408" w:gutter="0"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="709" w:footer="251" w:gutter="0"/>
           <w:cols w:space="708"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B64405" w14:textId="77777777" w:rsidR="000E724C" w:rsidRDefault="000E724C"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-176" w:tblpY="176"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="885"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2234"/>
+        <w:gridCol w:w="2302"/>
+        <w:gridCol w:w="3368"/>
         <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00995DC5" w14:paraId="16F99BE8" w14:textId="77777777" w:rsidTr="00314BD1">
-[...7 lines deleted...]
-          <w:p w14:paraId="625C622F" w14:textId="77777777" w:rsidR="00995DC5" w:rsidRPr="0064778A" w:rsidRDefault="00995DC5" w:rsidP="00995DC5">
+      <w:tr w:rsidR="00344644" w14:paraId="5BDD9F68" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E1F3C7" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C520EB5" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130B016F" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2842C456" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2472D5E2" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6484133E" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E3310D" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:br w:type="page"/>
-[...111 lines deleted...]
-              <w:t>6</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="11C25385" w14:textId="77777777" w:rsidTr="00314BD1">
-[...7 lines deleted...]
-          <w:p w14:paraId="00DED945" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+      <w:tr w:rsidR="002113B3" w14:paraId="17AD5BCC" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603930E5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0041D236" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D15B269" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="782A0030" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="146A2B3B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Воздух р</w:t>
-            </w:r>
+              <w:t>Воздух рабочей зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48093C0B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>а</w:t>
-            </w:r>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25514205" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>бочей зоны</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>100.10/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="395E935B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации хрома (VI) триоксида (ангидрид хромовый)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C47E638" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/42.000</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>ДИ: 0,001-0,082 мг/м</w:t>
+            </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D57DC37" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA81D25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7272F552" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F3A45AC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="398FAD21" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F19611" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5830-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A16E42A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD99FEA" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="0B3BFEDF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AF0BE1" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="27E52DB1" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A77015" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12.1.005-88</w:t>
-[...80 lines deleted...]
-          <w:p w14:paraId="265547EF" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6283C0B3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30B56255" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="73848298" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="398A2DCC" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="3D92ECD1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/42.000</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>100.10/42.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/12.042</w:t>
-            </w:r>
+              <w:t>000  100.10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4893E178" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>диЖелеза</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> триоксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3DA6BC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,2-28,6 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14327AF4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA39178" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5831-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71109696" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="643F4D86" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...14 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="246DEB36" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="08F2BC4C" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E16A62F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.15</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="38E565C5" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F22C78" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="537E0BC2" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="16A0D7CE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2595FF79" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="3383B601" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06769150" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5EEA18BB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/12.042</w:t>
-            </w:r>
+              <w:t>100.10/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C3AC01" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>диФосфора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EAA75AF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пентаоксида</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (фосфорного ангидрида)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7193CF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,1-2,0 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C407937" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40770720" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:t>МВИ.МН 5981-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31592FCA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43095116" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...14 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="458B3811" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="7C8AE013" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="632E5419" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.16</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="47A691FB" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035D2E89" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C3B2F1C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="28CEDD04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="658B38B6" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="2301B27B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00C74662" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C74662">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1328CBDD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74662">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F219316" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/42.000</w:t>
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:t>Отбор проб и определение в сварочной аэрозоли концентрации кремния диоксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66147680" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/12.042</w:t>
-            </w:r>
+              <w:t>ДИ: 0,125-10,0 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A12FF97" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E41DB3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:t>МВИ.БР 324-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B540757" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00D96F2F">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01AA47A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="1BAEAE65" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C32B04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>5-</w:t>
-[...58 lines deleted...]
-            </w:pPr>
+              <w:t>1.1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12.1.014-84</w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="7636B1F7" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38563669" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B563835" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5E721AA8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B71D40" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5A7587EE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE9EB7A" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="69EC9AB0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F73AFD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>гидрофторида</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /в пересчете на фтор/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B9EC8B7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,25-20 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6586CEEC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBD27A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43F7DE61" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...14 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="16A6E512" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="4D618E12" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17651DC7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12.1.014-84</w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="23445532" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>1.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3420E7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F852A79" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="73DF0DF0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BB11A1" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="4F26B017" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA00904" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="1A3E3E98" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F417B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метантиола</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (метилмеркаптан)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3DF6A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,25-10 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="572B7F10" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB67D54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="309FEE96" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...635 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05F2C44E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B085D13" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
+    <w:p w14:paraId="3294290C" w14:textId="77777777" w:rsidR="00BC70B2" w:rsidRDefault="00BC70B2" w:rsidP="00995DC5">
       <w:pPr>
-        <w:sectPr w:rsidR="00314BD1" w:rsidSect="00314BD1">
-[...1 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BC70B2" w:rsidSect="00F62C77">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="568" w:footer="408" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AE7A28E" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1"/>
+    <w:p w14:paraId="78F78966" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
+      <w:pPr>
+        <w:sectPr w:rsidR="00064E48" w:rsidSect="00F62C77">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="568" w:footer="408" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5EF84D" w14:textId="77777777" w:rsidR="000E724C" w:rsidRDefault="000E724C"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00314BD1" w14:paraId="47EC7C2F" w14:textId="77777777" w:rsidTr="00314BD1">
+      <w:tr w:rsidR="00F62C77" w14:paraId="743AE010" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
-          <w:trHeight w:val="145"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6353F6C7" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1" w:rsidP="00314BD1">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156891B2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="272F1E4A" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRPr="0064778A" w:rsidRDefault="00314BD1" w:rsidP="00314BD1">
+          <w:p w14:paraId="67AA0678" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C71B44" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716DA1DE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E7BB43" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7607B0DC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2018D89E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="6F799EC1" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B2CEA2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13ADEA68" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="12064B2F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A9C93C" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRPr="00BC0014" w:rsidRDefault="00314BD1" w:rsidP="00314BD1">
+          <w:p w14:paraId="167F14C8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244CF3CE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3731F3B0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>Отбор проб и определение концентрации проп-2-ен-1-аля (акролеин)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125E7637" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>ДИ: 0,1-1,0 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE9D633" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41CB4189" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9E0AE6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2314E323" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="735A776D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...33 lines deleted...]
-              </w:rPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A475E6" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704BE892" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B261829" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="32B063F3" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CC455B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628D759E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67E62C20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0437BFE4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C92F65" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662C1DEA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>Отбор проб и определение концентрации аммиака</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45848D3F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>ДИ: 5-100 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="092B91AB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="677FF02F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="322E3B94" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="19AE9503" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1077"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F72A2F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1A1CCD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00CFA225" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="388C055D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB682CC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC4B262" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t xml:space="preserve">Отбор проб и определение концентрации хлора </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FC578F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>ДИ: 0,5-200 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69B7C976" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB89CC4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2762F06F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="1ED3DC55" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="599760E4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6CEBA3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="309899C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694FCDF7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359D6DCC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738A089E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>Отбор проб и определение концентрации углерод оксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1179899E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t xml:space="preserve">ДИ: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:t>мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA11B61" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A46628" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEFC136" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="2F6E973C" w14:textId="77777777" w:rsidTr="00314BD1">
+      <w:tr w:rsidR="002113B3" w14:paraId="7CC308BB" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B866B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D488EE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="639E543C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C125D6F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77974AC8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021CC43C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60113">
+              <w:t>дигидросульфида</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60113">
+              <w:t xml:space="preserve"> (сероводорода)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A0E2BA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>ДИ: 2-30 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B26C480" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="294D458F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14723760" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="2E2DBA79" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5664F901" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6132EA3D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.22</w:t>
-[...226 lines deleted...]
-          <w:p w14:paraId="3B765296" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>1.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79510D2F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="454B200E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-            <w:pPr>
+          <w:p w14:paraId="3573BAE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E199193" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="33D659C8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F2A218" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="413F1F07" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D96336D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>Отбор проб и определение концентрации серы диоксида (сернистый ангидрид)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763F94F1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="00B60113">
+              <w:t>ДИ: 5-100 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60113">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0041D22C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782895C2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6223788B" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="48062106" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="4B5AE749" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1097"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B577EE3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12.1.014-84</w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="54414B51" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+              <w:t>1.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56AB9684" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67F34135" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="0FBA2DCF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1985D6" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="747C083B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40305F0C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5554BBD0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB6087C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации азота диоксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1870426F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 1-40 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25B15772" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F746FF5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CA859AD" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="00936D29" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...1403 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="50F7BEAE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14252F01" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
+    <w:p w14:paraId="7967BFB2" w14:textId="77777777" w:rsidR="00344644" w:rsidRDefault="00344644" w:rsidP="00344644">
       <w:pPr>
-        <w:sectPr w:rsidR="00314BD1" w:rsidSect="00314BD1">
-[...4 lines deleted...]
-        </w:sectPr>
+        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7188FB4C" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1"/>
+    <w:p w14:paraId="1C320A40" w14:textId="77777777" w:rsidR="00396732" w:rsidRDefault="00396732" w:rsidP="00344644">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BFF305" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00344644">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDAE261" w14:textId="77777777" w:rsidR="00396732" w:rsidRDefault="00396732" w:rsidP="00344644">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B7BBC" w14:textId="77777777" w:rsidR="00B60113" w:rsidRDefault="00B60113" w:rsidP="00344644">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="2552"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D61B2C" w:rsidRPr="0064778A" w14:paraId="24F9951C" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="00344644" w14:paraId="705925A4" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="189"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13367C45" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4A138C" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DCA958" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C595363" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00D96F2F" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E0BC35" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA0FC6B" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1400736F" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="4AEFAC56" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1097"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2705E6E3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287751EE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="048EEB89" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Воздух рабочей зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EE9299" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507B01C0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FEFA7E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации азота оксидов/в пересчете на NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DC8225" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>И: 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5779C57E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759A5CDE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE9B8A5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5D5F7E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B253E89" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EDCFED6" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F293553" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="1BD09604" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1097"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B32A65" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6E45A6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2472CCCB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63275944" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77987784" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2DFFC9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации углеводородов алифатических предельных</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BA8D2D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>1-10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/в пересчете на С/ (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>углеводо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>роды</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> нефти)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C6B1F2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 100-2000 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76A54609" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7CBF28" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75BE2CFB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="0AB74E66" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1097"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C17E29C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5D3544" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31D14D31" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458B2253" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B0959C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="626831C6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации бензина</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524A6A4C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 50-4000 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDCB8A2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA3DC38" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0244211F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="76DD5BB5" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1097"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35475202" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C21F4FB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBFF8BF" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B67205" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A40F59C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="191B1DF4" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации гидрохлорида (хлористый водород)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4058E548" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 2-150 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D60CFDD" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76132534" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57872683" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="72B4D49C" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1097"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25143314" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F857B7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C49CBF7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16229D52" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FA1D6B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E47686A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации диметилбензола (ксилол)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547D7C7A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 20-1500 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1D4995" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="179CBD3C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7314740C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E4D6660" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
+      <w:pPr>
+        <w:sectPr w:rsidR="00314BD1" w:rsidSect="00F62C77">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62C77" w14:paraId="2E05D62E" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5D348A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B54670" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="395BE1EC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00BC0014" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F6ED29" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF4E9E0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BD281E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B8D665" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00873169" w:rsidP="00314BD1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="3A6DAD52" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F6755C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A010B4E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="151BBB15" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Воздух рабочей зоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E4BEF6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597ED542" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C82269" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации метилбензола (толуол)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25DD0364" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 25-2000 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD7E6E0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C0E728" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E70C3D1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47152468" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112290D0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="761A25AB" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64241478" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57322977" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="277F6A9D" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="1181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9EFCA1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4E7E2A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="504AC449" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F58F2BE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72655523" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3480120E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>этенилбензола</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (стирол)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3041841F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 10-3000 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C76555A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B55176" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4102E7B2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="3F2EF43A" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="708"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E29BF6E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A1DA39" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="163D6878" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDD7A12" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A0D10A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8057EF" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации формальдегида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19BA2380" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,25-5,0 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14F09768" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CED2335" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="606C8B75" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="57307918" w14:textId="77777777" w:rsidTr="001C5673">
+        <w:trPr>
+          <w:trHeight w:val="728"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075C1E0E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F9AF69" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCB556A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F98B088" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB90FE6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A3B0C3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации пропан-2-она (ацетона) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C10A40" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 100-10000 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33B2F1D2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F3E472" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="118FDD7B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="6DD959BB" w14:textId="77777777" w:rsidTr="001C5673">
+        <w:trPr>
+          <w:trHeight w:val="1191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79A27D82" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B5E4BA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0214A132" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C78A4AC" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B524C73" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4BD32F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации озона</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF19235" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,05-15 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1082D6D2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0677E86C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.014-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="411C1834" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="52F1FADE" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="682"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="465448C7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A78DF39" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сточные воды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A185AE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13636D64" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Водородный показатель (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68684E59" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 2-12 ед. pH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04928EF1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Разрешение местных исполнительных и распорядительных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05826887" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 10523-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F0C6A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E00E230" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="72FB1059" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2831EFAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EC41E82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D31B38" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11C823D0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Взвешенные вещества </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4612AEB1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: св.3,0 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C484C1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F25D2C0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>МВИ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. МН 4362-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19130C82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD39B57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24AF2BEE" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
+      <w:pPr>
+        <w:sectPr w:rsidR="00314BD1" w:rsidSect="00F62C77">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="568" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62C77" w:rsidRPr="0064778A" w14:paraId="01EC0D2C" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F1D8CD2" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+          <w:p w14:paraId="6F351E34" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BB011A8" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="0064778A" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+          <w:p w14:paraId="63D49B70" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CA22ACE" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="00BC0014" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+          <w:p w14:paraId="6E5BFCEA" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00BC0014" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0450F356" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="00D61B2C" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+          <w:p w14:paraId="5A02860E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61B2C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3093DD32" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="00D61B2C" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+          <w:p w14:paraId="2DDDBA67" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61B2C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33998E6C" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="00D61B2C" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+          <w:p w14:paraId="2E44C9CD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61B2C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FFE82C9" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00873169" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006415FE" w14:paraId="47F017D8" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="503DCE7F" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15DA1EC7" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00D15C54">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C214A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.3</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+              <w:t>2.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDB7655" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00D24383">
+          <w:p w14:paraId="4B9ED89B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D24383">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Сточные в</w:t>
-            </w:r>
+              <w:t>Сточные воды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E89AE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>о</w:t>
-            </w:r>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="218BA600" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ды</w:t>
-[...14 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:t>Сухой остаток</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056C212D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.05/08.052</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>ДИ: 50-50000 мг/дм</w:t>
+            </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2041604A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D24383">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ: 50-50000 мг/дм</w:t>
-[...81 lines deleted...]
-              <w:pStyle w:val="NoSpacing1"/>
+              <w:t>Разрешение местных исполнительных и распорядительных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0717BF6B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">МВИ. МН 4218-2012 </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="351718C1" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521D7662" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F537860" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006415FE" w14:paraId="127ED4D2" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="6A4FA676" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60CF99E7" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00D15C54">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E27ACE2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.4</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+              <w:t>2.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17501AFF" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00D15C54">
+          <w:p w14:paraId="032056A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77286793" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
+          <w:p w14:paraId="0AA85A80" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="641A626B" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A48537" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Концентрация жел</w:t>
-[...11 lines deleted...]
-              <w:t>за общего ДИ: 0,100-9,00 мг/дм</w:t>
+              <w:t>Концентрация железа общего ДИ: 0,100-9,00 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633E91FD" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00D15C54">
+          <w:p w14:paraId="7D977FF6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72737F0F" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3814EE23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>СТБ 17.13.05-45-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53DE4EB8" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1600929A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F04E847" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006415FE" w14:paraId="2A201411" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="7F4C5F7C" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26B725F3" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00416D84">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB1DF54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.5</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+              <w:t>2.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B37B4D1" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00416D84">
+          <w:p w14:paraId="1ED1408E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03209217" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
+          <w:p w14:paraId="5CA65369" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13913FDE" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DADC73" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрация сул</w:t>
-            </w:r>
+              <w:t>Концентрация сульфат-иона</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E482AE7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ь</w:t>
+              <w:t>ДИ: св. 2,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEAF7B7" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00416D84">
+          <w:p w14:paraId="21A2B4F7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="532E1673" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="003230E4" w:rsidRDefault="006415FE" w:rsidP="00B13E36">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A05216C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-42-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31E02731" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="196E66AF" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="5585B52F" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAEA54C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="2FF80C56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66081545" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="59FE157C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F24EEE7" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="038B1283" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26EDF0E8" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0951E49D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113FB7B8" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="25BC1748" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>хлорид-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5477D39A" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="3BD5DA22" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ: 10,0-250,0 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13FD98E9" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="161E0DF1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">без разбавления </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02DFCD95" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="1A0983E3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EDE83AD" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="7A154AD1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE42C57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="21A20099" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="50350F48" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B660218" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0584B308" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="536B273D" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="4ED4DD0C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CD24CD" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5730F677" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6909BDE9" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6C1CA8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C793FF" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="2A942250" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>фосфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44857D3F" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="0FF52345" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ:0,005-0,8 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в пересчете на фосфор без разбавления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5022AB09" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="4A56B720" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D08473E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBC3524" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
-              <w:t>ГОСТ 18309-2014 п.6 (метод Б)</w:t>
-            </w:r>
+              <w:t>ГОСТ 18309-2014 п.6 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003230E4">
+              <w:t>метод</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003230E4">
+              <w:t xml:space="preserve"> Б)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4FA334" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="7B88226D" w14:textId="77777777" w:rsidTr="003230E4">
-[...4 lines deleted...]
-          <w:p w14:paraId="5EFDB6B6" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+      <w:tr w:rsidR="002113B3" w14:paraId="10C6EC3D" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E980DB5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="465748BF" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="4A529658" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8E9F0E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5D5E93A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10530D71" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0021108D" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="0021108D">
+              <w:t>Концентрация аммоний-иона (аммиак и ионы аммония суммарно)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D375C20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0021108D" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:r w:rsidRPr="0021108D">
+              <w:t>ДИ: 0,1-300,0 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021108D">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD61AAE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CA63FF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 33045-2014 п.5 </w:t>
+            </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ: 0,1-300,0 мг/дм</w:t>
-            </w:r>
+              <w:t>(метод А)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="466AFEDC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11C013DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="23D919B4" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A61A9AA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+              </w:rPr>
+              <w:t>2.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13149BDB" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...16 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4FB6BFDD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EB6AB6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.05/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52699165" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(метод А)</w:t>
-[...83 lines deleted...]
-              </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2582A8D0" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...10 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="36FBC242" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2092F8CC" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="73582D66" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-29-2014/</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5667-10:1992</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="415F7DA8" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="18D29094" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07645DD1" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="61012E3E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-29-2014/</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5667-10:1992</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306FCEDA" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="0557EE5F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="196070EE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="04F5859F" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="4F73D2EB" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="007F2218" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABBCD8E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="284B9CD5" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="71C99F25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77CC4E00" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5EEB311F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подземные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D94B4C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="7FC854A4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="722A9D6A" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43640460" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67E5E09E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...13 lines deleted...]
-          <w:p w14:paraId="78E70A00" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="6F08A6D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F4BF39" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ISO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5277A4D3" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="7D58CE23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5667-11-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52FB122F" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E90C26" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-11-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5183FC53" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="525D189D" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="75DA750D" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A13D17E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296F6840" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4558B979" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="31FF21CA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D0239B" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="23C00140" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06F2EA8C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FCB6F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (pH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301CAC71" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="5502E1FD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2-12 ед. p</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57102BA3" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="009B571E" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA487B7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГН 2.1.5.10-21-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2266FC16" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="009B571E" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="44F76B65" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Инструкция, утв. П</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Инструкция, утв. Постановлением Минприроды </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DFDB74" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>о</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>№9 от 01.02.2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC71FB8" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...13 lines deleted...]
-          <w:p w14:paraId="7518C57C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F2E235" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-200</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40DCE8C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="5851E0CE" w14:textId="77777777" w:rsidTr="003230E4">
+    </w:tbl>
+    <w:p w14:paraId="58C9695C" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRDefault="00406AAD"/>
+    <w:p w14:paraId="41DBCF28" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00406AAD" w14:paraId="47E9D3F6" w14:textId="77777777" w:rsidTr="00406AAD">
+        <w:trPr>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A6F81E" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28894E6C" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36924F90" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26032859" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="622F9A6C" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="574414FF" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E66CD3" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="5689A71B" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58860E88" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70756120" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="621C03E1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="00396732" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396732">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подземные воды</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A65FD6" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="67CDC74C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C63926A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрация аммоний-иона</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Концентрация аммоний-иона ДИ: 0,1-300 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F4C43F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="331999A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГН 2.1.5.10-21-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="782768F6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инструкция, утв. Постановлением Минприроды </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF29D68" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№9 от 01.02.2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688D51F5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 33045-2014 п.5 </w:t>
+            </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(метод А)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="108E002B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 33045-2014 п.5 </w:t>
-[...6 lines deleted...]
-              <w:t>(метод А)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A93522" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20682615" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="51D029AD" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="5B67C33D" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="582A2064" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DC887A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63298932" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="1C6CB013" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B814072" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="10AB9735" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D4789D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрация нитрат-иона</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Концентрация нитрат-иона ДИ: 0,1-200 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="6F23E6E4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5976B5F1" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...12 lines deleted...]
-          <w:p w14:paraId="3A2EC487" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="4F5D9A16" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54ED0F23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33045-2014 п.9 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(метод Д)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F36510D" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="256AA70E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="079788CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="38A8ED10" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="3FCA5F71" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="39DBB667" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B9DFCA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CF15E1E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="13CB200D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B4706E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="72995A20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F49E309" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002381CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40979727" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="6D3758D5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>хлорид-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128E8691" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="7F57C888" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 10,0-250,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> без разбавления</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="65B4F9DF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00CD2286" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="6AE2D293" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58B22AD9" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB54731" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46229B34" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3778EAF5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34DA8FC6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="7B87FB51" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="7D7E4E8F" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="439B4A1E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BC5AF3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3777296E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="41FA0181" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717D3434" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="2F189AEA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B48A786" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFBCFCF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация сульфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4FAA9A" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="20601902" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2-50 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="21AC2F48" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5450B793" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="659E908E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="379F763E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1C88A8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31940-2013 р.6 (метод 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54B34C2D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="1F0ABB47" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="45D4AAAD" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2AC1479E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7198B995" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53E52F2C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="0B14903A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4F7C5C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="2EEDC7BB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="766292EF" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73140F6C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EABDFE6" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="63A08ECE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>фосфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B944CF" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="21935652" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,005-0,8 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в пересчете на фосфор без разбавления</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="2C634754" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78919343" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="77B43C8D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03CB57EC" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5883E1A9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
-              <w:t>ГОСТ 18309-2014 п.6 (метод Б)</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>ГОСТ 18309-2014 п.6 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003230E4">
+              <w:t>метод</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003230E4">
+              <w:t xml:space="preserve"> Б)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5674F4B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDD3F5D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936D29" w14:paraId="13B9A1EE" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="210FC216" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79BF4FDB" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA48B2A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B67862F" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="657B7557" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D939C35" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="003230E4">
+          <w:p w14:paraId="4C517574" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72DC5CA4" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C13BDBA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация железа общего</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ADAF30C" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4C627990" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,100-9,00 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+          <w:p w14:paraId="78DE5FDA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CAAC364" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+          <w:p w14:paraId="06102689" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E16975E" w14:textId="77777777" w:rsidR="00936D29" w:rsidRPr="003230E4" w:rsidRDefault="00936D29" w:rsidP="00936D29">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A2FE75" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>СТБ 17.13.05-45-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C089A2E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5385E474" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRDefault="00D61B2C">
+    <w:p w14:paraId="749584B4" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRDefault="00D61B2C">
       <w:pPr>
-        <w:sectPr w:rsidR="00D61B2C" w:rsidSect="006415FE">
-[...3 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="426" w:footer="555" w:gutter="0"/>
+        <w:sectPr w:rsidR="00D61B2C" w:rsidSect="00F62C77">
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="555" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="529A0A6F" w14:textId="030572BA" w:rsidR="00D61B2C" w:rsidRDefault="003F5000">
-[...52 lines deleted...]
-                      <wps:txbx>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62C77" w14:paraId="67B00E91" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2710EEDE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00402A14" w:rsidRDefault="003F5000" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B7CE3B7" wp14:editId="446C1F9C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2205990</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>8613775</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1400175" cy="504825"/>
+                      <wp:effectExtent l="9525" t="12700" r="9525" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1180824637" name="Text Box 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1400175" cy="504825"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="120F34D4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00586239">
+                                  <w:pPr>
+                                    <w:pStyle w:val="6"/>
+                                    <w:ind w:right="-143" w:hanging="142"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="ArialMT"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="ArialMT"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                      <w:lang w:val="ru-RU"/>
+                                    </w:rPr>
+                                    <w:t>06.11.2025</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="6C6A60E9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00586239">
+                                  <w:pPr>
+                                    <w:tabs>
+                                      <w:tab w:val="left" w:pos="-142"/>
+                                    </w:tabs>
+                                    <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="ArialMT"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="ArialMT"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>дата принятия решения</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="3B7CE3B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173.7pt;margin-top:678.25pt;width:110.25pt;height:39.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDrHabDwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrU14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2m2vRXzgyCa1CF5eLi+HTrDjgq9Blvy+SznTFkJtbb7kn//tntz&#10;zZkPwtbCgFUlPynPbzevX617V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWnA1gJwKZuM9qFD2h&#10;dyZb5PnbrAesHYJU3tPf+9HJNwm/aZQMX5rGq8BMyam2kE5MZxXPbLMWxR6Fa7WcyhAvqKIT2lLS&#10;M9S9CIIdUP8D1WmJ4KEJMwldBk2jpUo9UDfz/K9uHlvhVOqFyPHuTJP/f7Dy8/HRfUUWhncw0ABT&#10;E949gPzhmYVtK+xe3SFC3ypRU+J5pCzrnS+mp5FqX/gIUvWfoKYhi0OABDQ02EVWqE9G6DSA05l0&#10;NQQmY8plns+vVpxJ8q3y5fVilVKI4um1Qx8+KOhYvJQcaagJXRwffIjViOIpJCbzYHS908YkA/fV&#10;1iA7ChLALn0T+h9hxrK+5Dcryv1SiE4HUrLRXcmv8/iN2oq0vbd10lkQ2ox3KtnYicdI3UhiGKqB&#10;AiOfFdQnYhRhVCxtGF1awF+c9aTWkvufB4GKM/PR0lRu5stllHcylqurBRl46akuPcJKgip54Gy8&#10;bsO4EgeHet9SplEHFu5oko1OJD9XNdVNikzcT9sTJX9pp6jnHd/8BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAdMR+BOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFBrk1chxKmq&#10;CsS6hU13bjxNImI7id0m5esZVrCcuUd3zhTr2XTsgqNvnZXwuBTA0FZOt7aW8PnxtngC5oOyWnXO&#10;ooQreliXtzeFyrWb7A4v+1AzKrE+VxKaEPqcc181aJRfuh4tZSc3GhVoHGuuRzVRuel4JETGjWot&#10;XWhUj9sGq6/92Uhw0+vVOBxE9HD4Nu/bzbA7RYOU93fz5gVYwDn8wfCrT+pQktPRna32rJMQJ6uE&#10;UAriNEuBEZJmq2dgR1olcSaAlwX//0X5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEOs&#10;dpsPAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHTEfgThAAAADQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokecolor="white">
+                      <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="2E3FAF4C" w14:textId="77777777" w:rsidR="00586239" w:rsidRPr="00A00B0F" w:rsidRDefault="00C42948" w:rsidP="00586239">
+                          <w:p w14:paraId="120F34D4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00586239">
                             <w:pPr>
                               <w:pStyle w:val="6"/>
                               <w:ind w:right="-143" w:hanging="142"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                               <w:t>06.11.2025</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5C34BEFD" w14:textId="77777777" w:rsidR="00586239" w:rsidRPr="007168E4" w:rsidRDefault="00586239" w:rsidP="00586239">
+                          <w:p w14:paraId="6C6A60E9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00586239">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="-142"/>
                               </w:tabs>
                               <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>дата принятия решения</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </wps:txbx>
-[...75 lines deleted...]
-    </w:p>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00F62C77">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA88FB1" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109D595D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00ED67CD" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F79F303" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046CBD12" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9DFC22" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DE7EB6" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="00D61B2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="2AFEFF07" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="682BB3A7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F980BD8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подземные воды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370B592D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.04/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4968E8FE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сухой остаток</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BF235A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 50-50000 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BC0DAF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГН 2.1.5.10-21-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4465D22F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инструкция, утв. Постановлением Минприроды </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113D263A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№9 от 01.02.2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F027AE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="252F2949" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ. МН 4218-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4F9EBA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12890ACF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E705462" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2661FB62" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F5B8E5" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C2D7F2" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E345F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="5F0A906E" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="138A6652" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8402CC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="466C2FFD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.04/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F79DB9F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация марганца</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,01-500 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40EB2D04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192ACC85" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230E4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4974-2014 .6.5 (метод А)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19F4CA88" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="338F67B3" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3353C1AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F39CB09" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="572EF328" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вода питьевая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F332C09" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292D1B54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427E38FC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D02B8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3E519E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27CDEF25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТБ ГОСТ Р 51592-2001 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225C22A1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 5667-3-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A93934" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E045B01" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТБ ГОСТ Р 51592-2001 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18240A69" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 5667-3-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39B017D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="7BA24D8F" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8A1AA4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="102CCC8A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AF7E23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6486BA70" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вкус</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAB3D98" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ДИ: 0-5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0766C112" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00456FFF" w:rsidRDefault="00861E52" w:rsidP="003A4E9F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456FFF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0982A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ГОСТ 3351-74 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63E5A2C5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="732E0F27" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8659AB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="692AAC31" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="005E67D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251CC10C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B26BCC1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Запах</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78241851" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ДИ: 0-5 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC5E453" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="003A4E9F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D4F23D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ГОСТ 3351-74 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="315DB679" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="47CAA1DA" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="492"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49084B25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E37AD92" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="190A9FCB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A0FBD9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Цветность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05EA8A27" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ДИ: 1-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 градусов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11C2B73D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FC540E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ГОСТ 31868-2012 п.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(метод Б)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C31A66D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="09EB2937" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43B00495" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00546257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52ACA08B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4397DB39" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33C1F4AC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Водородный показатель </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D43198" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ДИ: 2-12 ед. pH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="117F5629" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D191060" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="magenta"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10523-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25961688" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="609FBF22" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D98D33D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEC7DBE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA08671" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02525B2C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация нитрат-ионов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C804A5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДИ: 0,1- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50B12E59" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384BDA09" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00E733AF" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="magenta"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E733AF">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33045-2014 п.9 (метод Д)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50F84C9B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00E733AF" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="42158671" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B74599C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00402A14">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="699EA2D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DA04F9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00895D87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FD8965" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00FF780D" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Концентрация </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748C9F5C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00ED0849">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ионов меди</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CA8B0D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00ED0849">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,02-0,5 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62454AA9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174E268A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4388-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1E46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72 п. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C293A40" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44AC72FB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26C3D6D6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00FF780D" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="43DBFF76" w14:textId="77777777" w:rsidTr="00873169">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED36774" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F34B525" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4416046A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB2A05">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB42449" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация хлорид-ионов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E0CCD3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДИ: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="131E9F5C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D444B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4245-72 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="225C23F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69E43811" w14:textId="77777777" w:rsidR="0057712C" w:rsidRDefault="0057712C"/>
+    <w:p w14:paraId="7347DB16" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="1984"/>
-        <w:gridCol w:w="2207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D61B2C" w14:paraId="301ACD0E" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="0057712C" w14:paraId="6822BF02" w14:textId="77777777" w:rsidTr="0057712C">
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A8F2B6C" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="00402A14" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ACBEF3" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="0057712C" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6181CC0A" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="0064778A" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4C262FBE" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="009B571E" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7D7493" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRPr="00ED67CD" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
-            <w:pPr>
+          <w:p w14:paraId="70026017" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00CB2A05" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="262D4AEB" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="329FD6E3" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="0064778A" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3903A12D" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26EDF62F" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRDefault="00D61B2C" w:rsidP="00D61B2C">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5B4B059A" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...44 lines deleted...]
-              <w:t>6</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003230E4" w14:paraId="54E453F3" w14:textId="77777777" w:rsidTr="00F3122C">
-[...1782 lines deleted...]
-      <w:tr w:rsidR="00F3122C" w14:paraId="74BD1D9D" w14:textId="77777777" w:rsidTr="003230E4">
+      <w:tr w:rsidR="002113B3" w14:paraId="5EC65779" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="024061A6" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00546257" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1806964E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8*</w:t>
+              <w:t>9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:vMerge/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC0FB5D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B571E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вода питьевая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3977EE23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="376D5317" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0068676C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="48F775E7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>100.09/08.156</w:t>
+              <w:t>100.09/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136EAA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5872F9CE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация сульфат-ионов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE63A56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДИ: 2-50 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1458E1AB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D60A3B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="00861E52" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861E52">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E533A40" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31940-2013 р.6 (метод 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...71 lines deleted...]
-              <w:t>ГОСТ 4245-72 п.3</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EE614B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4917755A" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FDE852" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="67605C5A" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="002113B3" w14:paraId="62B51295" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="162604C7" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00546257" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1693F2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>4.</w:t>
+              </w:rPr>
+              <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9*</w:t>
-            </w:r>
+              <w:t>0*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F36A6B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B91F9C5" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="7EA5D732" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A27CC3D" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0068676C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="3B3DA5E1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>100.09/</w:t>
-[...6 lines deleted...]
-              <w:t>08.149</w:t>
+              <w:t>100.09/08.15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4711875F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация ионов марганца</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0683312A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: св.0,01 г/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7201D014" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A987578" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DF4D24" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4974-2014 п.6.5 (метод А)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...48 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="211F7B88" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="729F4208" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="3FFF328C" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="002113B3" w14:paraId="573B3B83" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76C3DF74" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00546257" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5796CAB3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0*</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>1*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="338A193D" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="4EEB166F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F6FE8B" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0068676C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="2BC87F43" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>100.09/08.15</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C6E623" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация полифосфат-ионов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A779A6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: ≥ 0,01 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596BBC35" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15202615" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D61AB87" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18309-2014</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.5 (метод А)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FE20D9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E3F17A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...42 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2577133F" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="257A1318" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="29C7729B" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="002113B3" w14:paraId="5DADDD7B" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1666E87C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1*</w:t>
+              <w:t>4.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="705A5465" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="04F19300" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5464A89E" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0068676C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="42A11215" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="383F9A7A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация железа общего</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1614E8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,1-2,0 мг/дм</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192CF947" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D63C8F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2821CA6E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4011-72 п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335FAD03" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="787D17C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...42 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11AE6E85" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...47 lines deleted...]
-          <w:p w14:paraId="01E42E0E" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="7205A593" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="4C21E14E" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="002113B3" w14:paraId="0A4153AB" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63845B88" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721692DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.12*</w:t>
+              <w:t>4.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67B85C3A" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="670D5106" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B70586" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0068676C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="04EA2F1F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB2A05">
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D719C4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>00.09/08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271E66DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общая минерализация (сухой остаток)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="545D2BBD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1563CA61" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 18164-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3057A11D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCCA004" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79D22DB0" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...36 lines deleted...]
-          <w:p w14:paraId="502F92DC" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="4123820F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="7A88AD00" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="002113B3" w14:paraId="316E6F38" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4ACD4FF1" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07336EE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.13*</w:t>
+              <w:t>4.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4180ABE3" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="5B32A56D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="004F0D6B" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0068676C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="41013D0F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00D719C4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>00.09/08.</w:t>
-[...6 lines deleted...]
-              <w:t>082</w:t>
+              <w:t>100.09/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A0C64">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679048F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Жесткость общая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254BB70C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,1- св.0,4 °Ж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64BA0B3E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="504E3917" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F112F3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="magenta"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31954-2012 п.4 (метод А)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0530F39D" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="0064778A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...180 lines deleted...]
-            <w:r w:rsidRPr="00D96F2F">
+          <w:p w14:paraId="3270EE30" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 31954-2012 п.4 (метод А)</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7885AB08" w14:textId="77777777" w:rsidR="00895D87" w:rsidRDefault="00895D87">
+    <w:p w14:paraId="74AD91A1" w14:textId="77777777" w:rsidR="00895D87" w:rsidRDefault="00895D87">
       <w:pPr>
-        <w:sectPr w:rsidR="00895D87" w:rsidSect="00F44D18">
-[...2 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+        <w:sectPr w:rsidR="00895D87" w:rsidSect="00F62C77">
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14459" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="2552"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00895D87" w14:paraId="2B0B432A" w14:textId="77777777" w:rsidTr="00F3122C">
+      <w:tr w:rsidR="00F62C77" w14:paraId="7E371DC4" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3AFF5CAD" w14:textId="77777777" w:rsidR="00895D87" w:rsidRPr="0064778A" w:rsidRDefault="00895D87" w:rsidP="00895D87">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B8C8F8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71931B9B" w14:textId="77777777" w:rsidR="00895D87" w:rsidRPr="0064778A" w:rsidRDefault="00895D87" w:rsidP="00895D87">
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6902B91E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33970371" w14:textId="77777777" w:rsidR="00895D87" w:rsidRPr="00CB2A05" w:rsidRDefault="00895D87" w:rsidP="00895D87">
+          <w:p w14:paraId="2884AABD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00CB2A05" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="436BE2E3" w14:textId="77777777" w:rsidR="00895D87" w:rsidRPr="0064778A" w:rsidRDefault="00895D87" w:rsidP="00895D87">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0496CB49" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CEBFA54" w14:textId="77777777" w:rsidR="00895D87" w:rsidRPr="0064778A" w:rsidRDefault="00895D87" w:rsidP="00895D87">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="280172F5" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="23EF3685" w14:textId="77777777" w:rsidR="00895D87" w:rsidRPr="0064778A" w:rsidRDefault="00895D87" w:rsidP="00895D87">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA3E6C3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD8A4CC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="5AD2BF35" w14:textId="77777777" w:rsidTr="00F3122C">
+      <w:tr w:rsidR="00425B4A" w14:paraId="35BEFA2A" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A1C7A99" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="237DEB7B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61981F57" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="30BF8A27" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23F72BB1" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="3F23C40C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Выбросы загрязня</w:t>
-[...69 lines deleted...]
-              <w:t>точников</w:t>
+              <w:t>Выбросы загрязняющих веществ в атмосферный воздух от стационарных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C53EC08" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="5A24DDF2" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A92DABB" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="536361BB" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0EDDFA06" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A93474" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации твердых частиц (пыли) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74CD7398" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="444E00BC" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 15-20000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D89000" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="7F7F07C8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: менее 50 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7718F430" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00EA6B2A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="475A7B8B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6B2A">
-[...7 lines deleted...]
-          <w:p w14:paraId="135CCB61" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:r w:rsidRPr="00425B4A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Разрешение на выбросы загрязняющих веществ в атмосферный воздух № 03/17.0213 от 15.03.2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75424EF2" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6B2A">
-[...30 lines deleted...]
-          <w:p w14:paraId="69F2F81D" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          </w:p>
+          <w:p w14:paraId="0BDB96C0" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2925735D" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="0232E88B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC76FCF" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="760FD716" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A191471" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="58BB68D8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F320E64" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="28B20EFF" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E5ED5E9" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="51F60F06" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="774145B3" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00EA6B2A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="67AB3078" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E1BE01C" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00EA6B2A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6F5CE3" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E716438" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00EA6B2A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244B3C85" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4F1E8E36" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00EA6B2A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="755D7BCD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00EA6B2A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="62428D99" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00EA6B2A" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E635E3D" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          </w:p>
+          <w:p w14:paraId="6522F9E3" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09D96E5B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="756B5A51" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3274DDA6" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4867E579" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54DB2753" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76808938" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1D2307" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D59CC8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51EC8B4F" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AA929B1" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46B15CE4" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00EA6B2A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3F1A93" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="1D457EC2" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ. МН 4514-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45EB33C5" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...23 lines deleted...]
-          <w:p w14:paraId="5DC9F479" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="0E1C897C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 12141-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B4B6BA" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="77D30594" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7589ED0F" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="475840AD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB5F9CD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233CF5DB" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B097DD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="3E5D0F67" w14:textId="77777777" w:rsidTr="00F3122C">
+      <w:tr w:rsidR="00425B4A" w14:paraId="216A3758" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="793"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61FE3296" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8FE0EA" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE798A1" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="7CB47208" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22D74729" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="31879504" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D1AE50" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="396C9AE3" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0218F24E" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="167EC78A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12145981" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B9C124" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации серной кислоты</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31BA6210" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="29334AE9" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,1-8,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5650D322" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="2FCD9567" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C09897" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="7CE95234" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ. МН 5009-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78AABF81" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="1E03812A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4981B25F" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="077EEDDF" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FA4BFC1" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="2B782DAC" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7CF906" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="0D4FF837" w14:textId="77777777" w:rsidTr="00F3122C">
+      <w:tr w:rsidR="00425B4A" w14:paraId="4B484E4B" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1324B66A" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D9EE7C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0276CBBD" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="7D9EB168" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2272D339" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="4C08E2FC" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1E0914" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="0BF8C63A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4F06CD" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="61D94907" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3BC4CBB4" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00D96F2F" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D386F4" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации натрия гидроксида (аэрозоль едких щелочей)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07C77B15" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="38ED30AF" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,02-3,50 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="7E716E94" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC97B12" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="60AC2F21" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E831BFB" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="4898FF7F" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5866-2017 (метод Б)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D56019" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
-[...23 lines deleted...]
-          <w:p w14:paraId="7001BA2B" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="308E844D" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66765DA7" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65F3CE25" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553852A8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC7E27A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3122C" w14:paraId="6E6DF958" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00425B4A" w14:paraId="54CB97EE" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="1542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FF1FB5E" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF06359" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1145377E" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="3420077A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="276E974B" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="4BCBAB5C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58AEECC4" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="5F79D2AB" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49BDF0D9" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="5F93D9B0" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.01/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16CD7FEA" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46132089" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации масла минерального нефтяного (аэрозоль индустриальных масел)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64B0E7A2" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="66D3FB50" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ДИ: 0,5-100 мг/м</w:t>
+              <w:t>ДИ: 0,5-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B31175" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+          <w:p w14:paraId="6D5D1A34" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...209 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="796B68AB" w14:textId="77777777" w:rsidR="00F3122C" w:rsidRPr="00F3122C" w:rsidRDefault="00F3122C" w:rsidP="00F3122C">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C33D8B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>АМИ. БР 007-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="081CD2B1" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3122C">
-[...967 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71F25F1F" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
-[...9 lines deleted...]
-    <w:p w14:paraId="7A382577" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1"/>
+    <w:p w14:paraId="2190782E" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRDefault="00BB69E9"/>
+    <w:p w14:paraId="3E5F33B5" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
+    <w:p w14:paraId="654F8D07" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A"/>
+    <w:p w14:paraId="37E2436C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A"/>
+    <w:p w14:paraId="7E416610" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14459" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="2410"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B45A1" w14:paraId="76D6A031" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="00BB69E9" w14:paraId="4850D8B6" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
-          <w:trHeight w:val="287"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF5803B" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E451A32" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="7154BF93" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="00D554FB" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          </w:tcPr>
+          <w:p w14:paraId="7C0AC3EE" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440B8483" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E76398" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE47511" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6BE584" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="57CD4AF7" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="002113B3" w14:paraId="43B98D0A" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
-          <w:trHeight w:val="699"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>0**</w:t>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60969D33" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D199AA0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18A33602" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2A4DB196" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Выбросы и загрязняющих веществ в атмосферный воздух от стационарных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485BA552" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="005D0C50">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="01A28995" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:ind w:left="-108" w:hanging="108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.01/42.000 100.01/08.169</w:t>
-[...49 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+              <w:t>100.01/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5384D48C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:ind w:left="-108" w:hanging="108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DADA46" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отбор проб и определение концентрации гидрохлорида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF48572" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ДИ: 0,5-50 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45F74F35" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          </w:tcPr>
+          <w:p w14:paraId="7EB05455" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Разрешение на выбросы загрязняющих веществ в атмосферный воздух № 03/17.0213</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA02CA0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>от 15.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DCD7C2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="774DFAF3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A13571" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="148BD897" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA5959">
-[...8 lines deleted...]
-          <w:p w14:paraId="3BA66F42" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6083-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5400D698" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA5959">
-[...32 lines deleted...]
-          <w:p w14:paraId="7B0709FE" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3578D5" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="58175F5D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016967A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...193 lines deleted...]
-              <w:t>-2017</w:t>
+            <w:r w:rsidRPr="002113B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="26878483" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="002113B3" w14:paraId="4C489A32" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
-          <w:trHeight w:val="815"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>5.1</w:t>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406494A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA76557" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:t>*</w:t>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D0F457A" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00816380" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="49E7ADEB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE909CC" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00AB5037" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5807FF30" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2029C4F5" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+              <w:t>100.01/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D5C714" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35.065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354320A9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрация углерода оксида</w:t>
-[...28 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+              <w:t>Температура газопылевых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B48B76D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB1CE1A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 1003</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>СТБ 17.08.05-03-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433C9EE0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07A7D2A4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="08D042BC" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="002113B3" w14:paraId="179F0C74" w14:textId="77777777" w:rsidTr="001D67C2">
         <w:trPr>
-          <w:trHeight w:val="815"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t>5.1</w:t>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="185047FC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE63D87" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:t>*</w:t>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C3E17BB" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00816380" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="4DD3399C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45210AD2" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00AB5037" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3B560025" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1FA8E25F" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+              <w:t>100.01/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D50698D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EE2575" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрация азота оксида</w:t>
-[...28 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+              <w:t>Скорость газопылевых потоков, м/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1FCE40" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E38316F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 1003</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>СТБ 17.08.05-02-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCD5467" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2BCE88" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="6F17BAC6" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="002113B3" w14:paraId="11139906" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
-          <w:trHeight w:val="815"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t>5.1</w:t>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BAD77D6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58DB2156" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:t>*</w:t>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72222C35" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00816380" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="699ABCDA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2406D0FC" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00AB5037" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="704BE483" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="348C2465" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+              <w:t>100.01/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8A7651" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE9DDAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрация азота диоксида</w:t>
-[...28 lines deleted...]
-            <w:tcW w:w="2126" w:type="dxa"/>
+              <w:t>Расход газопылевых потоков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E98D3C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DC25C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 1003</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>СТБ 17.08.05-02-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA1AA6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="62141D66" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="002113B3" w14:paraId="24C0EB29" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
-          <w:trHeight w:val="815"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>5.1</w:t>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E2400A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBF96B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:t>*</w:t>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F3C1C12" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00816380" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="3A052D6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="500DACB0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00AB5037" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="73AC13FF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B880B55" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35.062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2792B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Давление газопылевых потоков, Па</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12348AB1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B966B8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 17.08.05-03-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57A66015" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="6E85C4BA" w14:textId="77777777" w:rsidTr="003F1EAF">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180A3C18" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB02109" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF03894" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/42.000 100.01/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B7453B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Концентрация кислорода </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E7BC82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Д: 0-21 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32377310" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1445EA42" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5938AE5B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="70595820" w14:textId="77777777" w:rsidTr="003F1EAF">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD91473" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF24370" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F11FA5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBE204B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация углерода оксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE9AFAB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Д: 0-10000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ррm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F050578" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAF97F9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7165FAF4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="59044D15" w14:textId="77777777" w:rsidTr="003F1EAF">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E96BCA3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67CF7A2D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8EFCB2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1181052B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация азота оксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB0078F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Д: 0-5000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ррm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="051EB0A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056A9C08" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65F09155" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="5C5B493C" w14:textId="77777777" w:rsidTr="003F1EAF">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150E0B5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56D644AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75157789" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5397C90A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Концентрация азота диоксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010871A8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00BB69E9" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Д: 0-200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ррm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFCF886" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D6F2E3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B30DB56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="2AE598DE" w14:textId="77777777" w:rsidTr="003F1EAF">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35155837" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE61285" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B61384F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB9E6D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>серы  диоксида</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="35D8E201" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Д: 0-5000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ррm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C63006D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D143B0D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A3950" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45263837" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
+      <w:pPr>
+        <w:sectPr w:rsidR="005B45A1" w:rsidSect="00F62C77">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66477F54" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62C77" w14:paraId="087117A6" w14:textId="77777777" w:rsidTr="003F1EAF">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FECA230" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00090104" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14170220" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B954AC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D554FB" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:ind w:left="-108" w:hanging="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF23C86" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6108CC0D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0002518C" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2988F3BA" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00F94B52" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...70 lines deleted...]
-              <w:t>-2017</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05FAFAB8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="5F38271F" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="065700C2" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="1158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38B8C1A0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="001848FC" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A4F49F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E8DC5C" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="5449763D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Системы вентиляции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5A88F7" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2149F361" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D0C50">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00.13/ 23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E4559E0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0A9553" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические испытания: с</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>корость потока, давление, расход воздуха, температура перемещаемого воздуха, относительная влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2595C0AA" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0F56C4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СНБ 4.02.03-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D0D0EDF" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="098046DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79008E66" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="192B65D4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2563D5F8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EE2BD1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021448C4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3C13B470" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFDF96A" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C563158" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71AFF500" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="26605102" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="756E5400" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="4743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0841B8A5" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="001848FC" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C4BA6A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C553708" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="6030473A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2D0460" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="37296A4A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760DA1E0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4ADF7A24" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="040807C3" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7A5D8813" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.065</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="431E8135" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="713A284D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.060</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044F9F08" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="5F290549" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/23.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D94A209" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="4A1932F2" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="43BCB057" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C5C5E2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Параметры микроклимата:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C45B89" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1645457F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- температура воздуха;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF866A4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7A87DD2B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- относительная влажность воздуха;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A86938A" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="493CB820" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- скорость движения воздуха. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D71FE7" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="32EFA3AE" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3970870E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF9FF5A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E671DFB" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="0DC5DC51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F602DF" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA6B2A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7AA1C0E0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Гигиенический норматив, утв. Постановлением Минздрава РБ от 14.06.2013 №</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009B571E" w:rsidRPr="00857813">
+              <w:t>Гигиенический норматив, утв. Постановлением Минздрава РБ от 14.06.2013 № 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A714D15" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-              <w:ind w:left="11"/>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A6F445" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B2A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.ГМ. 1860-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF5EC82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="077F1138" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...41 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30C44A97" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58106EB3" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
+    <w:p w14:paraId="24997957" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
       <w:pPr>
-        <w:sectPr w:rsidR="005B45A1" w:rsidSect="00850720">
-[...2 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
+        <w:sectPr w:rsidR="005B45A1" w:rsidSect="00F62C77">
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0973B2FB" w14:textId="09BE066B" w:rsidR="005B45A1" w:rsidRDefault="003F5000">
+    <w:p w14:paraId="2ED0C377" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="003F5000">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4138ADBC" wp14:editId="36417F51">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2205990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8907145</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1400175" cy="692150"/>
                 <wp:effectExtent l="9525" t="12700" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1791999449" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -18370,12461 +20009,13632 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1400175" cy="692150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1FE7BDA5" w14:textId="77777777" w:rsidR="00722C8D" w:rsidRPr="00A00B0F" w:rsidRDefault="005D0C50" w:rsidP="00722C8D">
+                          <w:p w14:paraId="5DDC996D" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                             <w:pPr>
                               <w:pStyle w:val="6"/>
                               <w:ind w:right="-143" w:hanging="142"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                               <w:t>06.11.2025</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1863269B" w14:textId="77777777" w:rsidR="00722C8D" w:rsidRPr="007168E4" w:rsidRDefault="00722C8D" w:rsidP="00722C8D">
+                          <w:p w14:paraId="72F6D5E4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="-142"/>
                               </w:tabs>
                               <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>дата принятия решения</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4138ADBC" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:173.7pt;margin-top:701.35pt;width:110.25pt;height:54.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5PYs8FAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpG2MOEWXLsOA&#10;rhvQ7QMUWY6FyaJGKbGzrx8lu2nQ3Yr5IJCm9Eg+Pq5u+9awo0KvwZZ8Osk5U1ZCpe2+5D9/bD/c&#10;cOaDsJUwYFXJT8rz2/X7d6vOFWoGDZhKISMQ64vOlbwJwRVZ5mWjWuEn4JSlYA3YikAu7rMKRUfo&#10;rclmeX6VdYCVQ5DKe/p7PwT5OuHXtZLhW117FZgpOdUW0onp3MUzW69EsUfhGi3HMsQbqmiFtpT0&#10;DHUvgmAH1P9AtVoieKjDREKbQV1rqVIP1M00f9XNUyOcSr0QOd6dafL/D1Y+Hp/cd2Sh/wg9DTA1&#10;4d0DyF+eWdg0wu7VHSJ0jRIVJZ5GyrLO+WJ8Gqn2hY8gu+4rVDRkcQiQgPoa28gK9ckInQZwOpOu&#10;+sBkTDnP8+n1gjNJsavlbLpIU8lE8fzaoQ+fFbQsGiVHGmpCF8cHH2I1oni+EpN5MLraamOSg/vd&#10;xiA7ChLANn2pgVfXjGVdyZeL2WIg4A0QrQ6kZKPbkt/k8Ru0FWn7ZKuksyC0GWwq2diRx0jdQGLo&#10;dz3T1UhypHUH1YmIRRiES4tGRgP4h7OORFty//sgUHFmvlgaznI6n0eVJ2e+uJ6Rg5eR3WVEWElQ&#10;JQ+cDeYmDJtxcKj3DWUa5GDhjgZa68T1S1Vj+STMNIJxiaLyL/1062XV138BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBNce334QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLsL&#10;0qLI0jSNxnOrF29bmAKRnQV2W6hP73jS48z/5Z9v8vVsO3HG0beONEQLBQKpdFVLtYaP99f7RxA+&#10;GKpM5wg1XNDDuri+yk1WuYl2eN6HWnAJ+cxoaELoMyl92aA1fuF6JM6ObrQm8DjWshrNxOW2k7FS&#10;K2lNS3yhMT1uGyy/9ierwU0vF+twUPHd57d9226G3TEetL69mTfPIALO4Q+GX31Wh4KdDu5ElRed&#10;hockTRjlIFFxCoKR5Sp9AnHg1TKKUpBFLv9/UfwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAuT2LPBQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEATXHt9+EAAAANAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1FE7BDA5" w14:textId="77777777" w:rsidR="00722C8D" w:rsidRPr="00A00B0F" w:rsidRDefault="005D0C50" w:rsidP="00722C8D">
+                    <w:p w14:paraId="5DDC996D" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                       <w:pPr>
                         <w:pStyle w:val="6"/>
                         <w:ind w:right="-143" w:hanging="142"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                         <w:t>06.11.2025</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1863269B" w14:textId="77777777" w:rsidR="00722C8D" w:rsidRPr="007168E4" w:rsidRDefault="00722C8D" w:rsidP="00722C8D">
+                    <w:p w14:paraId="72F6D5E4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="-142"/>
                         </w:tabs>
                         <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>дата принятия решения</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B45A1" w14:paraId="56D94615" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00F62C77" w14:paraId="7E0C9C98" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36A5F484" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="0064778A" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          <w:p w14:paraId="19E7834D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A241AD" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="0064778A" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          <w:p w14:paraId="61A4D6FF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46BE3588" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="00116EA4" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          <w:p w14:paraId="0BD8CD0E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00116EA4" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A187847" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="00DA38C0" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          <w:p w14:paraId="173F5274" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00DA38C0" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67CAF569" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="0064778A" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          <w:p w14:paraId="734AE0BD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7035B122" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRPr="0064778A" w:rsidRDefault="005B45A1" w:rsidP="005B45A1">
+          <w:p w14:paraId="1A9CA022" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B7FA5E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00CD77CB" w:rsidP="005B45A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="2E917445" w14:textId="77777777" w:rsidTr="00EA5959">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3E5A9C2F" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
-          <w:trHeight w:val="2825"/>
+          <w:trHeight w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="686280A6" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E0791E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25EE4529" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72933E26" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40DFFC1A" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="6BD752DA" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="15C4383C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AE162A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E925421" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="6894FDDB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>Шум:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DBA808" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>- уровни звукового давления в октавных или треть-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>октавных  полосах</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t xml:space="preserve"> частот, дБ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C9FCD8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>- уровень звука, дБ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F5BE51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t xml:space="preserve">- эквивалентные по энергии уровни звука, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C92E6B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t xml:space="preserve">- максимальные уровни звука в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C66BFF">
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA9EAA6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Шум:</w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 12.1.003-83</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DEA5D88" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="439BB8FF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03131F39" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4814EE8B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA18801" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="42EB4DFB" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="66103784" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172EA7CF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.050-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581B68D4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="73E87667" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="38135530" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B7F15F" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B3A8AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="23E5DDCC" w14:textId="77777777" w:rsidTr="004E035A">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="07A233CB" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D263A15" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35269EC7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E035A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E8F0840" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...11 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          <w:p w14:paraId="25A5FAC2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="303C6A2D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="6B919C5F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Пров</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="18C1FB8B" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+              <w:t>Проволока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C28D5AF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DBCA00" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="559A6713" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE15F47" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1F712F34" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Диаметр, овальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07111B9C" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="542C9590" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="365CE9F8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4D728D94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация на продукцию </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25888EB6" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAE3F8E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3282-74 п.4.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D797C4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3DC90DCB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6522EB1A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="3AA69C80" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="02FFEDB9" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="447A994D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A9A312" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E5806AD" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="0204DD50" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2AE1EFD0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B9C538" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAAFDF6" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="49CFDA32" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Временное сопротивление разрыву</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DDD8D2E" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...23 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="45F29CBC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0773B9B5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="223EDF8F" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7DA80D52" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61132D91" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="33140850" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t>ГОСТ 10446-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C7EB7E" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="228FB2EA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t>(ИСО 6892-84)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA2161F" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7DCF8A47" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t>ГОСТ 1497-84 п.4.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64375277" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1DF8CCBE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t>ГОСТ 1497-2023 п. 7.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396389B4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6CD34DBE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="00C66BFF">
               <w:t>СТБ ISO 6892-1-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="015A5F20" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="57EE8D62" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="60842FC6" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24CEB9BC" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4F944C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29B835F8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="1AFB2850" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1AF8EE87" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE3841A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304647E6" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="654FAD7A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Перегибы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13411D4C" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="440D9ED0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3CBF032D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E9B7BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59925FDD" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4F3A475E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п. 4.4 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F747401" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="09D0B11A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1579-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11933896" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2626DEA8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(ИСО 7801-84)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C388CF4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="5CAB38CF" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="18B37500" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75B2DFF6" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="004E035A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A29B58A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004E035A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A46C7C4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="386A9D85" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3D265D94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E0C691" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/ 29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D29BFB2" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="612E6D4F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5959">
-              <w:t>Относительное сужение</w:t>
-            </w:r>
+              <w:t>Относительное</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA5959">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA5959">
+              <w:t>сужение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75ABFB55" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="61D5ECD4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4D245839" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06596B76" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 (ИСО 6892-84) п.4.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66EB7215" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2F7C3ECC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1497-84 п.4.11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71846D23" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4C81E30A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1497-2023 п.7.11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005BCBEF" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2DEFC2B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6892-1-2022  п.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="620C9B6C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="4613A8E4" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1893E992" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FAF44C1" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="004E035A" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379C30A8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004E035A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71ED6306" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005B45A1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...12 lines deleted...]
-          <w:p w14:paraId="3AFCBEE3" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7E036496" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6336BA3D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/ 29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D33DEEA" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="459397CB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Относительное удлинение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19FB5F52" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...38 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4A331439" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="249BA181" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="0023580E">
+              <w:t xml:space="preserve">ГОСТ 10446-80 (ИСО 6892-84) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0023580E">
+              <w:t>п.п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0023580E">
+              <w:t>. 4.3, 4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018FA0B1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="0023580E">
               <w:t>ГОСТ 1497-84 п.4.8-4.10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C1081CF" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7E145D12" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:r w:rsidRPr="0023580E">
               <w:t>ГОСТ 1497-2023 п. 7.6-7.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5050C7F4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00F75B76" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="6E437346" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA5959">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0023580E">
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA5959">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0023580E">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA5959">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0023580E">
               <w:t xml:space="preserve"> 6892-1-2022 </w:t>
             </w:r>
-            <w:r w:rsidR="00F75B76">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0023580E">
+              <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п.20</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAA33D9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B431714" w14:textId="77777777" w:rsidR="004E035A" w:rsidRDefault="004E035A">
+    <w:p w14:paraId="7D74426E" w14:textId="77777777" w:rsidR="004E035A" w:rsidRDefault="004E035A">
       <w:pPr>
-        <w:sectPr w:rsidR="004E035A" w:rsidSect="00850720">
-[...2 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
+        <w:sectPr w:rsidR="004E035A" w:rsidSect="00F62C77">
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D95BD1" w14:textId="77777777" w:rsidR="004E035A" w:rsidRDefault="004E035A"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E035A" w14:paraId="57DE8A05" w14:textId="77777777" w:rsidTr="004E035A">
+      <w:tr w:rsidR="00F62C77" w14:paraId="76382570" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48A43D03" w14:textId="77777777" w:rsidR="004E035A" w:rsidRPr="004E035A" w:rsidRDefault="004E035A" w:rsidP="004E035A">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70255F3C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="004E035A" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FC57EFE" w14:textId="77777777" w:rsidR="004E035A" w:rsidRPr="005B45A1" w:rsidRDefault="004E035A" w:rsidP="004E035A">
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C36294" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36A5CD7C" w14:textId="77777777" w:rsidR="004E035A" w:rsidRPr="005B45A1" w:rsidRDefault="004E035A" w:rsidP="004E035A">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A9A341" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11C8E784" w14:textId="77777777" w:rsidR="004E035A" w:rsidRPr="005B45A1" w:rsidRDefault="004E035A" w:rsidP="004E035A">
+          <w:p w14:paraId="24E8C623" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636661C8" w14:textId="77777777" w:rsidR="004E035A" w:rsidRPr="005B45A1" w:rsidRDefault="004E035A" w:rsidP="004E035A">
+          <w:p w14:paraId="1105F82C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69C223A6" w14:textId="77777777" w:rsidR="004E035A" w:rsidRPr="005B45A1" w:rsidRDefault="004E035A" w:rsidP="004E035A">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0E6017" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B891D5C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00CD77CB" w:rsidP="004E035A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8508D" w14:paraId="1F4DB995" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="49FB9077" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F61BF2E" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00995DC5">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630143C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
-            <w:r w:rsidR="00EA5959">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33F007A0" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="005B45A1">
+          <w:p w14:paraId="42922081" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="005B45A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Шпли</w:t>
-            </w:r>
+              <w:t>Шплинты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF5CE53" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00850720">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>н</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="242BDF6A" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00995DC5">
+          <w:p w14:paraId="42F941B6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Конструкция и размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4226A532" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="008A61EF">
+          <w:p w14:paraId="6F5AAAD2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 397-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F9C5823" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="008A61EF">
-[...12 lines deleted...]
-          <w:p w14:paraId="0BEE22EA" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="008A61EF">
+          <w:p w14:paraId="045833FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CEB0B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 397-79 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49BE2993" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="008A61EF">
+          <w:p w14:paraId="025D8352" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п.4.2-4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="58838E6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8508D" w14:paraId="6B256A7C" w14:textId="77777777" w:rsidTr="005B45A1">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="53262C30" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03D5400E" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00995DC5">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E1FDCB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
-            <w:r w:rsidR="00EA5959">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27071209" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00995DC5">
-[...13 lines deleted...]
-          <w:p w14:paraId="554B988B" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00850720">
+          <w:p w14:paraId="42D24969" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="185713DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00850720">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5027EBF4" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00995DC5">
+          <w:p w14:paraId="5FA1F381" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Загиб </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2693D937" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="00F8508D">
-[...12 lines deleted...]
-          <w:p w14:paraId="1100EA33" w14:textId="77777777" w:rsidR="00F8508D" w:rsidRPr="005B45A1" w:rsidRDefault="00F8508D" w:rsidP="008A61EF">
+          <w:p w14:paraId="63077D1E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00F8508D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3157DF43" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 397-79</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="131CCE61" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="53A9837C" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="2679802C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15730D96" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005D0C50" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7A1C2E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79DCF4C0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3997FC62" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850720">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гвозди</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA671F9" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="16BA1631" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="086F19A1" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7BF2206D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Предельные отклонения диаметра стержня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2936E37F" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="12D2F282" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C246D8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="41AE10E9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4028-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D249FC9" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4DCB9083" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4030-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3112E1A0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1573D193" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4032-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C66777D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="173BC208" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4035-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4202D160" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="6A8F6746" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая документация на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A79D561" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 3282-74 п.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFBA1C2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="041920C8" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E36D2A8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="383C3320" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78822006" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3313785F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Предельные отклонения на длину</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CFDA776" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A0E1043" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 283-75 п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0892D59A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7F443EBA" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530B5619" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74F2D4D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="012716FC" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...213 lines deleted...]
-          <w:p w14:paraId="6A046D8C" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="22DB7108" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46EB9230" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="007042C1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="578BF362" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Угол заострения по граням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56541EB7" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="2F04C846" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6583FED1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 283-75 п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D38C84" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35C26FB5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="50C7A405" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78276CD0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B866286" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742B462B" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...77 lines deleted...]
-          <w:p w14:paraId="24B8AFD8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="0D7E6502" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C3EC8E9" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="44F5A54A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонение от соосности головки относительно стержня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FAE6B82" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="1ED2DE21" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AA04E17" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 283-75 п.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E08161" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49D0227B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="2B86399E" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EC3DC5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="230A5BE6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="115F4467" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...77 lines deleted...]
-          <w:p w14:paraId="3EFF75B8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="5F745C45" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6953DDF2" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="0E04BB7B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Отклонения от круглости головок</w:t>
+              <w:t xml:space="preserve">Отклонения от </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA5959">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>круглости</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA5959">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> головок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51767F67" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="66990D30" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A02813D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="189BCA6C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D24CD70" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="007042C1" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2BB15EDD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E90FEA7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="59C0917F" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3A15B97A" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AAAA1AB" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005D0C50" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="575D19EB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F08CDE7" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="29B83D11" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FCFD3E9" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1C0B6FD9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="530165F0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7DCE93EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Односторонний равномерный прогиб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77B08F49" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="790DB87F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B75E153" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1E6BD268" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04520619" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="29739369" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51EADC64" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="33300CF9" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="376DDF82" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B9A999D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="005D0C50" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E794C4B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05040C22" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="3E70C452" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07521DA4" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="072846FF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7447D346" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2F3869DF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Конструкция и размеры:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02811533" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="2242638F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-диаметр головки;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D17073E" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="67F22CBA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-высота головки;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="677D9477" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="50AADC39" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-диаметр стержня;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B579E3" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EA5959" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="45CF4BD3" w14:textId="77777777" w:rsidR="00745BD1" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00745BD1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-длина гвоздя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6811DF71" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="3C9CC4AE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10B5D40F" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00D96F2F" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="653217AF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A950D68" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00850720" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4DC3718F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE864BF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="11E08009" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="737A2F71" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="556E7D27" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D245C31" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC43310" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="46F16EBC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">Шурупы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23E7A3E3" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3731FF35" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0887025A" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="14187716" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E71E3BA" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="099D50E0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="323A36C8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="73345898" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1144-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5452D2" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="3A37BA67" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1145-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03FA3D07" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="06F6CC93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1146-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3203D709" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4512DDFF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="585D5586" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="7FDB5B1F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1147-80 п.3.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA6ED0B" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="1D43AC26" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="482FF942" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="3432241E" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7F6CD18B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C9CA638" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="317AF36B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50A1A116" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="54D922F7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63ADB4D0" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="291F486E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19FE7804" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EF681E">
+          <w:p w14:paraId="302A709D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="524EECDF" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="672F09E7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E2026D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="129BDF14" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5183DA27" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="00C9B4EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1147-80 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A54D9BE" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="552E6D1E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.2-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="711CF841" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5959" w14:paraId="3B4F0DA1" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="6D8480D2" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02A0616D" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAFAC1F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DC653DC" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="4A6AE705" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C8C00C8" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EF681E">
+          <w:p w14:paraId="022D88C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4206CBAD" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="27E50B98" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размер внутреннего диаметра резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19C08F94" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="18FA7CC6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B50F18B" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
+          <w:p w14:paraId="5C916509" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1147-80 п.3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...19 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="153A5018" w14:textId="77777777" w:rsidR="00EA5959" w:rsidRPr="00EF681E" w:rsidRDefault="00EA5959" w:rsidP="00EA5959">
-[...80 lines deleted...]
-            <w:r w:rsidRPr="00EF681E">
+          <w:p w14:paraId="50DDF172" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ГОСТ 1759.1-82</w:t>
-[...1046 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C92DAE3" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102">
-[...9 lines deleted...]
-    <w:p w14:paraId="18E405BE" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102"/>
+    <w:p w14:paraId="0F4EF366" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRDefault="008A4F1B"/>
+    <w:p w14:paraId="62DC5450" w14:textId="77777777" w:rsidR="00745BD1" w:rsidRDefault="00745BD1"/>
+    <w:p w14:paraId="399B6D1C" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10429" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00013102" w:rsidRPr="005B45A1" w14:paraId="130B57A6" w14:textId="77777777" w:rsidTr="00013102">
+      <w:tr w:rsidR="008A4F1B" w14:paraId="5F384255" w14:textId="77777777" w:rsidTr="008A4F1B">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB5A22B" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451AFAAD" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="370F9B63" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CC8E4F4" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7204431F" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="288FFE6A" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="371FEF9E" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3484AF35" w14:textId="77777777" w:rsidTr="00A65767">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C55B117" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>11.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E777CA5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00745BD1" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00745BD1">
+              <w:t>Шурупы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F5B61C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="655826C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отклонения формы и расположения поверхностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D4EC54" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="607AF6EE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685FECF1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4311BA49" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A24491B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D154854" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="5B740D29" w14:textId="77777777" w:rsidTr="00A65767">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61426549" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>11.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3483FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38B7DB39" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0061E58A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Шлицы прямые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AF8BB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 24669-81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578FC83E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4201D5CE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="38422467" w14:textId="77777777" w:rsidTr="00A65767">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E29C91F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>11.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74155AF6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="724F921D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A56163" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Шлицы крестообразные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709600BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 10753-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A70A2F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343E777B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7A6B52" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 10753-86 п.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02740721" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="0EEF7676" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7B4BBA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0114F3EB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t xml:space="preserve">Заклепки </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EBD043D" w14:textId="77777777" w:rsidR="00013102" w:rsidRPr="00013102" w:rsidRDefault="00013102" w:rsidP="00013102">
-[...67 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="1BDE2D94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>25.94/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F3E615A" w14:textId="77777777" w:rsidR="00013102" w:rsidRPr="00013102" w:rsidRDefault="00013102" w:rsidP="00013102">
-[...12 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="35874AE1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>Размеры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22505CFD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>ГОСТ 10299-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000C1D65" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>ГОСТ 10300-80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD06A1B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>ГОСТ 10304-80 п.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3583736A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="56BED7AB" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A05540" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08F33D90" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768D7176" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67297B68" w14:textId="77777777" w:rsidR="00013102" w:rsidRPr="00013102" w:rsidRDefault="00013102" w:rsidP="00013102">
-[...18 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="2B46A5E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отклонения формы и расположения поверхностей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5056F691" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="333DF13E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5CA5D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D702A16" w14:textId="77777777" w:rsidR="00013102" w:rsidRPr="00013102" w:rsidRDefault="00013102" w:rsidP="00013102">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7F52625F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1694C4BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>п.п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>. 3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644C1B43" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF570C" w14:paraId="4CD2C8C8" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3B342E96" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
-          <w:trHeight w:val="529"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AF570C">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72649E66" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF570C">
+            <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="66AFFEF6" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="191DA2BF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AF570C">
-[...23 lines deleted...]
-              <w:t>25.94/29.061</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F93E3F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20741AB0" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="14D5CDF5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF570C">
-[...77 lines deleted...]
-          <w:p w14:paraId="67169E6A" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Прочность соединения головки со стержнем</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694AE606" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF570C">
-[...9 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="796772F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B207BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69C83FCB" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="18DF6BF9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>ГОСТ 10304-80 п.3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E3DFD88" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF570C" w14:paraId="70A336FE" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="75F58D20" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
-          <w:trHeight w:val="883"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEC04B6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>12.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F14C85F" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="087D9A41" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t>25.94/29.061</w:t>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="559364D0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>25.94/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="535EAFB6" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="128F580E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отклонение от перпендикулярности опорной поверхности головки к оси стержня</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2031D86C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7287CC5B" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="334857B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7959CEF5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EB7A6D5" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
-            <w:pPr>
+          <w:p w14:paraId="05659826" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF570C">
+            <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 1759.1-82 </w:t>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 10304-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258AA91F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>п.п.3.1, 3.7-3.11</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+              <w:t>п.3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46A57762" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="5386D065" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="42606E0B" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68340E0B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>12.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="300B9AEE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:t>25.94/29.121</w:t>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48437B9F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="005D0C50">
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>25.94/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733A203B" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5FEA5076" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отклонение от соосности головки относительно стержня заклепок</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1DA692" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17F36655" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="7B8BF17F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA977C2" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
-[...525 lines deleted...]
-          <w:p w14:paraId="67A1C217" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="42BC99C3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 10304-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586394CC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF681E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>п.3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439FE165" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="00AF570C" w:rsidRDefault="00AF570C" w:rsidP="00EF681E">
+          <w:p w14:paraId="7F503078" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
-              </w:rPr>
-[...1331 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02959B41" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRDefault="000B1D9B"/>
-    <w:p w14:paraId="4071C243" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
+    <w:p w14:paraId="086A7EFB" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102">
       <w:pPr>
-        <w:sectPr w:rsidR="00D86FF3" w:rsidSect="00F44D18">
-[...1 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+        <w:sectPr w:rsidR="00013102" w:rsidSect="00F62C77">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67366047" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRPr="005F65D6" w:rsidRDefault="000B1D9B">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="789614A2" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10440" w:type="dxa"/>
-        <w:tblInd w:w="-612" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462424" w14:paraId="5D0F7271" w14:textId="77777777" w:rsidTr="00D86FF3">
+      <w:tr w:rsidR="00F62C77" w:rsidRPr="005B45A1" w14:paraId="28972053" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="134"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...215 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="083C9BC6" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="004B1193" w:rsidRDefault="00AF570C" w:rsidP="00AF570C">
-[...47 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="30A2868F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00013102">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C8BD562" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="004B1193" w:rsidRDefault="00AF570C" w:rsidP="00AF570C">
-[...784 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="6610F197" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00013102">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...139 lines deleted...]
-          <w:p w14:paraId="7FC22D5F" w14:textId="77777777" w:rsidR="00AF570C" w:rsidRPr="0068676C" w:rsidRDefault="00AF570C" w:rsidP="00D86FF3">
+          </w:tcPr>
+          <w:p w14:paraId="33111F4C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...141 lines deleted...]
-              <w:t>25.94/29.143</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00013102">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01263FF6" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...207 lines deleted...]
-              <w:t>25.94/29.143</w:t>
+          <w:p w14:paraId="32EA8099" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00013102">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2792E108" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...35 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="69544D30" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00013102">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C120FE" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...141 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="622221F2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00013102">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36DEC8AB" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="527D3640" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00CD77CB" w:rsidP="00013102">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="77248363" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="529"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BFD948" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>.1*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FF83CA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F8DB0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>Болты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159B6059" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CC04C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B1193">
-[...4 lines deleted...]
-              <w:t>25.94/29.143</w:t>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC51C9B" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...11 lines deleted...]
-              <w:t>Глубина цементированного слоя</w:t>
+          <w:p w14:paraId="21E04D51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73E7253F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="3502DC0A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7786-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C04DA4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7801-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716F5688" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7802-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575783F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7795-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="536E4537" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7796-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48622872" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve">ГОСТ 24705-2004 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B6729B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>(ИСО 724:1993)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A57924F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7798-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9486B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7805-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FFEB4C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 7808-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF2A8E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 1759.1-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2445E3FC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ ISO 898-1-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2847F405" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая документация </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="058CD1E9" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...142 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="6B692381" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1759.1-82 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B83F4D7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>п.п.3.1, 3.3, 3.5, 3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289EAB0F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5054A203" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D838FC" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570F0AF7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="214EB823" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="883"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED16F1D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53A09901" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="531AA3AA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B1193">
-[...4 lines deleted...]
-              <w:t>25.94/29.143</w:t>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A15257B" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...11 lines deleted...]
-              <w:t>Твердость сердцевины</w:t>
+          <w:p w14:paraId="4005849A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="484BC104" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="2EBCEB9A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D388E6C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...128 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          <w:p w14:paraId="20A73CC0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1759.1-82 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD2685E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>п.п.3.1, 3.7-3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...11 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0813457C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...11 lines deleted...]
-              <w:t>25.94/29.137</w:t>
+          <w:p w14:paraId="04FAB718" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="04D80E95" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="936"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FAD4D4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28C3B91C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A136D1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="665D6625" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7EC0F359" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Предел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>прочности</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>растяжение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28249590" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...16 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="4B448E40" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E8A77B4" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2011FCE7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve">ГОСТ ISO 898-1-2014 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1FE09D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>п.п.9.1, 9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF8D7CD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 1497-84 п.4.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377BBB8D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 1497-2023 п.7.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D6CF3D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B1193">
-[...83 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve"> 6892-1-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...11 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32948274" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...11 lines deleted...]
-              <w:t>25.94/29.061</w:t>
+          <w:p w14:paraId="6BD927C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="52715D82" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB42565" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D0B8787" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B3F59" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="065D5B75" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3D9A3C88" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Прочность соединения головки со стержнем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61110957" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65A049EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ ISO 898-1-2014 п.9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51415547" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3B360336" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="621D2076" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12733FB6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5FF1B8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DC9206B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Твердость</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27ED9D63" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61BBA3D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve">ГОСТ ISO 898-1-2014 п.9.9 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7688ACB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 9013-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7456EB3A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>(ИСО 6508-86)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458B0EED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C86182" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6507-1-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C516FAC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7A79A520" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2226046A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27840929" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F603BA5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79DCE2EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Высота </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>необезугле-роженной</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зоны резьбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29FADB4B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17BB9873" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ ISO 898-1-2014 п.9.10.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D44334" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7422EA0B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7F57CE32" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C0A3A7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24530E38" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="215537F0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D4FB180" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Поверхностная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>твердость</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="555967FF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F77C13" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ ISO 898-1-2014 п.9.11.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E5FC7F4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B86E0C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6507-1-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="306A76AE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="51EAE1CA" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668E3DF6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79EBF27C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC2835E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2036A4F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="468A5DA3" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="6B6335ED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="453710A7" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004B1193">
+          <w:p w14:paraId="5818A6A7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44BE41B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="1E969F79" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1BB908A3" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
-          <w:trHeight w:val="794"/>
+          <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE4EEF4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32B7FD92" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...10 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="7BAFE80B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5787A6F3" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2665F34C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A1C9B1D" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...13 lines deleted...]
-              <w:t>Сбег и недорез резьбы</w:t>
+          <w:p w14:paraId="3033637B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сбег и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>недорез</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...22 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C3A5A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 27148-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29870F4F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
+          <w:p w14:paraId="3ED77247" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...10 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 10549-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004B1193">
+          </w:tcPr>
+          <w:p w14:paraId="6A47D0A0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="601B8B3A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="600A69D5" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="089C60DD" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
-          <w:trHeight w:val="794"/>
+          <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248D2384" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="004F20EF">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62A5BFB5" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...10 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="559851AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB87AA5" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4F8221B4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F45B108" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
-[...13 lines deleted...]
-              <w:t>Шлицы прямые</w:t>
+          <w:p w14:paraId="4E53D7A6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Концы болтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FA5565F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="00AF570C">
+          </w:tcPr>
+          <w:p w14:paraId="0184CC4E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...17 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 12414-94 (ИСО 4753-83)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004B1193">
+          </w:tcPr>
+          <w:p w14:paraId="5E9E8D5F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03A268D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="6AC621AC" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="41B1AF3C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
-          <w:trHeight w:val="794"/>
+          <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723CBB93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="004F20EF">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10CEFAEC" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="1EF4E693" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7CDC3D" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="005D0C50">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="343E45BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241A0C52" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...13 lines deleted...]
-              <w:t>Шлицы крестообразные</w:t>
+          <w:p w14:paraId="5405F6D7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Радиус под головкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="2FEB98AB" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          </w:tcPr>
+          <w:p w14:paraId="03DB8321" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t xml:space="preserve"> 885-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C4CB45B" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="004B1193" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          </w:tcPr>
+          <w:p w14:paraId="1742477B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64BCFFE4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="6586BF7B" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="589C6FBB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>13.12*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04773819" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAFBE6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D28F693" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...109 lines deleted...]
-              <w:t>25.94/29.061</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/11.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178827DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691CD0E1" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...13 lines deleted...]
-              <w:t>Радиус под головкой</w:t>
+          <w:p w14:paraId="5D6E278B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11863416" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          </w:tcPr>
+          <w:p w14:paraId="65EFECAA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:t>ГОСТ 1759.2-82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4057288C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.2-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABB6730" w14:textId="77777777" w:rsidR="008D027B" w:rsidRDefault="008D027B" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32727E98" w14:textId="77777777" w:rsidR="008D027B" w:rsidRPr="00AF570C" w:rsidRDefault="008D027B" w:rsidP="00EF681E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F651B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D04898" w14:paraId="33F25AC0" w14:textId="77777777" w:rsidTr="008F2176">
+        <w:trPr>
+          <w:trHeight w:val="192"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6CC97E" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="517AD19F" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FC89B7F" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E025610" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AAC98A0" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A6812DC" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55A84881" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="56E77B6F" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73904213" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0043DA4D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Винты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461A7824" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="007FD174" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4292FEDF" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Размеры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C487F8A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1759.2-82 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24519DDD" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1491-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A21DAC2" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17473-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD23C83" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17474-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F6846FB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17475-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E77D968" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DC5CE5" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>п.2, табл.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE4AF89" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ ISO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162ED54B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>898-1-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB94C68" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
+            <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISO </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D96F2F">
+              <w:t>ISO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B4E10F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>885-2016</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2702-2015 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2AEDE3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF51DD1" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0985BA9D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A54CAC9" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51F4723C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.п.3.1, 3.3, 3.5, 3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29CF533F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B95D80" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F44A12A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="4CEE9E78" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09772D7D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C18D7EC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20204577" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111599B6" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отклонения формы и расположения поверхностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04B6866E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="694FDCFC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82,  п.п.3.1, 3.8-3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37DDA423" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="490F803F" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79422D91" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADB1AEB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42A4A454" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41410734" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Предел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>прочности</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>растяжение</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76BE23D0" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7770DF2A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ISO 898-1-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="402E5128" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.п.9.1, 9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEC51F5" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00122151" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122151">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1497-84 п.4.7 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44110975" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00122151" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122151">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1497-2023 п.7.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA4A518" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AE0031" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122151">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122151">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122151">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6892-1-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="335E7085" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="558AC3B4" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B7DA3C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="123C187A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2683AA5B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="242B3B14" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0C50">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Прочность соединения головки со стержнем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="298635D3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CCBA50A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ ISO 898-1-2014 п.9.8 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B872BC0" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AE0031" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BA64AA8" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="14D896DE" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4782C4D4" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC5DD31" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07C39B63" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/11.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762CDEBB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25.94/32.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3269ADDC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Дефекты поверхности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6488FC7E" w14:textId="77777777" w:rsidR="004B1193" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-            <w:pPr>
+          <w:p w14:paraId="1B3FA991" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7458CE94" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D96F2F">
+            <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="764B5911" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+              <w:t xml:space="preserve">ГОСТ 1759.2-82 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF9F8BB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 3.1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C7E63D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="3B8F8014" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54207AEB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D187304" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E016501" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="068C9748" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Твердость</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A94564F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07BFF489" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ ISO 898-1-2014 п.9.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A14EB75" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ 9013-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F99D07B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>(ИСО 6508-86)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADFC485" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4582E0E2" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 6507-1-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FA0B47" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="7B8E14C7" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B315E94" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0006090B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0295A418" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C4EFEE" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Поверхностная твердость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B356255" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A0A3B96" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 2702-2015 п.6.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459CA1C3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F69F7E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ 9450-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24515C99" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 6507-1-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605A196B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="4CFA9AB5" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C0209D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29AFE680" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C2A9091" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67F9033C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Глубина цементированного слоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56FDF89A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="683703AF" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 2702-2015 п.6.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21954551" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7690E7C0" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ 9450-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30179ADA" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 6507-1-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="149C5877" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003104C" w14:paraId="0B5F859B" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="450DE48D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4105C40C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="153EDD80" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C42283" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Твердость сердцевины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A6CB91C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28061F85" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 2702-2015 п.6.1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF3FB93" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6406EA1A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>ГОСТ 9450-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="784FCE05" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+            <w:r w:rsidRPr="008F2176">
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:t xml:space="preserve"> 6507-1-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2176">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="289F8935" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="280810BF" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
+    <w:p w14:paraId="6A954C7E" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRDefault="000B1D9B"/>
+    <w:p w14:paraId="7CA47F05" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
       <w:pPr>
-        <w:sectPr w:rsidR="00D86FF3" w:rsidSect="005F65D6">
-[...1 lines deleted...]
-          <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="708" w:footer="410" w:gutter="0"/>
+        <w:sectPr w:rsidR="00D86FF3" w:rsidSect="00F62C77">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4DA9EFAE" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRPr="005F65D6" w:rsidRDefault="000B1D9B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10440" w:type="dxa"/>
-        <w:tblInd w:w="-612" w:type="dxa"/>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="720"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A47715" w14:paraId="50014C07" w14:textId="77777777" w:rsidTr="00D86FF3">
+      <w:tr w:rsidR="00F62C77" w14:paraId="2F03A4A7" w14:textId="77777777" w:rsidTr="00C329A6">
         <w:trPr>
-          <w:trHeight w:val="314"/>
+          <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:r>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5CD2A3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E645FBD" w14:textId="77777777" w:rsidR="00A47715" w:rsidRPr="0064778A" w:rsidRDefault="00A47715" w:rsidP="00510631">
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03096453" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BB9C2C2" w14:textId="77777777" w:rsidR="00A47715" w:rsidRPr="0064778A" w:rsidRDefault="00A47715" w:rsidP="00510631">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5A84F8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="407151EF" w14:textId="77777777" w:rsidR="00A47715" w:rsidRPr="0064778A" w:rsidRDefault="00A47715" w:rsidP="00510631">
+          <w:p w14:paraId="1DABD625" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56612646" w14:textId="77777777" w:rsidR="00A47715" w:rsidRPr="0064778A" w:rsidRDefault="00A47715" w:rsidP="00510631">
+          <w:p w14:paraId="64430ED3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68062D36" w14:textId="77777777" w:rsidR="00A47715" w:rsidRPr="0064778A" w:rsidRDefault="00A47715" w:rsidP="00510631">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C9621" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41387C41" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00CD77CB" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="5F8C9849" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7E76C148" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
-          <w:trHeight w:val="314"/>
+          <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D068BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:ind w:left="-97" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4F2535" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Винты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7653101B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B9DE24D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22FFA5FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Минимальное сопротивление скручиванию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448F20FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1759.2-82 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F17A74" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 1491-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67F3873C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17473-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0497F380" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17474-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54651BCA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 17475-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E7E741" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9F7E67" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>п.2, табл.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC134CC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ ISO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381347DB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>898-1-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56B87CEA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9D0D79" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2702-2015 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1ACD72" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21487D3C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F93312" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1729364C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2314C5B9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EF201F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5541CCE0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2702-2015 п.6.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585D821E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1655A373" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6507-1-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CCE9975" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="001848FC" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="6E6C317D" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B389E3" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DBD9E82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1DA9037E" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE1E21D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:ind w:left="-97" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.11.*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70AC4F38" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D680BA3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B931C18" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Размеры резьбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A9A12F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27994119" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D631853" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="35E41A45" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F7BC5B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:ind w:left="-97" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7601E91D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4258F9B1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A6FD463" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сбег и недорез резьбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F33D90B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 27148-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631A573B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 10549-80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04916348" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="589A6366" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="046979AD" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD09738" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:ind w:left="-97" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F460420" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C193616" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E3CCA93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Шлицы прямые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D344869" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 24669-81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CACA47" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43BEA916" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3580E3EB" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6D9CAA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:ind w:left="-97" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51201626" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56FE9B53" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0099B219" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Шлицы крестообразные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23520EA0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 10753-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E07C3AE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEAA7FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073B78D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1193">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 10753-86  п.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F972C08" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="2ECEC4BC" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB488A0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24EA209E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F2139B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15E702B8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Радиус под головкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A60056A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>885-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BC92AB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5377D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16289AFE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D5E3E8E" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D86FF3" w:rsidSect="00F62C77">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="410" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62C77" w14:paraId="27EED282" w14:textId="77777777" w:rsidTr="00165D0D">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3392BAC2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1370E8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DF323F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58977D0B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A4E6E3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3A6EC7" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064778A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB899BE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00CD77CB" w:rsidP="00510631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="0E4F23F3" w14:textId="77777777" w:rsidTr="00165D0D">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="100E9FD1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE21370" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1C15DF8F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гайки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0810AC26" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="0E2E2122" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02A8D60C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1AB9C0F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22282C3B" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="632C6C44" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A358ACE" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3A4250CF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731AFA97" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1D22E274" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t>8673-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D0C7980" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5E563A08" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129E0D14" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2CFD2018" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">4032-2014 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54686931" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="05C514BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ 5927-70 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44986E18" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="74B925DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26C45AC6" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7DEEB0FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D96F2F">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve"> 898-2-2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55DB1F6A" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4908666C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="00CD77CB">
               <w:t>СТБ EN 20898-2-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52511C45" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="624E23F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB65916" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...32 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54ABAE9B" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="6AC66F54" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
-            <w:r w:rsidR="00436EA1">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="595651CA" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="59A9D6FC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63A969EC" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75515D8B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7EA364" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD77CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="14FC91BA" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3717937F" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FBB038F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="001848FC" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="0D22D4FB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34845307" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="0C516167" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5371F15C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="29125315" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55452AA4" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="3F0A1BFA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5981B5B6" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="01E02D60" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6024E2AE" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="10397067" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021905B5" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="0699DF90" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.п. 3.1, 3.8, 3.9, 3.9а, 3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58224E02" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="3E1943DC" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="38FB6930" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="386F3D0D" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="001848FC" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1E8230C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E85FA36" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="0395FA45" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14DC9EF8" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="2BAED07B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ECB5028" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="6C80C6FD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Напряжение от пробной нагрузки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CEF3FD" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="235EBC9E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Пробная нагрузка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0672E24B" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="0476B1AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="005FFF43" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="588AD6C5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-2-2015 п.9.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD060AA" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="615E21C0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ EN 20898-2-2009 п.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7341A8F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="622B7D33" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7590C5CA" w14:textId="77777777" w:rsidTr="00CD77CB">
         <w:trPr>
-          <w:trHeight w:val="314"/>
+          <w:trHeight w:val="1017"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A4D1893" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="001848FC" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1FFF3A78" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB4AE73" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1D72D3E1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70952C98" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="593720C0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25DCB39D" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="32F04090" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Твердость </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EE35332" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="45E9B3D9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11FB71BE" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="31A55603" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-2-2015 п.9.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764751EC" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="2EE18430" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9013-59</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291ECB03" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1C98E9C6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5F0ABC" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00D96F2F" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="314D1D95" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ EN 20898-2-2009 </w:t>
             </w:r>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7674AFFF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="1BB93628" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="4D0F57DE" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="396F027E" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="4E00D5D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.5</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72BF6400" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="11184B89" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="336C581A" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="6C16839C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E7C99E9" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="36C3E465" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D296FE2" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="141DBFC0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 5927-70 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B6350C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="5451E00C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 24705-2004 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E1E089F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="640D0825" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="313D6785" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="62FE60D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D5D313" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="049DC6BF" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="66654EC4" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B5F5208" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="60AAC2ED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.6</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02DACAE9" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1204F1CA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EA7037F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="62BC973D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="083DD11F" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="00BC1CF2" w:rsidP="00BC1CF2">
+          <w:p w14:paraId="7802FC96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00BC1CF2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CF2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -30837,5446 +33647,4307 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="468C3C4C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="25A1093E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Дефекты поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CF205A1" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="2DEC6804" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.3-83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCEB90C" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="615F28C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.3-83 п.3.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AAC7DDD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0849" w14:paraId="738F700F" w14:textId="77777777" w:rsidTr="00D86FF3">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1C1D9359" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33DE4882" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="004B1193">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578B99FB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="719062C3" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="005F0CAE">
-            <w:pPr>
+          <w:p w14:paraId="219F17CA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="005F0CAE">
+            <w:r w:rsidRPr="00CD77CB">
+              <w:t>Покрытия металлические и неметаллические неорганические поверхности металла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F605F8B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Покрытия металлич</w:t>
-            </w:r>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3E5C6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0849">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766C57B3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>е</w:t>
-[...172 lines deleted...]
-              <w:t>тия</w:t>
+              <w:t>Толщина покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13FB5FF4" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00995DC5">
+          <w:p w14:paraId="356D5E45" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>916-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D9CCDC9" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00995DC5">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC65ACD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.916-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> п.6.12.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37964D3B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0849" w14:paraId="48B3F174" w14:textId="77777777" w:rsidTr="00D86FF3">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="447B9F74" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60CAD9B2" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AA78AD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="610E7161" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="67E4594A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02208FC7" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00ED0849" w:rsidRDefault="00ED0849" w:rsidP="00D86FF3">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4260EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36386A3C" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="138D0CF0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Толщина покр</w:t>
-[...13 lines deleted...]
-              <w:t>тия</w:t>
+              <w:t>Толщина покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D504855" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
-[...12 lines deleted...]
-          <w:p w14:paraId="7BF3A8C3" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="25360671" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24A1D9D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.916-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9E3068" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="702E0CAD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31A93C50" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0849" w14:paraId="1180132D" w14:textId="77777777" w:rsidTr="00D86FF3">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="202AB37E" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A42C9A8" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A10F8A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F3EF5B1" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="1EDDF847" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D6461F7" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00D86FF3">
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448A78C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0F1254" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00D86FF3">
+          <w:p w14:paraId="0F488B51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Прочность сцепл</w:t>
-[...13 lines deleted...]
-              <w:t>ния покрытия</w:t>
+              <w:t>Прочность сцепления покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="703EF2EF" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00ED0849" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
-[...12 lines deleted...]
-          <w:p w14:paraId="39FAB389" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="6D156329" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="688A19B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.916-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C65A38" w14:textId="77777777" w:rsidR="00ED0849" w:rsidRPr="00436EA1" w:rsidRDefault="00ED0849" w:rsidP="00B13E36">
+          <w:p w14:paraId="1508C0F8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.9.2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDFB4E0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="5A5A8E81" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="178B0690" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="796C7059" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2134B281" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="501EFFB7" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="7DB0CE82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Шпильки резьбовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5044F336" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="02EF54A8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00332F65" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="328F5539" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46ADE1D3" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3FC53B49" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="0021108D">
               <w:t>ГОСТ 1759.2-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17BD34F9" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0C802641" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50A5E3BC" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2B485113" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="0021108D">
               <w:t>24705-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071E94BE" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="105B07FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00436EA1">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0021108D">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00436EA1">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B3CF0A6" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0F4E56B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="0021108D">
               <w:t>898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE8EFEA" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4B609FB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:r w:rsidRPr="0021108D">
               <w:t>ТНПА и другая документация на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2248B528" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="54DBFA08" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1613FAD9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="55A81209" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="37BA62EA" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F19D5EF" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8790D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D312150" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="2ACC495F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D8050E" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="7A277D00" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1CF2">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1CF2">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A46C1D3" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="57F371BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/32.11</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1CF2">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6786B063" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="315F72E5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3529C605" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="35C7921C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E9E718E" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="443D0A9F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.2-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F770FDB" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="74CD566B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23479-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04792CDA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="6A049154" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="0875A85C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BC8B611" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04717BEF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DFD7900" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="10AC39E6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1017D224" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="3A35D744" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE55A15" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="3E9013B6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05BDE1E0" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="3850F5F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="608F06CB" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="14F83409" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10F0FF0F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="24481D2F" w14:textId="77777777" w:rsidTr="00C6325C">
+    </w:tbl>
+    <w:p w14:paraId="24C896F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14318" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3DB2BE5A" w14:textId="77777777" w:rsidTr="00CD77CB">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E53FE0F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3746631C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C8B0E07" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...11 lines deleted...]
-              <w:t>25.94/29.121</w:t>
+          <w:p w14:paraId="225504F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DA603A7" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...11 lines deleted...]
-              <w:t>Предел прочности на растяжение</w:t>
+          <w:p w14:paraId="32AC1866" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E6E0BB" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="0F30E264" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18482F37" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...74 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+          <w:p w14:paraId="6169C7EE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37DF1CE0" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-            <w:pPr>
+          <w:p w14:paraId="3227D8BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="0AA73847" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3D478F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>25.94/29.143</w:t>
+              <w:t>17.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EEE9A8" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Шпильки резьбовые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2286880F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056384DC" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="1E1E5982" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Твердость</w:t>
+              <w:t>Предел прочности на растяжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55ECAA56" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...10 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+          <w:p w14:paraId="0D5C813C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:r w:rsidRPr="0021108D">
+              <w:t>ГОСТ 1759.2-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D68655" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:r w:rsidRPr="0021108D">
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EC32D0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:r w:rsidRPr="0021108D">
+              <w:t>24705-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7066176C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:r w:rsidRPr="0021108D">
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021108D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021108D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179D7D7A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:r w:rsidRPr="0021108D">
+              <w:t>898-1-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE372E3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:r w:rsidRPr="0021108D">
+              <w:t>ТНПА и другая документация на продукцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="734F8AD8" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="23BB1F78" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 898-1-2014 п.9.9</w:t>
+              <w:t xml:space="preserve"> 898-1-2014 п.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CB3107D" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3ED8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8C79B4" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3ED8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">247500, г. Речица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1425D69E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F3ED8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1193" w14:paraId="02544AAE" w14:textId="77777777" w:rsidTr="00C6325C">
+      <w:tr w:rsidR="0021108D" w14:paraId="48AF1D2B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C26BD34" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="053563B0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEBC645" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="6C3E0AB6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>18.1</w:t>
-[...58 lines deleted...]
-              <w:t>25.94/29.061</w:t>
+              <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E971FC7" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="00436EA1">
+          <w:p w14:paraId="232DD5AA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Размеры:</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Твердость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="306AA3D0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="061B403A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>диаметр</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>угол</w:t>
+              <w:t xml:space="preserve"> 898-1-2014 п.9.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E7BA67E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021108D" w14:paraId="020572D9" w14:textId="77777777" w:rsidTr="00F62B03">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00FEDBF5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C48F79B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Скоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="264FD897" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.94/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6034F1A5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436EA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Размеры: диаметр, длина, угол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26AAE492" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="6A272A25" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050F6F43" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="7B88BA29" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и конструкторская документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2C15FC" w14:textId="77777777" w:rsidR="004B1193" w:rsidRPr="00436EA1" w:rsidRDefault="004B1193" w:rsidP="004B1193">
+          <w:p w14:paraId="475AA63D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BA84900" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76C1986D" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00436EA1">
+    <w:p w14:paraId="2613AD66" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
       <w:pPr>
-        <w:ind w:left="-709"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436EA1">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0175AC" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00436EA1">
+    <w:p w14:paraId="5BEFEF3B" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
       <w:pPr>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436EA1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>* - деятельность осуществляется непосредственно в ООС;</w:t>
+        <w:t>* - деятельность осуществляется непосредственно в ООС</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0C43CA" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00436EA1">
+    <w:p w14:paraId="1EB99EBA" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
       <w:pPr>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436EA1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>** - деятельность осуществляется непосредственно в ООС и за пределами ООС;</w:t>
+        <w:t>** - деятельность осуществляется непосредственно в ООС и за пределами ООС</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74918368" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00436EA1">
-[...153 lines deleted...]
-      <w:pgMar w:top="937" w:right="850" w:bottom="1258" w:left="1701" w:header="708" w:footer="410" w:gutter="0"/>
+    <w:sectPr w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidSect="00F62C77">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="410" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D4F2D2E" w14:textId="77777777" w:rsidR="00393879" w:rsidRDefault="00393879">
+    <w:p w14:paraId="7FCB160D" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CDF0BA0" w14:textId="77777777" w:rsidR="00393879" w:rsidRDefault="00393879">
+    <w:p w14:paraId="560613D0" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...333 lines deleted...]
-  <w:p w14:paraId="613A2B94" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRDefault="00B13E36" w:rsidP="00BC70B2">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg6" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1DAAEFAC" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg5" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10348" w:type="dxa"/>
+      <w:tblW w:w="15171" w:type="dxa"/>
+      <w:tblInd w:w="-601" w:type="dxa"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="15171"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004F1EB6" w:rsidRPr="004F1EB6" w14:paraId="18BD6BC1" w14:textId="77777777" w:rsidTr="007807AC">
+      <w:trPr>
+        <w:trHeight w:val="332"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="15171" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7F486E53" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRPr="007807AC" w:rsidRDefault="004F1EB6" w:rsidP="007807AC">
+          <w:pPr>
+            <w:pStyle w:val="1"/>
+            <w:ind w:right="-4823"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Часть №1 Дата принятия решения по аккредитации:06.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00B4184E" w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidR="007807AC" w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Лист </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00456FFF">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Листов </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00456FFF">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>21</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="35DB797F" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E681C7C" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg7" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14743" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4112"/>
       <w:gridCol w:w="2309"/>
-      <w:gridCol w:w="3927"/>
+      <w:gridCol w:w="8322"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B13E36" w:rsidRPr="00635874" w14:paraId="2C47674E" w14:textId="77777777" w:rsidTr="00314BD1">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="569BF689" w14:textId="77777777" w:rsidTr="00873169">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4112" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="50121478" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRPr="00AE573F" w:rsidRDefault="00B13E36" w:rsidP="00314BD1">
+        <w:p w14:paraId="78CB8ED7" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00F97744" w:rsidRDefault="00F62B03" w:rsidP="00396732">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:ind w:left="-391"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE573F">
-[...25 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="60A8329B" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRPr="00F97744" w:rsidRDefault="00B13E36" w:rsidP="00314BD1">
+        <w:p w14:paraId="3433B38F" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00F97744" w:rsidRDefault="00F62B03" w:rsidP="00314BD1">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:ind w:left="-108"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2309" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3E7C4CB1" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00635874" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+          <w:pPr>
+            <w:pStyle w:val="1"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8322" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4196F0AD" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+          <w:pPr>
+            <w:pStyle w:val="1"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Лист </w:t>
           </w:r>
-          <w:r w:rsidRPr="00F97744">
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00456FFF">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Листов </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00456FFF">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>21</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00396732">
+            <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="384DCFDE" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00396732">
+      <w:t>Часть №1 Дата принятия решения по аккредитации:</w:t>
+    </w:r>
+    <w:r w:rsidR="007807AC">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00396732">
+      <w:t>06.11.2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1C2C5948" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg4" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14743" w:type="dxa"/>
+      <w:tblInd w:w="-601" w:type="dxa"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4112"/>
+      <w:gridCol w:w="2309"/>
+      <w:gridCol w:w="8322"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="6407EDB8" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4112" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="36A7D5A6" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007807AC">
+          <w:pPr>
+            <w:pStyle w:val="1"/>
+            <w:ind w:left="-391"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">подпись ведущего </w:t>
-[...26 lines deleted...]
-            <w:t>ции</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2309" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2FAA5D8B" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRPr="00314BD1" w:rsidRDefault="00436EA1" w:rsidP="007D1A2C">
+        <w:p w14:paraId="5FBC1034" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...37 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3927" w:type="dxa"/>
+          <w:tcW w:w="8322" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0BFAB6E7" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRPr="00635874" w:rsidRDefault="00B13E36" w:rsidP="007D1A2C">
+        <w:p w14:paraId="4CC67EFF" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF" w:rsidP="007D1A2C">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00635874">
+        </w:p>
+        <w:p w14:paraId="7602C9E3" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+          <w:pPr>
+            <w:pStyle w:val="1"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Лист</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00320A7A">
+          </w:pPr>
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Лист </w:t>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006B15DF">
+          <w:r w:rsidR="00456FFF">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>9</w:t>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00635874">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> Листов </w:t>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006B15DF">
+          <w:r w:rsidR="00456FFF">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>13</w:t>
+            <w:t>21</w:t>
           </w:r>
-          <w:r w:rsidRPr="00320A7A">
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4A52D555" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRDefault="00B13E36">
+  <w:p w14:paraId="1F37872F" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00396732">
+      <w:t>Часть №1 Дата принятия решения по аккредитации:06.11.2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3049D9A9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10348" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4112"/>
       <w:gridCol w:w="2309"/>
       <w:gridCol w:w="3927"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006415FE" w:rsidRPr="00635874" w14:paraId="423D549B" w14:textId="77777777" w:rsidTr="00314BD1">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="5A6A295E" w14:textId="77777777" w:rsidTr="00314BD1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4112" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="287A9452" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="00AE573F" w:rsidRDefault="006415FE" w:rsidP="00314BD1">
+        <w:p w14:paraId="77E6D412" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007807AC">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:ind w:left="-391"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE573F">
-[...81 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2309" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5EB382EC" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="006415FE" w:rsidRDefault="00436EA1" w:rsidP="007D1A2C">
+        <w:p w14:paraId="6D62AEF2" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:u w:val="single"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...78 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3927" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="05C71A01" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="00635874" w:rsidRDefault="006415FE" w:rsidP="007D1A2C">
+        <w:p w14:paraId="7DDE7637" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A129CF" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-[...165 lines deleted...]
-              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...290 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="429B123E" w14:textId="77777777" w:rsidR="006415FE" w:rsidRDefault="006415FE">
+  <w:p w14:paraId="35C1F210" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00396732">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
+    <w:r w:rsidRPr="00396732">
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00396732">
+      <w:t>1  Дата</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00396732">
+      <w:t xml:space="preserve"> принятия решения по аккредитации:06.11.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF">
+      <w:t xml:space="preserve">                                                                                                                            </w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00456FFF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>13</w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00456FFF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10348" w:type="dxa"/>
+      <w:tblW w:w="8322" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4112"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3927"/>
+      <w:gridCol w:w="8322"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006415FE" w:rsidRPr="00635874" w14:paraId="1A3A8803" w14:textId="77777777" w:rsidTr="00314BD1">
+    <w:tr w:rsidR="00396732" w:rsidRPr="00396732" w14:paraId="622E474A" w14:textId="77777777" w:rsidTr="00396732">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4112" w:type="dxa"/>
+          <w:tcW w:w="8322" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="734F2305" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="00AE573F" w:rsidRDefault="006415FE" w:rsidP="00314BD1">
+        <w:p w14:paraId="21BF0E19" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00396732" w:rsidP="007D1A2C">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
-            <w:ind w:left="-391"/>
+            <w:pStyle w:val="1"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00396732">
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">     </w:t>
-[...26 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3DFF779E" w14:textId="77777777" w:rsidR="006415FE" w:rsidRPr="00F97744" w:rsidRDefault="006415FE" w:rsidP="00314BD1">
+        <w:p w14:paraId="398C9B4A" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00A129CF" w:rsidRDefault="00396732" w:rsidP="00A129CF">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing1"/>
-[...61 lines deleted...]
-            <w:pStyle w:val="NoSpacing1"/>
+            <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...264 lines deleted...]
-              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...299 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="09270CBD" w14:textId="77777777" w:rsidR="006415FE" w:rsidRDefault="006415FE">
+  <w:p w14:paraId="2471C0D2" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00396732">
+      <w:t>Часть №1 Дата принятия решения по аккредитации:06.11.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF">
+      <w:t xml:space="preserve">                                                                                                                               </w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00456FFF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>14</w:t>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00456FFF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="000C510E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3AFEF116" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34357252" w14:textId="77777777" w:rsidR="00393879" w:rsidRDefault="00393879">
+    <w:p w14:paraId="2E87F321" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302604D3" w14:textId="77777777" w:rsidR="00393879" w:rsidRDefault="00393879">
+    <w:p w14:paraId="46F03773" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...180 lines deleted...]
-  <w:p w14:paraId="1F443878" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRDefault="00B13E36">
+  <w:p w14:paraId="30A6B8B7" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...12 lines deleted...]
-  </w:p>
+  <w:p w14:paraId="04C8B6DC" w14:textId="77777777" w:rsidR="00C95AA7" w:rsidRDefault="00C95AA7"/>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10617" w:type="dxa"/>
+      <w:tblStyle w:val="af2"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-605" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13046"/>
+      <w:gridCol w:w="1701"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C95AA7" w14:paraId="4CBE09E6" w14:textId="77777777" w:rsidTr="00681871">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="13046" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="231BD04B" w14:textId="77777777" w:rsidR="00C95AA7" w:rsidRPr="007807AC" w:rsidRDefault="00C95AA7">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      Описание области аккредитации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7D1293D3" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>0255</w:t>
+          </w:r>
+          <w:r w:rsidR="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="318EAD53" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14754" w:type="dxa"/>
       <w:tblInd w:w="-612" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1336"/>
-      <w:gridCol w:w="9281"/>
+      <w:gridCol w:w="13418"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B13E36" w:rsidRPr="00F97744" w14:paraId="57C342D7" w14:textId="77777777" w:rsidTr="005A09A7">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00F97744" w14:paraId="55EBF19E" w14:textId="77777777" w:rsidTr="00BC4DCB">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1336" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="08FEA6B7" w14:textId="728FF0DB" w:rsidR="00B13E36" w:rsidRPr="00C95766" w:rsidRDefault="003F5000" w:rsidP="00995DC5">
+        <w:p w14:paraId="499C0ACA" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00C95AA7" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00404BE5">
-[...54 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9281" w:type="dxa"/>
+          <w:tcW w:w="13418" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2C4E6D49" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRPr="003E7879" w:rsidRDefault="00B13E36" w:rsidP="00995DC5">
+        <w:p w14:paraId="0256C5B9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="003E7879" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E7879">
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="78E80A38" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRDefault="00B13E36">
+  <w:p w14:paraId="57A12912" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="af2"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-605" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13046"/>
+      <w:gridCol w:w="1701"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="007807AC" w:rsidRPr="007807AC" w14:paraId="2C0D0AA4" w14:textId="77777777" w:rsidTr="00797263">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="13046" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="46954BDE" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Открытое акционерное общество "Речицкий метизный завод"</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="688C5EC2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>центральная заводская лаборатория</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6C1C33E2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="10FF452A" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007807AC">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">0255 </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0B5DF9C4" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC">
     <w:pPr>
+      <w:pStyle w:val="a6"/>
       <w:rPr>
-        <w:sz w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...5 lines deleted...]
-    </w:r>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F9FD069" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03"/>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10617" w:type="dxa"/>
+      <w:tblW w:w="14612" w:type="dxa"/>
       <w:tblInd w:w="-612" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1336"/>
-      <w:gridCol w:w="9281"/>
+      <w:gridCol w:w="14676"/>
+      <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B13E36" w:rsidRPr="00F97744" w14:paraId="21CE079D" w14:textId="77777777" w:rsidTr="005A09A7">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="007807AC" w14:paraId="390E6B30" w14:textId="77777777" w:rsidTr="00873169">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1336" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2AA67AAD" w14:textId="1A9D45BA" w:rsidR="00B13E36" w:rsidRPr="00C95766" w:rsidRDefault="003F5000" w:rsidP="00995DC5">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="af2"/>
+            <w:tblW w:w="14641" w:type="dxa"/>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="12373"/>
+            <w:gridCol w:w="2268"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00681871" w:rsidRPr="007807AC" w14:paraId="6B3A1F46" w14:textId="77777777" w:rsidTr="00681871">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="12373" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="610B471A" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871" w:rsidP="00995DC5">
+                <w:pPr>
+                  <w:pStyle w:val="a3"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007807AC">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">  </w:t>
+                </w:r>
+                <w:r w:rsidRPr="007807AC">
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t>Описание области аккредитации</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2268" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="08B38D23" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871" w:rsidP="00995DC5">
+                <w:pPr>
+                  <w:pStyle w:val="a3"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007807AC">
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>BY/112 2.0255</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="2FCEBD09" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00404BE5">
-[...54 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9281" w:type="dxa"/>
+          <w:tcW w:w="13276" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4FBD074D" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRPr="003E7879" w:rsidRDefault="00B13E36" w:rsidP="00995DC5">
+        <w:p w14:paraId="2936DECF" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E7879">
-[...5 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7806E86D" w14:textId="77777777" w:rsidR="00B13E36" w:rsidRDefault="00B13E36">
-[...143 lines deleted...]
-  <w:p w14:paraId="40DCCDAF" w14:textId="77777777" w:rsidR="006415FE" w:rsidRDefault="006415FE">
+  <w:p w14:paraId="7932EEEB" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000223E0"/>
     <w:rsid w:val="00003504"/>
     <w:rsid w:val="00003679"/>
     <w:rsid w:val="000041F0"/>
     <w:rsid w:val="00006058"/>
     <w:rsid w:val="0001241F"/>
     <w:rsid w:val="00012AD2"/>
     <w:rsid w:val="00013102"/>
     <w:rsid w:val="000131DA"/>
     <w:rsid w:val="000177B2"/>
     <w:rsid w:val="000223E0"/>
     <w:rsid w:val="00023C5E"/>
     <w:rsid w:val="0002518C"/>
     <w:rsid w:val="00030702"/>
     <w:rsid w:val="000307E8"/>
+    <w:rsid w:val="0003104C"/>
+    <w:rsid w:val="00031B43"/>
     <w:rsid w:val="00033198"/>
     <w:rsid w:val="00033CEC"/>
     <w:rsid w:val="00037CDF"/>
+    <w:rsid w:val="00040244"/>
     <w:rsid w:val="000457D9"/>
     <w:rsid w:val="0004784E"/>
     <w:rsid w:val="00050E69"/>
     <w:rsid w:val="0005269B"/>
+    <w:rsid w:val="00053964"/>
     <w:rsid w:val="00054871"/>
     <w:rsid w:val="00061B11"/>
+    <w:rsid w:val="0006335F"/>
     <w:rsid w:val="0006338E"/>
     <w:rsid w:val="00064E48"/>
     <w:rsid w:val="00082CB3"/>
     <w:rsid w:val="00090104"/>
     <w:rsid w:val="00093E60"/>
     <w:rsid w:val="000A1C93"/>
     <w:rsid w:val="000B1D9B"/>
     <w:rsid w:val="000B23B0"/>
     <w:rsid w:val="000C1563"/>
+    <w:rsid w:val="000C510E"/>
     <w:rsid w:val="000C6FCA"/>
     <w:rsid w:val="000D032E"/>
     <w:rsid w:val="000E0369"/>
     <w:rsid w:val="000E2BFB"/>
     <w:rsid w:val="000E724C"/>
+    <w:rsid w:val="000F4D53"/>
     <w:rsid w:val="000F6188"/>
     <w:rsid w:val="00103192"/>
     <w:rsid w:val="00112D56"/>
     <w:rsid w:val="00116EA4"/>
     <w:rsid w:val="0012193F"/>
     <w:rsid w:val="00124DFC"/>
+    <w:rsid w:val="001265A9"/>
     <w:rsid w:val="001331EF"/>
     <w:rsid w:val="00136EAA"/>
     <w:rsid w:val="00152976"/>
     <w:rsid w:val="00161350"/>
     <w:rsid w:val="001641AF"/>
+    <w:rsid w:val="00165D0D"/>
     <w:rsid w:val="00166544"/>
+    <w:rsid w:val="00174760"/>
+    <w:rsid w:val="00176FDE"/>
     <w:rsid w:val="001806DC"/>
+    <w:rsid w:val="001813D1"/>
     <w:rsid w:val="00182322"/>
     <w:rsid w:val="00186D85"/>
     <w:rsid w:val="0019224F"/>
     <w:rsid w:val="0019336F"/>
     <w:rsid w:val="00195C1D"/>
     <w:rsid w:val="001A0C64"/>
     <w:rsid w:val="001A2E1B"/>
     <w:rsid w:val="001A6A11"/>
     <w:rsid w:val="001B654C"/>
     <w:rsid w:val="001C09AD"/>
     <w:rsid w:val="001C16D0"/>
     <w:rsid w:val="001C395E"/>
     <w:rsid w:val="001C6F25"/>
     <w:rsid w:val="001D209B"/>
     <w:rsid w:val="001D2AA6"/>
     <w:rsid w:val="001D5734"/>
+    <w:rsid w:val="001D67C2"/>
     <w:rsid w:val="001E398C"/>
     <w:rsid w:val="001E4245"/>
     <w:rsid w:val="001F08F9"/>
     <w:rsid w:val="001F126A"/>
     <w:rsid w:val="001F358E"/>
     <w:rsid w:val="001F3EA1"/>
+    <w:rsid w:val="0021108D"/>
+    <w:rsid w:val="002113B3"/>
     <w:rsid w:val="00216081"/>
     <w:rsid w:val="00216F23"/>
     <w:rsid w:val="00220630"/>
     <w:rsid w:val="00221CB1"/>
     <w:rsid w:val="00223FE7"/>
     <w:rsid w:val="002261C4"/>
     <w:rsid w:val="002266FD"/>
     <w:rsid w:val="00230F81"/>
     <w:rsid w:val="002349A8"/>
+    <w:rsid w:val="0023580E"/>
     <w:rsid w:val="00237B50"/>
     <w:rsid w:val="00240332"/>
     <w:rsid w:val="00240A96"/>
     <w:rsid w:val="00243923"/>
     <w:rsid w:val="002455E0"/>
     <w:rsid w:val="00246362"/>
     <w:rsid w:val="00246EE0"/>
     <w:rsid w:val="00247EAE"/>
     <w:rsid w:val="00250B82"/>
     <w:rsid w:val="002530CA"/>
     <w:rsid w:val="00261993"/>
     <w:rsid w:val="00263C4B"/>
     <w:rsid w:val="00274D2C"/>
     <w:rsid w:val="00280726"/>
     <w:rsid w:val="0029199D"/>
     <w:rsid w:val="002946BD"/>
     <w:rsid w:val="0029731C"/>
     <w:rsid w:val="002A24A4"/>
     <w:rsid w:val="002B62C3"/>
     <w:rsid w:val="002B7FF8"/>
     <w:rsid w:val="002C076A"/>
+    <w:rsid w:val="002C3679"/>
     <w:rsid w:val="002C4CBC"/>
     <w:rsid w:val="002D1F56"/>
     <w:rsid w:val="002D2DB4"/>
     <w:rsid w:val="002D3DF1"/>
+    <w:rsid w:val="002D6416"/>
     <w:rsid w:val="002F0950"/>
+    <w:rsid w:val="002F4C1E"/>
     <w:rsid w:val="003003F5"/>
     <w:rsid w:val="003006CD"/>
     <w:rsid w:val="00301B27"/>
     <w:rsid w:val="00304855"/>
     <w:rsid w:val="0030764A"/>
     <w:rsid w:val="00310D2F"/>
     <w:rsid w:val="00310FB6"/>
     <w:rsid w:val="00313D77"/>
     <w:rsid w:val="003141A3"/>
     <w:rsid w:val="00314BD1"/>
     <w:rsid w:val="00315D8C"/>
     <w:rsid w:val="003230E4"/>
+    <w:rsid w:val="00344644"/>
     <w:rsid w:val="0034632C"/>
     <w:rsid w:val="00354D12"/>
     <w:rsid w:val="00356081"/>
     <w:rsid w:val="00356C56"/>
     <w:rsid w:val="00363C40"/>
     <w:rsid w:val="0036535D"/>
     <w:rsid w:val="00365F5E"/>
     <w:rsid w:val="00366810"/>
     <w:rsid w:val="0037549F"/>
     <w:rsid w:val="00375923"/>
     <w:rsid w:val="00376294"/>
     <w:rsid w:val="00376F10"/>
     <w:rsid w:val="0038184A"/>
     <w:rsid w:val="00390B6C"/>
     <w:rsid w:val="00393879"/>
+    <w:rsid w:val="00396732"/>
+    <w:rsid w:val="0039741C"/>
     <w:rsid w:val="003A4E9F"/>
     <w:rsid w:val="003A537C"/>
     <w:rsid w:val="003B04B1"/>
     <w:rsid w:val="003B2045"/>
     <w:rsid w:val="003B7A0A"/>
     <w:rsid w:val="003B7A88"/>
     <w:rsid w:val="003C0D0C"/>
     <w:rsid w:val="003D19C2"/>
     <w:rsid w:val="003D3442"/>
     <w:rsid w:val="003D405A"/>
     <w:rsid w:val="003D6375"/>
     <w:rsid w:val="003E2F82"/>
     <w:rsid w:val="003E61A9"/>
     <w:rsid w:val="003E7879"/>
+    <w:rsid w:val="003F1EAF"/>
     <w:rsid w:val="003F4C82"/>
     <w:rsid w:val="003F5000"/>
     <w:rsid w:val="003F5109"/>
     <w:rsid w:val="003F52E5"/>
     <w:rsid w:val="004013D9"/>
     <w:rsid w:val="00402A14"/>
     <w:rsid w:val="00403462"/>
     <w:rsid w:val="00403DF5"/>
+    <w:rsid w:val="00406AAD"/>
     <w:rsid w:val="0041131F"/>
     <w:rsid w:val="00411C7E"/>
     <w:rsid w:val="00416D84"/>
     <w:rsid w:val="0042139A"/>
     <w:rsid w:val="004255E6"/>
+    <w:rsid w:val="00425B4A"/>
     <w:rsid w:val="00436EA1"/>
     <w:rsid w:val="00437A47"/>
     <w:rsid w:val="00440B95"/>
     <w:rsid w:val="00442FD9"/>
     <w:rsid w:val="0044313D"/>
     <w:rsid w:val="004500AF"/>
     <w:rsid w:val="004556A7"/>
     <w:rsid w:val="00455EFC"/>
+    <w:rsid w:val="00456FFF"/>
     <w:rsid w:val="00460F00"/>
     <w:rsid w:val="00462424"/>
     <w:rsid w:val="00464378"/>
     <w:rsid w:val="00470F9A"/>
+    <w:rsid w:val="00472B05"/>
     <w:rsid w:val="00472E0D"/>
     <w:rsid w:val="004741D5"/>
     <w:rsid w:val="00475EA7"/>
     <w:rsid w:val="00477F83"/>
     <w:rsid w:val="00491335"/>
     <w:rsid w:val="00497736"/>
     <w:rsid w:val="004A0A8E"/>
     <w:rsid w:val="004A0A98"/>
     <w:rsid w:val="004A2C4A"/>
     <w:rsid w:val="004A3541"/>
     <w:rsid w:val="004A71D2"/>
     <w:rsid w:val="004A798E"/>
     <w:rsid w:val="004B1193"/>
     <w:rsid w:val="004B378E"/>
     <w:rsid w:val="004C3F7F"/>
     <w:rsid w:val="004D27AA"/>
     <w:rsid w:val="004D62F5"/>
     <w:rsid w:val="004D6A53"/>
     <w:rsid w:val="004D7BEE"/>
     <w:rsid w:val="004E0148"/>
     <w:rsid w:val="004E035A"/>
     <w:rsid w:val="004E1D47"/>
     <w:rsid w:val="004E2262"/>
     <w:rsid w:val="004E391B"/>
     <w:rsid w:val="004E72ED"/>
     <w:rsid w:val="004F0B0A"/>
+    <w:rsid w:val="004F1EB6"/>
+    <w:rsid w:val="004F20EF"/>
     <w:rsid w:val="004F301D"/>
     <w:rsid w:val="004F6CD6"/>
     <w:rsid w:val="00501FE2"/>
     <w:rsid w:val="00503665"/>
     <w:rsid w:val="00506B12"/>
     <w:rsid w:val="00510631"/>
     <w:rsid w:val="00510D48"/>
     <w:rsid w:val="0051215B"/>
     <w:rsid w:val="005124BB"/>
     <w:rsid w:val="00524873"/>
     <w:rsid w:val="00530BBE"/>
     <w:rsid w:val="00530E41"/>
     <w:rsid w:val="005318C4"/>
     <w:rsid w:val="0053401D"/>
     <w:rsid w:val="005340DE"/>
     <w:rsid w:val="0053436D"/>
     <w:rsid w:val="005377CE"/>
     <w:rsid w:val="005400E3"/>
     <w:rsid w:val="00542B32"/>
     <w:rsid w:val="00546257"/>
     <w:rsid w:val="005577D0"/>
     <w:rsid w:val="005628B6"/>
     <w:rsid w:val="00567AA7"/>
     <w:rsid w:val="0057110D"/>
     <w:rsid w:val="00574F4D"/>
+    <w:rsid w:val="0057712C"/>
     <w:rsid w:val="005820E9"/>
     <w:rsid w:val="00584A3E"/>
     <w:rsid w:val="00586239"/>
     <w:rsid w:val="005865F5"/>
     <w:rsid w:val="00593863"/>
     <w:rsid w:val="005953EF"/>
     <w:rsid w:val="00595B76"/>
     <w:rsid w:val="00596176"/>
     <w:rsid w:val="005A09A7"/>
     <w:rsid w:val="005B1C9C"/>
     <w:rsid w:val="005B2CA6"/>
     <w:rsid w:val="005B45A1"/>
     <w:rsid w:val="005C112A"/>
     <w:rsid w:val="005C5BC1"/>
     <w:rsid w:val="005D0C50"/>
     <w:rsid w:val="005D1F83"/>
     <w:rsid w:val="005E50D2"/>
     <w:rsid w:val="005E63E2"/>
     <w:rsid w:val="005E67D8"/>
     <w:rsid w:val="005F0CAE"/>
     <w:rsid w:val="005F1D80"/>
     <w:rsid w:val="005F65D6"/>
     <w:rsid w:val="0060142E"/>
     <w:rsid w:val="006050B6"/>
     <w:rsid w:val="0060519F"/>
     <w:rsid w:val="00613FCE"/>
+    <w:rsid w:val="006140CD"/>
     <w:rsid w:val="00614120"/>
     <w:rsid w:val="00617763"/>
     <w:rsid w:val="00625273"/>
     <w:rsid w:val="00626FFF"/>
     <w:rsid w:val="00636EB9"/>
     <w:rsid w:val="006415FE"/>
     <w:rsid w:val="00644071"/>
     <w:rsid w:val="00651254"/>
     <w:rsid w:val="0065227B"/>
     <w:rsid w:val="00655BC4"/>
     <w:rsid w:val="00656703"/>
     <w:rsid w:val="00660D11"/>
     <w:rsid w:val="0066275A"/>
     <w:rsid w:val="00665142"/>
     <w:rsid w:val="00665712"/>
     <w:rsid w:val="006665EF"/>
     <w:rsid w:val="00674CFD"/>
     <w:rsid w:val="00677926"/>
+    <w:rsid w:val="00681871"/>
     <w:rsid w:val="00684D38"/>
+    <w:rsid w:val="006857E1"/>
     <w:rsid w:val="006863ED"/>
     <w:rsid w:val="0068676C"/>
+    <w:rsid w:val="006917C9"/>
     <w:rsid w:val="00691CA0"/>
     <w:rsid w:val="006973EF"/>
     <w:rsid w:val="006A096E"/>
     <w:rsid w:val="006A4377"/>
     <w:rsid w:val="006A4710"/>
     <w:rsid w:val="006A6911"/>
     <w:rsid w:val="006B15DF"/>
     <w:rsid w:val="006C2966"/>
     <w:rsid w:val="006C6916"/>
     <w:rsid w:val="006D0ACA"/>
     <w:rsid w:val="006D10C5"/>
     <w:rsid w:val="006D1648"/>
     <w:rsid w:val="006D4F0C"/>
     <w:rsid w:val="006E18B3"/>
     <w:rsid w:val="006E445E"/>
     <w:rsid w:val="006E7ED3"/>
     <w:rsid w:val="006F196A"/>
     <w:rsid w:val="006F209C"/>
     <w:rsid w:val="006F2C6D"/>
     <w:rsid w:val="006F32EB"/>
+    <w:rsid w:val="006F3ED8"/>
     <w:rsid w:val="007007FD"/>
     <w:rsid w:val="00702CB5"/>
     <w:rsid w:val="007042C1"/>
     <w:rsid w:val="0071672D"/>
     <w:rsid w:val="00717B6C"/>
     <w:rsid w:val="00720C91"/>
     <w:rsid w:val="00722C8D"/>
     <w:rsid w:val="007304AC"/>
     <w:rsid w:val="00730DC7"/>
     <w:rsid w:val="007328C3"/>
+    <w:rsid w:val="00745BD1"/>
     <w:rsid w:val="0075326A"/>
     <w:rsid w:val="0075335F"/>
     <w:rsid w:val="00763765"/>
     <w:rsid w:val="00764B8C"/>
     <w:rsid w:val="007657EF"/>
     <w:rsid w:val="0076588C"/>
     <w:rsid w:val="00766ABD"/>
     <w:rsid w:val="00767695"/>
     <w:rsid w:val="007676D5"/>
     <w:rsid w:val="007704CF"/>
+    <w:rsid w:val="007807AC"/>
     <w:rsid w:val="007817DD"/>
     <w:rsid w:val="007821AC"/>
     <w:rsid w:val="007836BC"/>
     <w:rsid w:val="00785245"/>
     <w:rsid w:val="007913D7"/>
     <w:rsid w:val="007938A6"/>
     <w:rsid w:val="00796A9E"/>
     <w:rsid w:val="007B2080"/>
     <w:rsid w:val="007C40EE"/>
     <w:rsid w:val="007C5305"/>
     <w:rsid w:val="007C62D6"/>
     <w:rsid w:val="007D026A"/>
     <w:rsid w:val="007D0F58"/>
     <w:rsid w:val="007D17F8"/>
     <w:rsid w:val="007D1A2C"/>
+    <w:rsid w:val="007E6DB3"/>
     <w:rsid w:val="007F5E0C"/>
     <w:rsid w:val="008003CE"/>
+    <w:rsid w:val="00800FAC"/>
+    <w:rsid w:val="008047DF"/>
     <w:rsid w:val="00805E34"/>
     <w:rsid w:val="0080689E"/>
     <w:rsid w:val="00807842"/>
     <w:rsid w:val="00807C12"/>
     <w:rsid w:val="0081144A"/>
     <w:rsid w:val="008236B8"/>
     <w:rsid w:val="00830167"/>
     <w:rsid w:val="008330F5"/>
     <w:rsid w:val="00850720"/>
     <w:rsid w:val="008544AD"/>
     <w:rsid w:val="008544B0"/>
     <w:rsid w:val="008563F0"/>
     <w:rsid w:val="00857813"/>
     <w:rsid w:val="008612D9"/>
+    <w:rsid w:val="00861E52"/>
     <w:rsid w:val="00863D29"/>
     <w:rsid w:val="00863E93"/>
     <w:rsid w:val="00867E39"/>
+    <w:rsid w:val="00873169"/>
     <w:rsid w:val="008741D9"/>
     <w:rsid w:val="00875B79"/>
     <w:rsid w:val="00885BEE"/>
     <w:rsid w:val="008873D3"/>
     <w:rsid w:val="0089555C"/>
     <w:rsid w:val="00895D87"/>
     <w:rsid w:val="00897EF1"/>
     <w:rsid w:val="008A2231"/>
+    <w:rsid w:val="008A4F1B"/>
     <w:rsid w:val="008A61EF"/>
     <w:rsid w:val="008B2140"/>
     <w:rsid w:val="008B3900"/>
     <w:rsid w:val="008B4AE3"/>
     <w:rsid w:val="008B5952"/>
     <w:rsid w:val="008B6E8B"/>
+    <w:rsid w:val="008C33FE"/>
+    <w:rsid w:val="008D027B"/>
     <w:rsid w:val="008D146B"/>
+    <w:rsid w:val="008D365F"/>
     <w:rsid w:val="008D3EBB"/>
     <w:rsid w:val="008D449B"/>
     <w:rsid w:val="008D6680"/>
     <w:rsid w:val="008D689A"/>
     <w:rsid w:val="008E30C7"/>
     <w:rsid w:val="008E3434"/>
     <w:rsid w:val="008E7380"/>
+    <w:rsid w:val="008F2176"/>
     <w:rsid w:val="008F281C"/>
     <w:rsid w:val="008F4E90"/>
     <w:rsid w:val="008F6EE5"/>
     <w:rsid w:val="0090170E"/>
     <w:rsid w:val="009023AA"/>
     <w:rsid w:val="00903AAC"/>
     <w:rsid w:val="00913D61"/>
     <w:rsid w:val="00927136"/>
     <w:rsid w:val="00930399"/>
+    <w:rsid w:val="00936785"/>
     <w:rsid w:val="00936D29"/>
     <w:rsid w:val="009444DC"/>
     <w:rsid w:val="009469B2"/>
     <w:rsid w:val="00952DE0"/>
     <w:rsid w:val="009604BB"/>
     <w:rsid w:val="0096372B"/>
     <w:rsid w:val="0096650E"/>
     <w:rsid w:val="00970D62"/>
     <w:rsid w:val="0098729B"/>
     <w:rsid w:val="00990D04"/>
     <w:rsid w:val="00994B48"/>
     <w:rsid w:val="00995DC5"/>
     <w:rsid w:val="009A07CB"/>
     <w:rsid w:val="009A5BC7"/>
     <w:rsid w:val="009A7359"/>
     <w:rsid w:val="009B571E"/>
     <w:rsid w:val="009B634B"/>
     <w:rsid w:val="009C1E39"/>
     <w:rsid w:val="009C50CD"/>
     <w:rsid w:val="009D4ED2"/>
     <w:rsid w:val="009E7B66"/>
     <w:rsid w:val="009F5A26"/>
     <w:rsid w:val="009F7460"/>
     <w:rsid w:val="009F74CD"/>
     <w:rsid w:val="009F79D2"/>
     <w:rsid w:val="00A02295"/>
     <w:rsid w:val="00A0512F"/>
     <w:rsid w:val="00A07796"/>
     <w:rsid w:val="00A12354"/>
+    <w:rsid w:val="00A129CF"/>
     <w:rsid w:val="00A13D7B"/>
     <w:rsid w:val="00A1603E"/>
     <w:rsid w:val="00A20D3E"/>
     <w:rsid w:val="00A270C3"/>
+    <w:rsid w:val="00A27D4C"/>
     <w:rsid w:val="00A30890"/>
     <w:rsid w:val="00A30FDB"/>
     <w:rsid w:val="00A32808"/>
     <w:rsid w:val="00A33681"/>
     <w:rsid w:val="00A3516E"/>
     <w:rsid w:val="00A361A1"/>
     <w:rsid w:val="00A361B0"/>
     <w:rsid w:val="00A36BA9"/>
     <w:rsid w:val="00A43338"/>
     <w:rsid w:val="00A47715"/>
     <w:rsid w:val="00A5579E"/>
     <w:rsid w:val="00A558FC"/>
     <w:rsid w:val="00A61ED3"/>
     <w:rsid w:val="00A62697"/>
     <w:rsid w:val="00A63815"/>
+    <w:rsid w:val="00A65767"/>
     <w:rsid w:val="00A6623D"/>
     <w:rsid w:val="00A70300"/>
     <w:rsid w:val="00A765B7"/>
     <w:rsid w:val="00A80C05"/>
     <w:rsid w:val="00A80DB6"/>
     <w:rsid w:val="00A81161"/>
     <w:rsid w:val="00A95468"/>
     <w:rsid w:val="00A96D77"/>
     <w:rsid w:val="00AB10E0"/>
+    <w:rsid w:val="00AB28B9"/>
     <w:rsid w:val="00AB3CF7"/>
     <w:rsid w:val="00AC2BCB"/>
     <w:rsid w:val="00AC535D"/>
     <w:rsid w:val="00AC5449"/>
     <w:rsid w:val="00AC5BB9"/>
     <w:rsid w:val="00AD6D54"/>
     <w:rsid w:val="00AE11B3"/>
     <w:rsid w:val="00AE2935"/>
     <w:rsid w:val="00AE3DC4"/>
     <w:rsid w:val="00AF03E5"/>
+    <w:rsid w:val="00AF0BE1"/>
     <w:rsid w:val="00AF570C"/>
     <w:rsid w:val="00AF70B6"/>
     <w:rsid w:val="00B011F6"/>
     <w:rsid w:val="00B051CB"/>
     <w:rsid w:val="00B055DB"/>
     <w:rsid w:val="00B11D9E"/>
     <w:rsid w:val="00B128DD"/>
     <w:rsid w:val="00B13402"/>
     <w:rsid w:val="00B13E36"/>
     <w:rsid w:val="00B16382"/>
     <w:rsid w:val="00B17560"/>
     <w:rsid w:val="00B17795"/>
     <w:rsid w:val="00B21F72"/>
     <w:rsid w:val="00B258BC"/>
     <w:rsid w:val="00B2625D"/>
     <w:rsid w:val="00B27149"/>
     <w:rsid w:val="00B30E6E"/>
     <w:rsid w:val="00B40D8D"/>
+    <w:rsid w:val="00B4184E"/>
     <w:rsid w:val="00B4295E"/>
     <w:rsid w:val="00B44AB8"/>
     <w:rsid w:val="00B44D0D"/>
     <w:rsid w:val="00B52F65"/>
+    <w:rsid w:val="00B60113"/>
     <w:rsid w:val="00B674CD"/>
     <w:rsid w:val="00B728D5"/>
     <w:rsid w:val="00B758B9"/>
+    <w:rsid w:val="00B80FB5"/>
     <w:rsid w:val="00B8367F"/>
     <w:rsid w:val="00B84233"/>
     <w:rsid w:val="00B941AE"/>
     <w:rsid w:val="00B942E0"/>
     <w:rsid w:val="00BA7080"/>
     <w:rsid w:val="00BB1274"/>
+    <w:rsid w:val="00BB69E9"/>
     <w:rsid w:val="00BC0014"/>
     <w:rsid w:val="00BC1CF2"/>
     <w:rsid w:val="00BC345E"/>
+    <w:rsid w:val="00BC4DCB"/>
     <w:rsid w:val="00BC70B2"/>
     <w:rsid w:val="00BD1DCC"/>
     <w:rsid w:val="00BD3177"/>
     <w:rsid w:val="00BD6744"/>
     <w:rsid w:val="00BE35DE"/>
     <w:rsid w:val="00BE6D64"/>
     <w:rsid w:val="00BF3870"/>
     <w:rsid w:val="00BF44FC"/>
     <w:rsid w:val="00BF58AF"/>
     <w:rsid w:val="00BF72DF"/>
     <w:rsid w:val="00BF7586"/>
     <w:rsid w:val="00C00C12"/>
+    <w:rsid w:val="00C00C6B"/>
     <w:rsid w:val="00C011AD"/>
+    <w:rsid w:val="00C15E10"/>
     <w:rsid w:val="00C15F2B"/>
     <w:rsid w:val="00C204B8"/>
     <w:rsid w:val="00C20B3C"/>
     <w:rsid w:val="00C30324"/>
     <w:rsid w:val="00C31FB8"/>
     <w:rsid w:val="00C32626"/>
+    <w:rsid w:val="00C329A6"/>
     <w:rsid w:val="00C369E6"/>
     <w:rsid w:val="00C41E19"/>
     <w:rsid w:val="00C42948"/>
     <w:rsid w:val="00C54FDE"/>
     <w:rsid w:val="00C55F77"/>
     <w:rsid w:val="00C5612A"/>
     <w:rsid w:val="00C56A9F"/>
     <w:rsid w:val="00C57E6C"/>
     <w:rsid w:val="00C600BE"/>
     <w:rsid w:val="00C629E0"/>
     <w:rsid w:val="00C6325C"/>
     <w:rsid w:val="00C64CC9"/>
     <w:rsid w:val="00C657E2"/>
     <w:rsid w:val="00C65CE1"/>
+    <w:rsid w:val="00C66BFF"/>
     <w:rsid w:val="00C67563"/>
     <w:rsid w:val="00C7146F"/>
     <w:rsid w:val="00C74662"/>
     <w:rsid w:val="00C80259"/>
     <w:rsid w:val="00C84CA6"/>
     <w:rsid w:val="00C85F6B"/>
     <w:rsid w:val="00C87025"/>
     <w:rsid w:val="00C91797"/>
+    <w:rsid w:val="00C95AA7"/>
     <w:rsid w:val="00CA141F"/>
     <w:rsid w:val="00CA1F30"/>
     <w:rsid w:val="00CA311E"/>
     <w:rsid w:val="00CA3812"/>
     <w:rsid w:val="00CB059A"/>
     <w:rsid w:val="00CB27D0"/>
     <w:rsid w:val="00CB2A05"/>
     <w:rsid w:val="00CB52CD"/>
     <w:rsid w:val="00CC1BFA"/>
+    <w:rsid w:val="00CC3796"/>
     <w:rsid w:val="00CC628D"/>
     <w:rsid w:val="00CD0108"/>
+    <w:rsid w:val="00CD77CB"/>
     <w:rsid w:val="00CE29E8"/>
     <w:rsid w:val="00CE7F1D"/>
     <w:rsid w:val="00CF2861"/>
+    <w:rsid w:val="00D04898"/>
     <w:rsid w:val="00D071EE"/>
     <w:rsid w:val="00D07B20"/>
     <w:rsid w:val="00D07F43"/>
     <w:rsid w:val="00D1104C"/>
     <w:rsid w:val="00D14875"/>
     <w:rsid w:val="00D15C54"/>
     <w:rsid w:val="00D1623D"/>
     <w:rsid w:val="00D23D16"/>
     <w:rsid w:val="00D24383"/>
     <w:rsid w:val="00D24931"/>
     <w:rsid w:val="00D27C03"/>
     <w:rsid w:val="00D30FC2"/>
     <w:rsid w:val="00D33629"/>
     <w:rsid w:val="00D36148"/>
     <w:rsid w:val="00D3682F"/>
     <w:rsid w:val="00D37C97"/>
     <w:rsid w:val="00D4615E"/>
     <w:rsid w:val="00D46FD8"/>
     <w:rsid w:val="00D554FB"/>
     <w:rsid w:val="00D57DD2"/>
     <w:rsid w:val="00D603A7"/>
     <w:rsid w:val="00D61B2C"/>
     <w:rsid w:val="00D65E78"/>
     <w:rsid w:val="00D719C4"/>
     <w:rsid w:val="00D72829"/>
@@ -36288,177 +37959,317 @@
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DC14C2"/>
     <w:rsid w:val="00DC1910"/>
     <w:rsid w:val="00DD081D"/>
     <w:rsid w:val="00DD0E79"/>
     <w:rsid w:val="00DD3ED8"/>
     <w:rsid w:val="00DE110F"/>
     <w:rsid w:val="00DE411F"/>
     <w:rsid w:val="00DE45DD"/>
     <w:rsid w:val="00DE4F60"/>
     <w:rsid w:val="00DF391F"/>
     <w:rsid w:val="00DF3B49"/>
     <w:rsid w:val="00E020FE"/>
     <w:rsid w:val="00E030A7"/>
     <w:rsid w:val="00E07952"/>
     <w:rsid w:val="00E20AD6"/>
     <w:rsid w:val="00E22E87"/>
     <w:rsid w:val="00E26CCA"/>
     <w:rsid w:val="00E278D9"/>
     <w:rsid w:val="00E315B6"/>
     <w:rsid w:val="00E324EC"/>
     <w:rsid w:val="00E3566C"/>
     <w:rsid w:val="00E40B24"/>
     <w:rsid w:val="00E43FF6"/>
     <w:rsid w:val="00E446AF"/>
+    <w:rsid w:val="00E45180"/>
     <w:rsid w:val="00E47E8E"/>
     <w:rsid w:val="00E623E7"/>
     <w:rsid w:val="00E65EF7"/>
     <w:rsid w:val="00E733AF"/>
     <w:rsid w:val="00E766D1"/>
     <w:rsid w:val="00E86C9F"/>
     <w:rsid w:val="00E91FCC"/>
     <w:rsid w:val="00E95FF3"/>
+    <w:rsid w:val="00E96ACD"/>
     <w:rsid w:val="00EA059C"/>
     <w:rsid w:val="00EA5959"/>
     <w:rsid w:val="00EB1A09"/>
     <w:rsid w:val="00EB2E0B"/>
+    <w:rsid w:val="00EC4751"/>
     <w:rsid w:val="00EC6070"/>
     <w:rsid w:val="00ED0849"/>
     <w:rsid w:val="00ED1111"/>
     <w:rsid w:val="00ED196C"/>
     <w:rsid w:val="00ED67CD"/>
     <w:rsid w:val="00EE131B"/>
     <w:rsid w:val="00EE2C2F"/>
     <w:rsid w:val="00EE377D"/>
     <w:rsid w:val="00EF05EE"/>
     <w:rsid w:val="00EF168E"/>
     <w:rsid w:val="00EF30A0"/>
     <w:rsid w:val="00EF681E"/>
+    <w:rsid w:val="00EF73D4"/>
     <w:rsid w:val="00F02E5A"/>
     <w:rsid w:val="00F06D14"/>
     <w:rsid w:val="00F10869"/>
     <w:rsid w:val="00F11D8C"/>
     <w:rsid w:val="00F11E05"/>
     <w:rsid w:val="00F158DE"/>
     <w:rsid w:val="00F15C56"/>
     <w:rsid w:val="00F15D4B"/>
     <w:rsid w:val="00F177DE"/>
     <w:rsid w:val="00F20171"/>
     <w:rsid w:val="00F3122C"/>
     <w:rsid w:val="00F31318"/>
     <w:rsid w:val="00F44D18"/>
     <w:rsid w:val="00F44FEB"/>
     <w:rsid w:val="00F50BCA"/>
     <w:rsid w:val="00F57DC1"/>
+    <w:rsid w:val="00F62B03"/>
+    <w:rsid w:val="00F62C77"/>
     <w:rsid w:val="00F63926"/>
+    <w:rsid w:val="00F63AC6"/>
     <w:rsid w:val="00F70046"/>
     <w:rsid w:val="00F736D4"/>
     <w:rsid w:val="00F75B76"/>
     <w:rsid w:val="00F822AE"/>
     <w:rsid w:val="00F8508D"/>
     <w:rsid w:val="00F873EA"/>
     <w:rsid w:val="00F90754"/>
     <w:rsid w:val="00F94B52"/>
     <w:rsid w:val="00FA1704"/>
     <w:rsid w:val="00FA4EC1"/>
     <w:rsid w:val="00FA63E2"/>
     <w:rsid w:val="00FA7984"/>
     <w:rsid w:val="00FA7B37"/>
     <w:rsid w:val="00FB2E35"/>
     <w:rsid w:val="00FB5657"/>
     <w:rsid w:val="00FC64EB"/>
     <w:rsid w:val="00FD1B87"/>
     <w:rsid w:val="00FD3A6B"/>
     <w:rsid w:val="00FD7C7A"/>
     <w:rsid w:val="00FE15A2"/>
     <w:rsid w:val="00FE1C1C"/>
     <w:rsid w:val="00FE584C"/>
     <w:rsid w:val="00FE635D"/>
     <w:rsid w:val="00FE6BED"/>
     <w:rsid w:val="00FE7273"/>
     <w:rsid w:val="00FF1465"/>
     <w:rsid w:val="00FF2353"/>
     <w:rsid w:val="00FF4189"/>
+    <w:rsid w:val="00FF64DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="09D460C3"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A71296F2-4C19-4A10-815A-6955C1C679FA}"/>
+  <w14:docId w14:val="017E4402"/>
+  <w15:docId w15:val="{C46D0EC4-27F9-4FE7-B610-FCC62A2C1329}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -36640,117 +38451,120 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00995DC5"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="00995DC5"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:ind w:left="57" w:right="57"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:qFormat/>
     <w:rsid w:val="00EA5959"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
     <w:link w:val="5"/>
     <w:locked/>
     <w:rsid w:val="00995DC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="a4"/>
     <w:qFormat/>
     <w:rsid w:val="00995DC5"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
@@ -36823,83 +38637,83 @@
     <w:rsid w:val="00995DC5"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00995DC5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
-[...1 lines deleted...]
-    <w:link w:val="NoSpacing2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Без интервала1"/>
+    <w:link w:val="NoSpacing1"/>
     <w:qFormat/>
     <w:rsid w:val="00A765B7"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00261993"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacing2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacing1">
     <w:name w:val="No Spacing Знак"/>
-    <w:link w:val="NoSpacing1"/>
+    <w:link w:val="1"/>
     <w:locked/>
     <w:rsid w:val="00261993"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00261993"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:locked/>
     <w:rsid w:val="00261993"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
@@ -36940,66 +38754,66 @@
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="0029731C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст с отступом Знак"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="0029731C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
-    <w:name w:val="Название"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:qFormat/>
     <w:rsid w:val="0029731C"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
-    <w:name w:val="Название Знак"/>
+    <w:name w:val="Заголовок Знак"/>
     <w:link w:val="ad"/>
     <w:rsid w:val="0029731C"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Без интервала Знак Знак Знак"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00850720"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af1"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E035A"/>
@@ -37020,50 +38834,65 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="Без интервала6"/>
     <w:rsid w:val="00586239"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="Заголовок 7 Знак"/>
     <w:link w:val="7"/>
     <w:rsid w:val="00EA5959"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af2">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00C95AA7"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="124468213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="561213043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -37135,122 +38964,136 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1997492237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -37258,51 +39101,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -37467,82 +39310,79 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{288751D6-5724-48F7-B4BD-796A43EB6A48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D0DEF36-5F60-4193-AA97-14E65D366C95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>17107</Characters>
+  <Pages>21</Pages>
+  <Words>3219</Words>
+  <Characters>18354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>152</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение №1 к аттестату аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20068</CharactersWithSpaces>
+  <CharactersWithSpaces>21530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение №1 к аттестату аккредитации</dc:title>
-  <dc:subject/>
   <dc:creator>czl3</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>