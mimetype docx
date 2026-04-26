--- v0 (2025-12-09)
+++ v1 (2026-04-26)
@@ -1,381 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EBD07AB" w14:textId="5670C7D2" w:rsidR="000B3701" w:rsidRDefault="000B3701" w:rsidP="00922382">
+    <w:p w14:paraId="6EBD07AB" w14:textId="5670C7D2" w:rsidR="000B3701" w:rsidRPr="001C21AC" w:rsidRDefault="000B3701" w:rsidP="00922382">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C21AC">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИЕ</w:t>
       </w:r>
-      <w:r w:rsidR="00894705">
+      <w:r w:rsidR="00894705" w:rsidRPr="001C21AC">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00894705" w:rsidRPr="00F803A7">
+      <w:r w:rsidR="00894705" w:rsidRPr="001C21AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
-      </w:r>
-[...285 lines deleted...]
-        <w:t>Национальной системе аккредитации Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE545AE" w14:textId="77777777" w:rsidR="00011841" w:rsidRPr="005D33C5" w:rsidRDefault="00011841" w:rsidP="00922382">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58AB960F" w14:textId="77777777" w:rsidR="00B729C7" w:rsidRPr="00FD4CB7" w:rsidRDefault="00B729C7" w:rsidP="00922382">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1553,51 +1268,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 15860</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F25EC93" w14:textId="77777777" w:rsidR="002D4D6E" w:rsidRPr="00665724" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="67" w:right="-109" w:hanging="67"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00665724">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 34347-2017</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CF185CA" w14:textId="77777777" w:rsidR="002D4D6E" w:rsidRPr="00665724" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="67" w:right="-109" w:hanging="67"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00665724">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23055-78</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38A66DAD" w14:textId="77777777" w:rsidR="002D4D6E" w:rsidRPr="00665724" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
@@ -1694,51 +1408,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62CE8E4B" w14:textId="77777777" w:rsidR="002D4D6E" w:rsidRPr="00195BA1" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02EB2">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 3242-79</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2935BF25" w14:textId="77777777" w:rsidR="002D4D6E" w:rsidRPr="00195BA1" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195BA1">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23479-79</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CCEB588" w14:textId="23657713" w:rsidR="002D4D6E" w:rsidRPr="00195BA1" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -2277,51 +1990,50 @@
           <w:trHeight w:val="938"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62F4E001" w14:textId="6DCF8FEF" w:rsidR="002D4D6E" w:rsidRPr="006C036A" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-112" w:right="-111"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C036A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="67427C99" w14:textId="77777777" w:rsidR="002D4D6E" w:rsidRPr="006C036A" w:rsidRDefault="002D4D6E" w:rsidP="00922382">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-156"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2720,51 +2432,60 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195BA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Испытания по определению физических свойств</w:t>
             </w:r>
             <w:r w:rsidRPr="00665724">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00195BA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> механические испытания на статическое растяжение, статический изгиб: </w:t>
+              <w:t xml:space="preserve"> механические испытания на статическое </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195BA1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">растяжение, статический изгиб: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E6F7878" w14:textId="4A70E885" w:rsidR="002D4D6E" w:rsidRPr="00195BA1" w:rsidRDefault="002D4D6E" w:rsidP="001129E7">
             <w:pPr>
               <w:ind w:right="-78"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195BA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00011841">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -2912,54 +2633,56 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F207985" w14:textId="77777777" w:rsidR="00FD4CB7" w:rsidRPr="00FD4CB7" w:rsidRDefault="00FD4CB7" w:rsidP="00922382">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle37"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4054E75A" w14:textId="5D0EACC1" w:rsidR="00B729C7" w:rsidRPr="006C036A" w:rsidRDefault="00B729C7" w:rsidP="004716D7">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B729C7" w:rsidRPr="006C036A" w:rsidSect="00217016">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="567" w:left="1701" w:header="567" w:footer="584" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="084A13E1" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CCD679F" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2997,490 +2720,1126 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13CB1A21" w14:textId="186FAF2C" w:rsidR="0029193F" w:rsidRPr="0053160D" w:rsidRDefault="0053160D" w:rsidP="0053160D">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="765A196B" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRDefault="001C21AC">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:pBdr>
-[...33 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18F2FD34" w14:textId="63B50D69" w:rsidR="0029193F" w:rsidRPr="00055D7E" w:rsidRDefault="00894705" w:rsidP="00055D7E">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001C21AC" w:rsidRPr="007624CE" w14:paraId="489584B0" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="1CD678A2" w14:textId="4937DB84" w:rsidR="001C21AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 05.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6ADEB372" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1567303190"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1543635377"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="7C970486" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRPr="00C52F3D" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="13CB1A21" w14:textId="588984BB" w:rsidR="0029193F" w:rsidRPr="001C21AC" w:rsidRDefault="0029193F" w:rsidP="001C21AC">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:right="0" w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">Таблица 1 </w:t>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="00055D7E" w:rsidRPr="00055D7E">
-[...22 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001C21AC" w:rsidRPr="007624CE" w14:paraId="32BD1ED6" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="36E6347A" w14:textId="5F436B66" w:rsidR="001C21AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 05.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3877EE55" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRPr="00BF5CCF" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="6BFF0DB1" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRPr="00C52F3D" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18F2FD34" w14:textId="741DD0F5" w:rsidR="0029193F" w:rsidRPr="001C21AC" w:rsidRDefault="0029193F" w:rsidP="001C21AC">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5D682736" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6247C7B4" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...162 lines deleted...]
-  <w:p w14:paraId="25E62756" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="007E73AD" w:rsidRDefault="0029193F">
+  <w:p w14:paraId="0C760FC9" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRDefault="001C21AC">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11069"/>
+      <w:gridCol w:w="2694"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001C21AC" w:rsidRPr="001C21AC" w14:paraId="4CA213AE" w14:textId="77777777" w:rsidTr="001C21AC">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A7F92B5" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRPr="001C21AC" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001C21AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:bookmarkStart w:id="0" w:name="_Hlk216173070"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3B2C125B" w14:textId="77777777" w:rsidR="001C21AC" w:rsidRPr="001C21AC" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001C21AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Описание области аккредитации </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2694" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="24C8F66A" w14:textId="630C92F2" w:rsidR="001C21AC" w:rsidRPr="001C21AC" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001C21AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001C21AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.4711</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="0"/>
+  </w:tbl>
+  <w:p w14:paraId="25E62756" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="001C21AC" w:rsidRDefault="0029193F" w:rsidP="001C21AC">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14786" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="13890"/>
+      <w:gridCol w:w="14876"/>
+      <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0029193F" w:rsidRPr="00804957" w14:paraId="700B9AEA" w14:textId="77777777" w:rsidTr="00217016">
+    <w:tr w:rsidR="0029193F" w:rsidRPr="001C21AC" w14:paraId="700B9AEA" w14:textId="77777777" w:rsidTr="00217016">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="713EE6F1" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="00B453D4" w:rsidRDefault="0029193F" w:rsidP="00CC094B">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="14650" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="11956"/>
+            <w:gridCol w:w="2694"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="001C21AC" w:rsidRPr="001C21AC" w14:paraId="3D168AD5" w14:textId="77777777" w:rsidTr="001C21AC">
+            <w:trPr>
+              <w:trHeight w:val="221"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="11956" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="55949B52" w14:textId="4E216A6C" w:rsidR="001C21AC" w:rsidRPr="001C21AC" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+                <w:pPr>
+                  <w:pStyle w:val="a7"/>
+                  <w:ind w:right="-292"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>Закрыто</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>е</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> акционерно</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>е</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> обществ</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>о</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> «Ремеза»</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">, </w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>контрольно-испытательн</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>ая</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> лаборатори</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>я</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> отдела технического контроля службы качества</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2694" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41177CAB" w14:textId="549BF7AD" w:rsidR="001C21AC" w:rsidRPr="001C21AC" w:rsidRDefault="001C21AC" w:rsidP="001C21AC">
+                <w:pPr>
+                  <w:pStyle w:val="a7"/>
+                  <w:ind w:right="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>BY/112</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001C21AC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> 2.4711</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:bookmarkEnd w:id="1"/>
+        </w:tbl>
+        <w:p w14:paraId="713EE6F1" w14:textId="04DE0C90" w:rsidR="0029193F" w:rsidRPr="001C21AC" w:rsidRDefault="0029193F" w:rsidP="00CC094B">
           <w:pPr>
             <w:pStyle w:val="27"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...55 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="13890" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7796D238" w14:textId="485B0C73" w:rsidR="0029193F" w:rsidRPr="00B453D4" w:rsidRDefault="0029193F" w:rsidP="00A0063E">
+        <w:p w14:paraId="7796D238" w14:textId="485B0C73" w:rsidR="0029193F" w:rsidRPr="001C21AC" w:rsidRDefault="0029193F" w:rsidP="00A0063E">
           <w:pPr>
             <w:pStyle w:val="27"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0842E47E" w14:textId="77777777" w:rsidR="0029193F" w:rsidRDefault="0029193F">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -3547,50 +3906,51 @@
     <w:rsid w:val="001469FD"/>
     <w:rsid w:val="001508D8"/>
     <w:rsid w:val="00155492"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00163D7C"/>
     <w:rsid w:val="0016601E"/>
     <w:rsid w:val="00166B21"/>
     <w:rsid w:val="00172463"/>
     <w:rsid w:val="00174F28"/>
     <w:rsid w:val="0018110C"/>
     <w:rsid w:val="001833C2"/>
     <w:rsid w:val="00187899"/>
     <w:rsid w:val="00187F2E"/>
     <w:rsid w:val="00192999"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="00194567"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="00195BA1"/>
     <w:rsid w:val="001973EF"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A6C73"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B4E5C"/>
     <w:rsid w:val="001C148F"/>
+    <w:rsid w:val="001C21AC"/>
     <w:rsid w:val="001C2D10"/>
     <w:rsid w:val="001C32D3"/>
     <w:rsid w:val="001C7584"/>
     <w:rsid w:val="001C7712"/>
     <w:rsid w:val="001F1FB3"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F65BC"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="002011FB"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00204C00"/>
     <w:rsid w:val="002116DB"/>
     <w:rsid w:val="00215F06"/>
     <w:rsid w:val="00217016"/>
     <w:rsid w:val="0021786E"/>
     <w:rsid w:val="002228FD"/>
     <w:rsid w:val="00225D01"/>
     <w:rsid w:val="00231651"/>
     <w:rsid w:val="002336CE"/>
     <w:rsid w:val="00236D44"/>
     <w:rsid w:val="00236E69"/>
     <w:rsid w:val="00241834"/>
     <w:rsid w:val="002440DB"/>
     <w:rsid w:val="0025003E"/>
@@ -3884,50 +4244,51 @@
     <w:rsid w:val="00AB637A"/>
     <w:rsid w:val="00AB761E"/>
     <w:rsid w:val="00AC1CFC"/>
     <w:rsid w:val="00AC45BA"/>
     <w:rsid w:val="00AD0561"/>
     <w:rsid w:val="00AD0845"/>
     <w:rsid w:val="00AD1172"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AD4C89"/>
     <w:rsid w:val="00AE05BF"/>
     <w:rsid w:val="00AE1FE9"/>
     <w:rsid w:val="00AF2F2B"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B41FF9"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B50185"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B611D2"/>
     <w:rsid w:val="00B6137E"/>
     <w:rsid w:val="00B640A8"/>
     <w:rsid w:val="00B65D0D"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B72813"/>
     <w:rsid w:val="00B729C7"/>
     <w:rsid w:val="00B73257"/>
     <w:rsid w:val="00B75DFC"/>
     <w:rsid w:val="00B76E33"/>
     <w:rsid w:val="00B80DBC"/>
     <w:rsid w:val="00B82D4D"/>
     <w:rsid w:val="00B910B7"/>
     <w:rsid w:val="00B93923"/>
     <w:rsid w:val="00BA0987"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC1D85"/>
     <w:rsid w:val="00BC2977"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6384"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD212E"/>
     <w:rsid w:val="00BE3E74"/>
     <w:rsid w:val="00BE722C"/>
     <w:rsid w:val="00BF1141"/>
     <w:rsid w:val="00BF2EE5"/>
     <w:rsid w:val="00BF4F8F"/>
@@ -6294,60 +6655,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6623,66 +6989,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38CE0589-68CF-4F61-A1FC-3172B61511D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>307</Words>
-  <Characters>1755</Characters>
+  <Words>245</Words>
+  <Characters>1401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2058</CharactersWithSpaces>
+  <CharactersWithSpaces>1643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>