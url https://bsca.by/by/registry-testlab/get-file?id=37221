--- v0 (2025-12-06)
+++ v1 (2026-04-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7BFE2993" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -52,463 +52,51 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00F56EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608DD4ED" w14:textId="794E4F22" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...86 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5CAEEBFE" w14:textId="24A9B719" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00D67756" w:rsidP="00C52F3D">
-[...322 lines deleted...]
-    </w:p>
     <w:p w14:paraId="26365EB7" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1343,51 +931,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="7050A6BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5E7049D7" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="14CDB66B" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оборудование радиосвязи...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -1489,50 +1076,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="43C81669" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6119F109" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3B40C5A7" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройства малого радиуса действия, работающие на частотах от 9 кГц до 40 ГГц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -2086,75 +1674,67 @@
           <w:p w14:paraId="693DE29D" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="062B9E65" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Подвижное и портативное радиооборудование и вспомогательное оборудование </w:t>
-[...6 lines deleted...]
-              <w:t>систем цифровой сотовой связи (GSM и DCS)</w:t>
+              <w:t>Подвижное и портативное радиооборудование и вспомогательное оборудование систем цифровой сотовой связи (GSM и DCS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="526837BF" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>26.30/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="032F76ED" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -2200,114 +1780,114 @@
           <w:p w14:paraId="3A12847B" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 52459.7-2009 (ЕН 301 489-7-2005)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="73712F08" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. </w:t>
-[...6 lines deleted...]
-              <w:t>413, 220012, г. Минск, Минская область)</w:t>
+              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="7C2E0660" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FE38BEA" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>3.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="677B7575" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Беспроводные микрофоны, аналогичное радиооборудование </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3.7*</w:t>
-[...16 lines deleted...]
-              <w:t>Беспроводные микрофоны, аналогичное радиооборудование звуковых линий, беспроводная аудиоаппаратура и располагаемые в ухе устройства мониторинга</w:t>
+              <w:t>звуковых линий, беспроводная аудиоаппаратура и располагаемые в ухе устройства мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="06560776" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>26.30/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2D68FA4F" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -2353,72 +1933,80 @@
           <w:p w14:paraId="46AE6E0D" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 52459.9-2009 (ЕН 301 489-9-2002)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2CC0D166" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
+              <w:t xml:space="preserve">научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="1B95BA38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0CB7864B" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="77A790A2" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оборудование широкополосных систем передачи в диапазоне 2,4 ГГц, высокоскоростных локальных сетей в диапазоне 5 ГГц и широкополосных систем передачи данных в диапазоне 5,8 ГГц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -2689,75 +2277,67 @@
           <w:p w14:paraId="13C7CF3A" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="73659AB1" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Подвижное и портативное радиооборудования </w:t>
-[...6 lines deleted...]
-              <w:t>(UE) IMT-2000 CDMA с прямым расширением спектра (UTRA и E-UTRA) и вспомогательное оборудование.</w:t>
+              <w:t>Подвижное и портативное радиооборудования (UE) IMT-2000 CDMA с прямым расширением спектра (UTRA и E-UTRA) и вспомогательное оборудование.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1BEC621A" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>26.30/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="567C4534" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -2776,128 +2356,106 @@
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7877B9D9" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 020/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ETSI EN 301 489-24-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ Р 52459.24-2009 (ЕН 301 489-24-2007);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ETSI EN 301 489-24-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2421B17F" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ETSI EN 301 489-24-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ Р 52459.24-2009 (ЕН </w:t>
-[...6 lines deleted...]
-              <w:t>301 489-24-2007);</w:t>
+              <w:t>ГОСТ Р 52459.24-2009 (ЕН 301 489-24-2007);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ETSI EN 301 489-24-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3BA30BC3" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>(ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
+              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="407A0D75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1BE2988E" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
@@ -3325,93 +2883,100 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="045E7BEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4D83E18F" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>6.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="57711259" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электрическое оборудование, предназначенное для передачи сигналов по низковольтным электрическим сетям общего назначения и электрическим </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>6.1*</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Электрическое оборудование, предназначенное для передачи сигналов по низковольтным электрическим сетям общего назначения и электрическим сетям потребителей электрической энергии в полосе частот от 3 до 525 </w:t>
+              <w:t xml:space="preserve">сетям потребителей электрической энергии в полосе частот от 3 до 525 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кГц..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="27D9D3A6" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>26.30/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6A994FAF" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -3475,50 +3040,51 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="70FF21F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37C52B0F" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2211B0DF" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Профессиональная аналоговая и цифровая аудио-, видео-, аудиовизуальная аппаратура и аппаратура управления световыми приборами для зрелищных мероприятий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -3757,75 +3323,67 @@
           <w:p w14:paraId="498C6175" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2983AF4E" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электротехнические, электронные и радиоэлектронные изделия и аппаратура (далее - технические средства),  предназначенные </w:t>
-[...6 lines deleted...]
-              <w:t>для применения в промышленных зонах</w:t>
+              <w:t>Электротехнические, электронные и радиоэлектронные изделия и аппаратура (далее - технические средства),  предназначенные для применения в промышленных зонах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3BE90918" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>28.25/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="760EBBAD" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -4024,51 +3582,58 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30804.4.11-2013 (IEC 61000-4-11:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30804.4.2-2013 (IEC 61000-4-2:2008);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30804.4.3-2013 (IEC 61000-4-3:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 30804.4.4-2013 (IEC 61000-4-4:2004);</w:t>
+              <w:t xml:space="preserve">ГОСТ 30804.4.4-2013 (IEC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>61000-4-4:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-6-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-8-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ IEC 61000-4-2-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4083,78 +3648,85 @@
               <w:br/>
               <w:t>СТБ IEC 61000-4-6-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ МЭК 61000-4-5-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7B3656C5" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 30804.4.11-2013 (IEC 61000-4-11:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30804.4.2-2013 (IEC 61000-4-2:2008);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30804.4.3-2013 (IEC 61000-4-3:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30804.4.4-2013 (IEC 61000-4-4:2004);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ IEC 61000-4-6-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-8-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ IEC 61000-4-2-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ IEC 61000-4-3-2009;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4163,50 +3735,51 @@
               <w:br/>
               <w:t>СТБ IEC 61000-4-6-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ МЭК 61000-4-5-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6EABCCC2" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="00E54FA4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="24393660" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.1.*</w:t>
             </w:r>
           </w:p>
@@ -4365,51 +3938,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="3D538AC0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="782D00A5" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="717EB160" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электротехническое, электронное и радиоэлектронное оборудование с потребляемым током не более 16 А (в одной фазе</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)..</w:t>
@@ -4664,50 +4236,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="29E95F3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3A2465E7" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="21661760" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Световое оборудование общего назначения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -4943,75 +4516,67 @@
           <w:p w14:paraId="1E6D9F4C" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6E84E971" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электронные системы управления в помещениях и зданиях, выполняющие </w:t>
-[...6 lines deleted...]
-              <w:t>функции управления, контроля и передачи информации.</w:t>
+              <w:t>Электронные системы управления в помещениях и зданиях, выполняющие функции управления, контроля и передачи информации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7BFC9526" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>26.51/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="23F2D1CF" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -5085,80 +4650,72 @@
               <w:br/>
               <w:t>ГОСТ EN 50491-5-2-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ EN 50491-5-3-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7AEC5148" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. </w:t>
-[...6 lines deleted...]
-              <w:t>413, 220012, г. Минск, Минская область)</w:t>
+              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="05E55FC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="65B76EB8" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="491F83E0" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оборудование промышленного, медицинского, научного назначения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -5267,75 +4824,83 @@
           <w:p w14:paraId="4B978F29" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>17.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="105BF123" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бытовые приборы, электрические инструменты и аналогичные </w:t>
+              <w:t xml:space="preserve">Бытовые приборы, электрические инструменты и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">аналогичные </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>устройства..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="323E8C01" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>26.40/24.000, 27.11/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="248DD65C" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
             </w:r>
@@ -5352,112 +4917,127 @@
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="706552A6" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 020/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ CISPR 14-1-2015 (раздел 4);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ CISPR 14-1-2022 (раздел 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A20923A" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ CISPR 14-1-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ CISPR 14-1-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4E96B8E0" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
+              <w:t xml:space="preserve">научно-исследовательский и испытательный центр </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="404EAC71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="20DFE835" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>17.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="48DBF75F" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00151B94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="39ADC13E" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00151B94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="59DB372C" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
@@ -5838,75 +5418,67 @@
           <w:p w14:paraId="21F8FDA6" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="68279B20" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электротехническое, электронное и </w:t>
-[...6 lines deleted...]
-              <w:t>радиоэлектронное оборудование.</w:t>
+              <w:t>Электротехническое, электронное и радиоэлектронное оборудование.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="527701F3" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>27.90/24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3A92B3A0" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>помехоэмиссии</w:t>
@@ -5918,229 +5490,222 @@
               </w:rPr>
               <w:t xml:space="preserve"> и помехоустойчивости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2901CDA1" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 020/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ IEC 61000-4-20-</w:t>
-[...6 lines deleted...]
-              <w:t>2014;</w:t>
+              <w:t>ГОСТ IEC 61000-4-20-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-3-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-4-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-5-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="453A5E6C" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ IEC 61000-4-20-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ IEC 61000-4-3-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-4-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ IEC 61000-4-5-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6B453344" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
+              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="20246D2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="407BB3D2" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>21.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE4A11" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оборудование информационных технологий, включая электрическое, офисное и связанное с ним оборудование, питание которого </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>21.1*</w:t>
-[...16 lines deleted...]
-              <w:t>Оборудование информационных технологий, включая электрическое, офисное и связанное с ним оборудование, питание которого осуществляется от батареи или электросети с номинальным напряжением, не превышающим 600 В</w:t>
+              <w:t>осуществляется от батареи или электросети с номинальным напряжением, не превышающим 600 В</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> (только для оборудования III класса безопасности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0D5C52A8" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>26.20/11.116, 26.20/25.098, 26.20/26.080, 26.20/26.095, 26.20/29.061, 26.20/39.000, 26.30/11.116, 26.30/25.098, 26.30/26.080, 26.30/26.095, 26.30/29.061, 26.30/39.000</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">26.20/11.116, 26.20/25.098, 26.20/26.080, 26.20/26.095, 26.20/29.061, 26.20/39.000, 26.30/11.116, 26.30/25.098, 26.30/26.080, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>26.30/26.095, 26.30/29.061, 26.30/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="29DBC0C3" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Параметры безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6E7EC87C" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 004/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ IEC 60950-1-2014 </w:t>
@@ -6445,80 +6010,72 @@
           <w:p w14:paraId="06034279" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ IEC 62311-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4619CF0F" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">научно-исследовательский и испытательный центр </w:t>
-[...6 lines deleted...]
-              <w:t>(ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
+              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151B94" w14:paraId="266B0A2B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="35AE4C93" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7ABC6FC0" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аудио-, видео- и аналогичная электронная аппаратура</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> (для оборудования III класса безопасности)</w:t>
@@ -6651,67 +6208,75 @@
               </w:rPr>
               <w:t>25.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="737647A2" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бытовые и аналогичные электрические приборы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> (для оборудования III класса безопасности)</w:t>
+              <w:t xml:space="preserve"> (для оборудования </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>III класса безопасности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1BA70684" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.51/26.046, 27.51/26.080, 27.51/26.141, 27.51/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="71B1C8BF" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параметры безопасности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Параметры безопасности.</w:t>
@@ -6750,51 +6315,58 @@
           <w:p w14:paraId="6273B089" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ IEC 60335-1-2015 п. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0B486F82" w14:textId="77777777" w:rsidR="00151B94" w:rsidRDefault="00FF49A9">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. 413, 220012, г. Минск, Минская область)</w:t>
+              <w:t xml:space="preserve">научно-исследовательский и испытательный центр (ул. Сурганова, 24, к. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>413, 220012, г. Минск, Минская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64FFD6BB" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00FF49A9" w:rsidRDefault="00B67028"/>
     <w:sectPr w:rsidR="00B67028" w:rsidRPr="00FF49A9" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4767E0DE" w14:textId="77777777" w:rsidR="00703BB4" w:rsidRDefault="00703BB4" w:rsidP="0011070C">
@@ -6870,172 +6442,105 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="004FC085" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="311C7E5E" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
-[...89 lines deleted...]
-        <w:p w14:paraId="2D28B132" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="2D28B132" w14:textId="22DB9E8A" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A062FD" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>Часть № 2. Дата принятия решения по аккредитации: 24.10.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -7186,152 +6691,134 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E996491" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="6C85AFD7" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="77437B95" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="77437B95" w14:textId="6DD6306D" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A062FD" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00A062FD">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00A062FD">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Приложени</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidR="00C52F3D">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
-[...31 lines deleted...]
-            <w:t xml:space="preserve"> постановлением Государственного комитета по стандартизации Республики Беларусь от 29.08.2025 № 110</w:t>
+            <w:t xml:space="preserve"> 24.10.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
@@ -7500,353 +6987,373 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="65645F49" w14:textId="77777777" w:rsidR="00703BB4" w:rsidRDefault="00703BB4" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="13953E1D" w14:textId="77777777" w:rsidR="00703BB4" w:rsidRDefault="00703BB4" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14502" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="523"/>
+      <w:gridCol w:w="11663"/>
+      <w:gridCol w:w="2316"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="63D2749D" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00A062FD" w14:paraId="63D2749D" w14:textId="77777777" w:rsidTr="00A062FD">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcW w:w="523" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2806BEE2" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="2806BEE2" w14:textId="06C544DD" w:rsidR="008C6194" w:rsidRPr="00A062FD" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...53 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="00A062FD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcW w:w="11663" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="25D5A4EB" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="25D5A4EB" w14:textId="3D67B8AD" w:rsidR="008C6194" w:rsidRPr="00A062FD" w:rsidRDefault="00A062FD" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="00A062FD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Проект описания области аккредитации </w:t>
+            <w:t>О</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00A062FD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t>писани</w:t>
           </w:r>
-          <w:sdt>
-[...32 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2316" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1024836C" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
+        <w:p w14:paraId="1024836C" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00A062FD" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007E6E0A">
+          <w:r w:rsidRPr="00A062FD">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 1.0332</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1BD09596" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="67179095" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A062FD" w:rsidRPr="00A062FD" w14:paraId="71356E3F" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="44CED679" w14:textId="28A50636" w:rsidR="00A062FD" w:rsidRPr="00A062FD" w:rsidRDefault="00A062FD" w:rsidP="00A062FD">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Открытого акционерного общества "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Гипросвязь</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>"</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>научно-исследовательского и испытательного центра - отраслевой лаборатории систем и устройств связи</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4E06AD5C" w14:textId="5CE36111" w:rsidR="00A062FD" w:rsidRPr="00A062FD" w:rsidRDefault="00A062FD" w:rsidP="00A062FD">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A062FD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 1.0332</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
+  <w:p w14:paraId="67179095" w14:textId="29C9FBD5" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9261,51 +8768,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
@@ -9405,65 +8912,67 @@
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="009116FC"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A062FD"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00B83A99"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
@@ -11175,57 +10684,57 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11501,69 +11010,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2369</Words>
-  <Characters>13507</Characters>
+  <Words>2304</Words>
+  <Characters>13133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15845</CharactersWithSpaces>
+  <CharactersWithSpaces>15407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>