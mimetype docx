--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,13574 +1,6057 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...439 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="222EBAC1" w14:textId="7B55BD0B" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A36EA8">
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00F803A7">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">производственной лаборатории </w:t>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00467734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F67042" w14:textId="77777777" w:rsidR="00A92996" w:rsidRDefault="00A36EA8" w:rsidP="00A36EA8">
-      <w:pPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="252A26F7" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A36EA8">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6A3D6E7D" w14:textId="77777777" w:rsidR="00A36EA8" w:rsidRPr="00A92996" w:rsidRDefault="00A36EA8" w:rsidP="00A36EA8">
-[...11 lines deleted...]
-    <w:p w14:paraId="51C49B6F" w14:textId="77777777" w:rsidR="007F6B49" w:rsidRPr="00697EB1" w:rsidRDefault="007F6B49" w:rsidP="007F6B49">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5045" w:type="pct"/>
+        <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="2363"/>
+        <w:gridCol w:w="1262"/>
+        <w:gridCol w:w="3037"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="2269"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F123E5" w:rsidRPr="00BC186A" w14:paraId="0851934D" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:trPr>
+          <w:trHeight w:val="1405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D259730" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0625F4E4" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79308A3E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56346E4C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34784A87" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12FD8024" w14:textId="77777777" w:rsidR="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, устанавливающего </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CFEC9F" w14:textId="581AB0CD" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B53F7E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00467734" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C8CB23C" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10079" w:type="dxa"/>
-        <w:tblInd w:w="276" w:type="dxa"/>
+        <w:tblW w:w="4974" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00B7" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="541"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="2345"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="3027"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="2167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A92996" w:rsidRPr="00697EB1" w14:paraId="29C5E136" w14:textId="77777777" w:rsidTr="00A36EA8">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA703F" w14:paraId="7FAC1058" w14:textId="77777777" w:rsidTr="000326C5">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="276"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="182" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9E89A6" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6913AE0C" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3308EF3B" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CE8159" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25452826" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6921F42C" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A128EE" w14:textId="77777777" w:rsidR="00CA703F" w:rsidRPr="00467734" w:rsidRDefault="00245A40">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00467734">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="276E33C1" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EC3C60" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB58C0E" w14:textId="38F0E3E8" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="031AFF77" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="000326C5" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Волоконно- </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC722A4" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="000326C5" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оптические линии связи, включая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B88C014" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="000326C5" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пассивные </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CAC27C" w14:textId="683D8938" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оптические сети (PON)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1794013E" w14:textId="0BFE3D40" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>33.110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...30 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2400541C" w14:textId="36D0E654" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптическая длина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...22 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DBF9F5" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 212-2010 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0096EC" w14:textId="77777777" w:rsidR="000F769C" w:rsidRDefault="0054331F" w:rsidP="000F769C">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение Б, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA76C92" w14:textId="09A1CB4A" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000F769C">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Б.2, Б.4, Б.5, Б.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:ind w:left="-145" w:right="-113"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FCF1EF" w14:textId="60F7946E" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6279-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3638B7D3" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 4-я Заслонова, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DA2FF3" w14:textId="71B7E0D1" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="000326C5">
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>д. 4а, кабинет 8, 210013, г. Витебск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="57637DEB" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B4B71D" w14:textId="2B13CDD1" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C4289D" w14:textId="31CB8C1D" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0556DD0A" w14:textId="07EE2F3D" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="706A7F7A" w14:textId="4F9E03FD" w:rsidR="0054331F" w:rsidRPr="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31/33.110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...55 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A96A06" w14:textId="4A44A814" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="008E2CE5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Километрическое</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> затухание (коэффициент затухания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBFB1F6" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ 1201-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="588B3F42" w14:textId="5AF4C67F" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение А, табл. А.1-А.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7106AD8D" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 212-2010 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44746F62" w14:textId="52163051" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение А, п. А.1.2</w:t>
+            </w:r>
+            <w:r w:rsidR="000F769C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E554803" w14:textId="47117A99" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение Б, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Б.2, Б.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:ind w:left="-107" w:right="-113"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B88124" w14:textId="6C7F26E9" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6279-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="093F2B0E" w14:textId="24E3FB80" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="72EBADD2" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="765E403D" w14:textId="0E266186" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...12 lines deleted...]
-              <w:ind w:left="-107" w:right="-113"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE2854D" w14:textId="717815C9" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:ind w:left="-107" w:right="-113"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7320A825" w14:textId="68CB0F6C" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46DF9717" w14:textId="7C0BD2CE" w:rsidR="0054331F" w:rsidRPr="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...58 lines deleted...]
-            <w:tcW w:w="541" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31/33.110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="275D8AB8" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
-[...21 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="0AB42CBE" w14:textId="003FD9A7" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Общее затухание ЭКУ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A9F6DDD" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
-[...21 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="4ABF9263" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 212-2010 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6DD0C3" w14:textId="04991276" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение А, п. А.1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D253144" w14:textId="7F65D8EF" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 301-2011 п. 7.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614699E4" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
-[...1 lines deleted...]
-              <w:ind w:left="-145" w:right="-113"/>
+          <w:p w14:paraId="49B183DB" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6279-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DFD90A" w14:textId="3A1C4000" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6280-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64963E94" w14:textId="59341C70" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="5F9977D7" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="014DCF12" w14:textId="0E82AB72" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56784D5F" w14:textId="45F7E6B1" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="603D078E" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2057CED2" w14:textId="6CA31721" w:rsidR="0054331F" w:rsidRPr="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31/33.110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A607E8" w14:textId="36C5D193" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Затухание строительной длины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...23 lines deleted...]
-            <w:tcW w:w="2167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D3F86D" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 212-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738A4344" w14:textId="01403F24" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение Б, п. Б.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D2FB918" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
-[...1 lines deleted...]
-              <w:ind w:left="-145" w:right="-113"/>
+          <w:p w14:paraId="1A438ECD" w14:textId="36BFC158" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6279-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCA1522" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="00670A0A" w14:textId="77777777" w:rsidTr="005E3800">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="208BED73" w14:textId="4B212A3B" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...27 lines deleted...]
-            <w:gridSpan w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D975FAE" w14:textId="5259E992" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="533E5141" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18C0098D" w14:textId="47BB3537" w:rsidR="0054331F" w:rsidRPr="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31/33.110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754D379D" w14:textId="77777777" w:rsidR="00A92996" w:rsidRPr="00B63E28" w:rsidRDefault="00A36EA8" w:rsidP="0083329D">
-[...71 lines deleted...]
-            <w:tcW w:w="541" w:type="dxa"/>
+          <w:p w14:paraId="11B021EA" w14:textId="23817827" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Распределение значений потерь в неразъемных </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3B1F05" w14:textId="2D11CDD9" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>соединениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="037B7FB5" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...41 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="1F12CE62" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 212-2010,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0012947C" w14:textId="38EB3D92" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение А, п. А.1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6921D084" w14:textId="33A5D5DE" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 301-2011 п. 7.4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B8AA7C1" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="51493FA7" w14:textId="298F947B" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6279-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="021BD27F" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="2F06933E" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACB8E16" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C48C54" w14:textId="5E16B071" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FF5892" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="000326C5" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Волоконно- </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61525EBE" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0BF5A4A5" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="000326C5" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">оптические линии связи, включая </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300991BD" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="69BA0BFB" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="000326C5" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">пассивные </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A28DD05" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="604820BF" w14:textId="216A854F" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>оптические сети (PON)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1D1BFF" w14:textId="277BBFB6" w:rsidR="0054331F" w:rsidRPr="00DB2D90" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31/33.110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CB3EF19" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...24 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          <w:p w14:paraId="59C7F2F5" w14:textId="5F971E42" w:rsidR="0054331F" w:rsidRPr="00587B26" w:rsidRDefault="0098059A" w:rsidP="0098059A">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A36EA8">
-[...10 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:r w:rsidRPr="0098059A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Значение потерь на вводе излучения оптической мощности в оптический кабель</w:t>
+            </w:r>
+            <w:r w:rsidR="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="026B1481" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...25 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="504A6EF5" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 212-2010 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6848D1B9" w14:textId="2DF819C9" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение А, п. А.1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C07B5E" w14:textId="77777777" w:rsidR="0054331F" w:rsidRPr="00587B26" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60FE546E" w14:textId="77777777" w:rsidR="00756318" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...80 lines deleted...]
-            <w:tcW w:w="2167" w:type="dxa"/>
+          <w:p w14:paraId="0149A13D" w14:textId="4CA299F9" w:rsidR="0054331F" w:rsidRPr="00587B26" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6279-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC038E8" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. 4-я Заслонова, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BB5DB5" w14:textId="5F53FF56" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:r w:rsidRPr="000326C5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>д. 4а, кабинет 8, 210013, г. Витебск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054331F" w14:paraId="413554AE" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4857EE03" w14:textId="6E5191CE" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08268A4B" w14:textId="5ADF2909" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49940742" w14:textId="285980B8" w:rsidR="0054331F" w:rsidRPr="00467734" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE748AA" w14:textId="50FAC3C3" w:rsidR="0054331F" w:rsidRPr="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.31/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E21FF7F" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...30 lines deleted...]
-            <w:tcW w:w="541" w:type="dxa"/>
+          <w:p w14:paraId="77D70432" w14:textId="143C5D49" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электрическое сопротивление </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AFEB4D0" w14:textId="6AD37F34" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">изоляции наружного полиэтиленового шланга между металлической </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DB8BDC" w14:textId="286B7012" w:rsidR="0054331F" w:rsidRPr="00587B26" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">броней и землей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62A2EDB1" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...41 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="3CB73A95" w14:textId="77777777" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 212-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640BA4A8" w14:textId="4EC3DBE3" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>приложение А, п. А.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16913231" w14:textId="3F34EF4D" w:rsidR="0054331F" w:rsidRPr="00587B26" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="601A7983" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...12 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="5B3F4F46" w14:textId="2DB8ACA1" w:rsidR="0054331F" w:rsidRPr="00587B26" w:rsidRDefault="0054331F" w:rsidP="0054331F">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6287-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26D12997" w14:textId="74DE5BCC" w:rsidR="0054331F" w:rsidRDefault="0054331F" w:rsidP="0054331F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E77" w14:paraId="55850675" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="311B80FF" w14:textId="58D1552E" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FE7459" w14:textId="71BDBABF" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB29329" w14:textId="374BFCDE" w:rsidR="00873E77" w:rsidRPr="0054331F" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Линии электросвязи </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC24BB3" w14:textId="79309D72" w:rsidR="00873E77" w:rsidRPr="00467734" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>абонентского доступа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DF1C46" w14:textId="60A93E43" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0054331F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72B490B8" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...61 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+          <w:p w14:paraId="6E76E4CA" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электрическое сопротивление изоляции жил </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074C61DB" w14:textId="623407FA" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(в т.ч. электрическое сопротивление изоляции наружного полиэтиленового шланга между металлической броней и землей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BB14502" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
+          <w:p w14:paraId="3351DBFA" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="0AB15C6F" w14:textId="77777777" w:rsidR="00756318" w:rsidRDefault="00756318" w:rsidP="00756318">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ТКП 206-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1852B96C" w14:textId="793AF115" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...44 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение А, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. А.1.3, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>А.1.5, А.1.8.1, А.1.9.3, А.2.1, А.2.2.3, А.2.3.4, А.2.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C802715" w14:textId="77777777" w:rsidR="00756318" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...203 lines deleted...]
-            <w:tcW w:w="2167" w:type="dxa"/>
+          <w:p w14:paraId="38A013D1" w14:textId="1506A202" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>МВИ.МН 6287-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7024F983" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E77" w14:paraId="0F805F18" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3A68F5" w14:textId="0A0AFD13" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5597AF" w14:textId="16B226F4" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA904F7" w14:textId="77777777" w:rsidR="00873E77" w:rsidRPr="00467734" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68306340" w14:textId="153E3F4C" w:rsidR="00873E77" w:rsidRPr="0054331F" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E06DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BE37FB0" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...30 lines deleted...]
-            <w:tcW w:w="541" w:type="dxa"/>
+          <w:p w14:paraId="235C8131" w14:textId="3A81F208" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочая ёмкость </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7661AE8A" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...41 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="262EE570" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 206-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED500B4" w14:textId="653FB1B5" w:rsidR="00873E77" w:rsidRPr="00EA46AA" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение А, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. А.1.4, А.1.8.1, А.2.1, А.2.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5734F5B7" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...12 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+          <w:p w14:paraId="3C88D34E" w14:textId="1F6DE6A5" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6287-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="681F2FF9" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E77" w14:paraId="3EC4B1EF" w14:textId="77777777" w:rsidTr="006814D3">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EFDFAE" w14:textId="68C574AA" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACCC3F4" w14:textId="4B8D11F7" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C86563C" w14:textId="211DD333" w:rsidR="00873E77" w:rsidRPr="00467734" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A71988" w14:textId="100EF717" w:rsidR="00873E77" w:rsidRPr="0054331F" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E06DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25C35F39" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...41 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+          <w:p w14:paraId="7D8B5929" w14:textId="36F1EFD5" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление цепей постоянному току</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61BB0960" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="428C0193" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 206-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E8632B" w14:textId="7724ADEF" w:rsidR="00873E77" w:rsidRPr="00EA46AA" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение А, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A36EA8">
-[...4 lines deleted...]
-              <w:t>Общее</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A36EA8">
-[...26 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. А.1.1, А.1.5, А.1.6, А.1.8.1, А1.9.1, А.1.9.7, А.2.1, А.2.2.1, А.2.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F63A0E2" w14:textId="77777777" w:rsidR="00756318" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...90 lines deleted...]
-            <w:tcW w:w="2167" w:type="dxa"/>
+          <w:p w14:paraId="1F314A68" w14:textId="49963F7F" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6287-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41002CD5" w14:textId="755BA0F1" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E77" w14:paraId="754069E2" w14:textId="77777777" w:rsidTr="000326C5">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="182" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD2AEF7" w14:textId="32A5E3B8" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEAED67" w14:textId="7A64F332" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="797" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41A23826" w14:textId="103C1EB3" w:rsidR="00873E77" w:rsidRPr="00467734" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0750D855" w14:textId="2929F4D7" w:rsidR="00873E77" w:rsidRPr="0054331F" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E06DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="074C2881" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...47 lines deleted...]
-            <w:tcW w:w="541" w:type="dxa"/>
+          <w:p w14:paraId="4387F624" w14:textId="30F31A0B" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Асимметрия сопротивлений жил постоянному току</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39A62C69" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...41 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="63C8D3C8" w14:textId="77777777" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 206-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FAA4EF" w14:textId="5531A694" w:rsidR="00873E77" w:rsidRPr="00EA46AA" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">приложение А, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. А.1.2, А.1.8.1, А.1.9.2, А.2.1, А.2.2.2, А.2.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79ACD672" w14:textId="77777777" w:rsidR="00756318" w:rsidRPr="00A36EA8" w:rsidRDefault="00756318" w:rsidP="00756318">
-[...272 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="17964735" w14:textId="7E88015E" w:rsidR="00873E77" w:rsidRPr="00587B26" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-116"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 6287-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...269 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="7B3682AF" w14:textId="573A3609" w:rsidR="00873E77" w:rsidRDefault="00873E77" w:rsidP="00873E77">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A2E546B" w14:textId="77777777" w:rsidR="00756318" w:rsidRDefault="00756318"/>
-[...2279 lines deleted...]
-    <w:p w14:paraId="206DE7E4" w14:textId="77777777" w:rsidR="006050B8" w:rsidRPr="006050B8" w:rsidRDefault="004A6412" w:rsidP="006050B8">
+    <w:p w14:paraId="6D728454" w14:textId="77777777" w:rsidR="000326C5" w:rsidRDefault="000326C5"/>
+    <w:p w14:paraId="6EC8CF0A" w14:textId="4E2E5A5F" w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidRDefault="002B471B" w:rsidP="002B471B">
       <w:pPr>
         <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B471B">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3365D9A4" w14:textId="77777777" w:rsidR="006050B8" w:rsidRPr="006050B8" w:rsidRDefault="006050B8" w:rsidP="006050B8">
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+    <w:p w14:paraId="43BFEDCD" w14:textId="345F0A0D" w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidRDefault="002B471B" w:rsidP="002B471B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B471B">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-BY" w:eastAsia="ru-BY"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Примечание: </w:t>
+        <w:t>** – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта) и за его пределами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B2AD0" w14:textId="77777777" w:rsidR="006050B8" w:rsidRPr="006050B8" w:rsidRDefault="006050B8" w:rsidP="006050B8">
-[...246 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="624" w:footer="340" w:gutter="0"/>
+    <w:sectPr w:rsidR="002B471B" w:rsidRPr="002B471B" w:rsidSect="00F4754C">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="510" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63B76AE7" w14:textId="77777777" w:rsidR="00BA5D37" w:rsidRDefault="00BA5D37" w:rsidP="00C26BCD">
+    <w:p w14:paraId="5CEA0366" w14:textId="77777777" w:rsidR="007B386F" w:rsidRDefault="007B386F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C031D5" w14:textId="77777777" w:rsidR="00BA5D37" w:rsidRDefault="00BA5D37" w:rsidP="00C26BCD">
+    <w:p w14:paraId="18AE5D9D" w14:textId="77777777" w:rsidR="007B386F" w:rsidRDefault="007B386F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...26 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...233 lines deleted...]
-  <w:p w14:paraId="6C6F4F4E" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00635874" w:rsidRDefault="00635874" w:rsidP="00635874">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ad"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="63770734" w14:textId="77777777" w:rsidR="00E33F74" w:rsidRDefault="00E33F74">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DFDB1AD" w14:textId="77777777" w:rsidR="00635874" w:rsidRDefault="00635874" w:rsidP="00635874"/>
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10038" w:type="dxa"/>
-      <w:tblInd w:w="276" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4227"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3224"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A92996" w:rsidRPr="00AE573F" w14:paraId="6000B7C7" w14:textId="77777777" w:rsidTr="00A92996">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2164458A" w14:textId="77777777" w:rsidTr="001F0D52">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4227" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6896109D" w14:textId="77777777" w:rsidR="00A92996" w:rsidRDefault="00A92996" w:rsidP="00A92996">
+        <w:p w14:paraId="148C1DF9" w14:textId="566A7698" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00E33F74" w:rsidP="00F4754C">
           <w:pPr>
-            <w:pStyle w:val="60"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">подпись </w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-          <w:r w:rsidR="005E071B">
+          <w:r w:rsidRPr="00602CC3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>старшего</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> эксперта по аккредитации</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 31.10.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2587" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5E669B64" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1ECC7C6D" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="0FD9B79C" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="373BFC8C" w14:textId="77777777" w:rsidR="00A92996" w:rsidRDefault="005E071B" w:rsidP="00A92996">
+        <w:p w14:paraId="2D28D979" w14:textId="6F085EA5" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00E33F74" w:rsidP="00D67756">
           <w:pPr>
-            <w:pStyle w:val="60"/>
-            <w:jc w:val="center"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-          <w:r w:rsidR="00A36EA8">
+          <w:r w:rsidRPr="00602CC3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
-          </w:r>
-[...6 lines deleted...]
-            <w:t>.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidR="00A92996" w:rsidRPr="00A92996">
-[...6 lines deleted...]
-          </w:r>
+          <w:bookmarkEnd w:id="2"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
-[...20 lines deleted...]
-            <w:t>дата принятия решения</w:t>
+            <w:t xml:space="preserve"> 31.10.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3224" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2303B342" w14:textId="77777777" w:rsidR="00A92996" w:rsidRPr="00A92996" w:rsidRDefault="00A92996" w:rsidP="00A92996">
-[...2 lines deleted...]
-            <w:jc w:val="right"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...64 lines deleted...]
-        </w:p>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="132BBC0B" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00F123E5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA703F" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="0"/>
   </w:tbl>
-  <w:p w14:paraId="16972E1A" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00635874" w:rsidRDefault="00635874" w:rsidP="00635874">
+  <w:p w14:paraId="2E658555" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
-      <w:pStyle w:val="ad"/>
+      <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32F781AE" w14:textId="77777777" w:rsidR="00BA5D37" w:rsidRDefault="00BA5D37" w:rsidP="00C26BCD">
+    <w:p w14:paraId="3AB1BCCA" w14:textId="77777777" w:rsidR="007B386F" w:rsidRDefault="007B386F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C56ED61" w14:textId="77777777" w:rsidR="00BA5D37" w:rsidRDefault="00BA5D37" w:rsidP="00C26BCD">
+    <w:p w14:paraId="713C60AE" w14:textId="77777777" w:rsidR="007B386F" w:rsidRDefault="007B386F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...343 lines deleted...]
-  <w:p w14:paraId="72CFD72F" w14:textId="77777777" w:rsidR="005745F7" w:rsidRPr="00C26BCD" w:rsidRDefault="005745F7" w:rsidP="00C26BCD">
+  <w:p w14:paraId="4A0A6E76" w14:textId="77777777" w:rsidR="00E33F74" w:rsidRDefault="00E33F74">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9923" w:type="dxa"/>
-      <w:tblInd w:w="-34" w:type="dxa"/>
+      <w:tblW w:w="14709" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="993"/>
-      <w:gridCol w:w="8930"/>
+      <w:gridCol w:w="12441"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00635874" w:rsidRPr="00F97744" w14:paraId="4A1DE04B" w14:textId="77777777" w:rsidTr="003C0A97">
+    <w:tr w:rsidR="00467734" w14:paraId="4FD1F426" w14:textId="77777777" w:rsidTr="00E33F74">
       <w:trPr>
-        <w:trHeight w:val="546"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="993" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="12441" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5BF7B939" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00782B71" w:rsidRDefault="0029656E" w:rsidP="004E68FD">
+        <w:p w14:paraId="7CCF8DF6" w14:textId="06679B7E" w:rsidR="00467734" w:rsidRPr="002B471B" w:rsidRDefault="00467734" w:rsidP="00467734">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidR="00F4754C" w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidR="00F4754C" w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4186149F" w14:textId="405C979F" w:rsidR="00467734" w:rsidRPr="000326C5" w:rsidRDefault="00467734" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002B471B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.</w:t>
+          </w:r>
+          <w:r w:rsidR="000326C5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>5239</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="793FEDD1" w14:textId="77777777" w:rsidR="00587B26" w:rsidRPr="00587B26" w:rsidRDefault="00587B26">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="44902E38" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00587B26" w:rsidRDefault="00B53AEA" w:rsidP="00F4754C">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12441"/>
+      <w:gridCol w:w="2438"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E33F74" w14:paraId="0158C87B" w14:textId="77777777" w:rsidTr="00E33F74">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12441" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="606B8FEE" w14:textId="772ACC1D" w:rsidR="00E33F74" w:rsidRPr="002317A4" w:rsidRDefault="00E33F74" w:rsidP="00E33F74">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00782B71">
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00E33F74">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
+              <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:pict w14:anchorId="6972B21F">
-[...22 lines deleted...]
-            </w:pict>
+            <w:t>Общество с ограниченной ответственностью «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E33F74">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Витоптиксвязь</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E33F74">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>, производственная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8930" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2438" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4989B8F1" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00A92996" w:rsidRDefault="00635874" w:rsidP="004E68FD">
+        <w:p w14:paraId="197D920D" w14:textId="0A21DD32" w:rsidR="00E33F74" w:rsidRPr="00E33F74" w:rsidRDefault="00E33F74" w:rsidP="00E33F74">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-[...36 lines deleted...]
-            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A92996">
+          <w:r w:rsidRPr="002317A4">
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidRPr="00782B71">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve"> 2.5239</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="77327DAD" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00635874" w:rsidRDefault="00635874" w:rsidP="00FE6459">
+  <w:p w14:paraId="52CEF626" w14:textId="77777777" w:rsidR="00E33F74" w:rsidRDefault="00E33F74">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FC6ABA"/>
-[...81 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="0C8A34CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D4EE810"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E84323"/>
-[...108 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="18FF1A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9E81A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D34652"/>
+    <w:nsid w:val="1CED6627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34BC99FA"/>
-[...1 lines deleted...]
-      <w:start w:val="121"/>
+    <w:tmpl w:val="2CD67ABA"/>
+    <w:lvl w:ilvl="0" w:tplc="8DD82E62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A450DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EA6663E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27925453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A126404"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6105F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B8CE3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EF773D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E49E4212"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="442754F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DE8AABE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F71E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1380523A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1429"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2149"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2869"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3589"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4309"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5029"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5749"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6469"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7189"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EF5E97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F6E425C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-        <w:ind w:left="780" w:hanging="420"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="834" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1782" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713C6620"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35F8D208"/>
+    <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720E646C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F374406E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...1627 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1473601277">
+  <w:num w:numId="1" w16cid:durableId="789473916">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2065640015">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2083867027">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="509872298">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1638872583">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="523981906">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1569341248">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1409424782">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1691712744">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="574167672">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="542014670">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1630742089">
-[...41 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="860628442">
+  <w:num w:numId="12" w16cid:durableId="1441337500">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
-  <w:hideSpellingErrors/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...14 lines deleted...]
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C26B24"/>
-[...4743 lines deleted...]
-    <w:rsid w:val="00FF7D4B"/>
+    <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="000326C5"/>
+    <w:rsid w:val="00062367"/>
+    <w:rsid w:val="000643A6"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="000F769C"/>
+    <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00116AD0"/>
+    <w:rsid w:val="00117059"/>
+    <w:rsid w:val="00120BDA"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="00194140"/>
+    <w:rsid w:val="001956F7"/>
+    <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
+    <w:rsid w:val="0020355B"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="00245A40"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00285F39"/>
+    <w:rsid w:val="002877C8"/>
+    <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002B471B"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D1420"/>
+    <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="003054C2"/>
+    <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
+    <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
+    <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D7438"/>
+    <w:rsid w:val="003E26A2"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00467734"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004E4DCC"/>
+    <w:rsid w:val="004E5090"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="0054331F"/>
+    <w:rsid w:val="00552FE5"/>
+    <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00561BDA"/>
+    <w:rsid w:val="00587B26"/>
+    <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005D5C7B"/>
+    <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E33F5"/>
+    <w:rsid w:val="005E611E"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="00645468"/>
+    <w:rsid w:val="00660E39"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006C024E"/>
+    <w:rsid w:val="006D5481"/>
+    <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
+    <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
+    <w:rsid w:val="00734508"/>
+    <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00782ED8"/>
+    <w:rsid w:val="00784402"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007B386F"/>
+    <w:rsid w:val="007B6C69"/>
+    <w:rsid w:val="007D0A5D"/>
+    <w:rsid w:val="007E6E0A"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00873E77"/>
+    <w:rsid w:val="00877224"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008E2CE5"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009116FC"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
+    <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="009262E9"/>
+    <w:rsid w:val="00933715"/>
+    <w:rsid w:val="009503C7"/>
+    <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="0098059A"/>
+    <w:rsid w:val="009940B7"/>
+    <w:rsid w:val="009A3A10"/>
+    <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C76F4"/>
+    <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F4690"/>
+    <w:rsid w:val="009F7389"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A60407"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A97717"/>
+    <w:rsid w:val="00AB0026"/>
+    <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B4667C"/>
+    <w:rsid w:val="00B47A0F"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00B7440B"/>
+    <w:rsid w:val="00B8735E"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BC186A"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00C135D3"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C45698"/>
+    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
+    <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CA703F"/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CF4334"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D32E61"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D67756"/>
+    <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
+    <w:rsid w:val="00DB1FAE"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E33F74"/>
+    <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E909C3"/>
+    <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EA46AA"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC76FB"/>
+    <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F123E5"/>
+    <w:rsid w:val="00F4754C"/>
+    <w:rsid w:val="00F47F4D"/>
+    <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F86DE9"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
+    <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FE1FF5"/>
+    <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="504A75C8"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{73885752-08CC-4412-A78A-31B7AAA7AC06}"/>
+  <w14:docId w14:val="35161005"/>
+  <w15:docId w15:val="{BD937BAD-8726-4F75-8032-23E4C721DCA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13717,818 +6200,1405 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00951CDF"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB680C"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
+      <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
-[...1 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="007C3504"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:firstLine="720"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-7" w:hanging="20"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="6"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-7"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:ind w:right="200" w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
+    <w:name w:val="FR3"/>
+    <w:link w:val="FR30"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="auto"/>
+      <w:ind w:left="840" w:right="3400" w:hanging="840"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название Знак"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="849" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1132" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1415" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Текст Знак"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00B16850"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:rsid w:val="00054C1D"/>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="......."/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-[...10 lines deleted...]
-    <w:rsid w:val="001E2B39"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
-[...1 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-    <w:rsid w:val="001E2B39"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Основной текст_"/>
+    <w:link w:val="37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="250" w:lineRule="exact"/>
+      <w:ind w:hanging="1420"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Основной текст + Полужирный"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="009E29E8"/>
-[...2 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
+    <w:name w:val="alt-edited1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="4D90F0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="ÎãëàâëÌÝÊ"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ac"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C26BCD"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:noProof/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
-[...11 lines deleted...]
-    <w:rsid w:val="00C26BCD"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Абз"/>
+    <w:basedOn w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...8 lines deleted...]
-    <w:rsid w:val="007C3504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...125 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:rsid w:val="00CB680C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Основной текст1"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
-[...33 lines deleted...]
-    <w:name w:val="Document Map1"/>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00D0251E"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F00A00"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00F00A00"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
-    <w:name w:val="Style2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
+    <w:name w:val="FR3 Знак"/>
+    <w:link w:val="FR3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afd">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:bCs/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B76177"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="413" w:lineRule="exact"/>
-      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00B76177"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PlainText">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="27"/>
+    <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
     <w:rPr>
-      <w:szCs w:val="20"/>
-[...86 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC094B"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A92996"/>
+    <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="newncpi0">
+    <w:name w:val="newncpi0 Знак"/>
+    <w:link w:val="newncpi00"/>
+    <w:locked/>
+    <w:rsid w:val="00467734"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="newncpi00">
+    <w:name w:val="newncpi0"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="newncpi0"/>
+    <w:rsid w:val="00467734"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="74715846">
+    <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="116262206">
+    <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="174199419">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="395709062">
+    <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="489712980">
+    <w:div w:id="1031615714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="796683099">
-[...25 lines deleted...]
-    <w:div w:id="1487742832">
+    <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14536,51 +7606,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14741,85 +7811,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B91EE4-3B5D-40F2-B632-7699A312A984}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E1DDDA5-17A5-4147-AF39-149CB8E988A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>447</Words>
-  <Characters>2550</Characters>
+  <Words>395</Words>
+  <Characters>2253</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Приложение к аттестату аккредитации</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>БГЦА</Company>
+  <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2992</CharactersWithSpaces>
+  <CharactersWithSpaces>2643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Приложение к аттестату аккредитации</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>