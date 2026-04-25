--- v0 (2025-12-09)
+++ v1 (2026-04-25)
@@ -290,196 +290,122 @@
               </w:rPr>
               <w:t xml:space="preserve">на </w:t>
             </w:r>
             <w:r w:rsidR="00587633">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> лист</w:t>
             </w:r>
             <w:r w:rsidR="00587633">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ах</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E930E46" w14:textId="5482F959" w:rsidR="00F00A00" w:rsidRPr="008008FB" w:rsidRDefault="00C70A4D" w:rsidP="00E734E6">
+          <w:p w14:paraId="7E930E46" w14:textId="29B780D1" w:rsidR="00F00A00" w:rsidRPr="008008FB" w:rsidRDefault="00C70A4D" w:rsidP="00E734E6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidR="00F00A00" w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:r w:rsidR="007B7385" w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00B51905">
+            <w:r w:rsidR="001030AF">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51C8A500" w14:textId="387C4FE7" w:rsidR="0027210C" w:rsidRDefault="0027210C" w:rsidP="0027210C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1412315B" w14:textId="77777777" w:rsidR="008008FB" w:rsidRPr="00193159" w:rsidRDefault="008008FB" w:rsidP="0027210C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="328BBB5F" w14:textId="15E53C00" w:rsidR="00B51905" w:rsidRDefault="00B51905" w:rsidP="00D5729F">
-[...49 lines deleted...]
-    <w:p w14:paraId="196EE2E5" w14:textId="2372E221" w:rsidR="00D5729F" w:rsidRPr="00930BF7" w:rsidRDefault="00B51905" w:rsidP="00D5729F">
+    <w:p w14:paraId="196EE2E5" w14:textId="718D0413" w:rsidR="00D5729F" w:rsidRPr="00930BF7" w:rsidRDefault="00A55866" w:rsidP="00D5729F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00193159">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">К </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> АККРЕДИТАЦИИ</w:t>
+        <w:t>ОБЛАСТЬ АККРЕДИТАЦИИ</w:t>
       </w:r>
       <w:r w:rsidR="00060B9E" w:rsidRPr="00193159">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060B9E" w:rsidRPr="00C70A4D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="001030AF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00D5729F" w:rsidRPr="00C70A4D">
         <w:rPr>
@@ -702,1503 +628,2509 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>МИНСКОБЛГАЗ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234F1085" w14:textId="77777777" w:rsidR="00C70A4D" w:rsidRDefault="00C70A4D" w:rsidP="00930BF7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="609"/>
-        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="2368"/>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="1842"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0075090F" w:rsidRPr="002554A5" w14:paraId="769C2D95" w14:textId="579560D1" w:rsidTr="00936881">
+      <w:tr w:rsidR="00930BF7" w:rsidRPr="002554A5" w14:paraId="769C2D95" w14:textId="77777777" w:rsidTr="00C70A4D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42BB17CD" w14:textId="26769A81" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="0075090F">
+          <w:p w14:paraId="7EB6B7EE" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="0075090F">
-[...5 lines deleted...]
-              <w:br/>
+          </w:p>
+          <w:p w14:paraId="42BB17CD" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1659" w:type="dxa"/>
+            <w:tcW w:w="2368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208CDB52" w14:textId="2F12164A" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="0075090F">
+          <w:p w14:paraId="1E8CF482" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...5 lines deleted...]
-              <w:t>Наименование объекта</w:t>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208CDB52" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C6A630" w14:textId="63EDDD09" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="0075090F">
+          <w:p w14:paraId="56C6A630" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Код </w:t>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="132E0070" w14:textId="37459F67" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="0075090F">
+          <w:p w14:paraId="1DE271A1" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...5 lines deleted...]
-              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Наименование характеристики</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132E0070" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D37F15" w14:textId="0500F2EF" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="0075090F">
+          <w:p w14:paraId="66D37F15" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABF43E2" w14:textId="10747D5D" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="0075090F">
+          <w:p w14:paraId="5ABF43E2" w14:textId="77777777" w:rsidR="00930BF7" w:rsidRPr="002554A5" w:rsidRDefault="00930BF7" w:rsidP="00930BF7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
-            </w:r>
-[...30 lines deleted...]
-              <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49B4BAE3" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00930BF7" w:rsidRDefault="006E19FF" w:rsidP="006E19FF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="621"/>
-        <w:gridCol w:w="1647"/>
+        <w:gridCol w:w="2356"/>
         <w:gridCol w:w="848"/>
-        <w:gridCol w:w="1845"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2114"/>
+        <w:gridCol w:w="2141"/>
+        <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0075090F" w:rsidRPr="0075090F" w14:paraId="60F59CEE" w14:textId="13535F1C" w:rsidTr="00D64AB2">
+      <w:tr w:rsidR="006E19FF" w:rsidRPr="00193159" w14:paraId="60F59CEE" w14:textId="77777777" w:rsidTr="00C70A4D">
         <w:trPr>
           <w:cantSplit/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691DD18D" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="008008FB">
+          <w:p w14:paraId="691DD18D" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00273E14" w:rsidRDefault="006E19FF" w:rsidP="008008FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1647" w:type="dxa"/>
+            <w:tcW w:w="2356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FD0EA7" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="37FD0EA7" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00273E14" w:rsidRDefault="006E19FF" w:rsidP="00973A33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0227DCE3" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="0227DCE3" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00273E14" w:rsidRDefault="006E19FF" w:rsidP="00973A33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E519721" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004E03A2">
+          <w:p w14:paraId="4E519721" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00273E14" w:rsidRDefault="006E19FF" w:rsidP="004E03A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1F9C57" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="2B1F9C57" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00273E14" w:rsidRDefault="006E19FF" w:rsidP="00973A33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76BD8DCB" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="76BD8DCB" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00273E14" w:rsidRDefault="006E19FF" w:rsidP="00973A33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0075090F" w:rsidRPr="0075090F" w14:paraId="79506FA5" w14:textId="4C6E61F0" w:rsidTr="0075090F">
+      <w:tr w:rsidR="00464815" w:rsidRPr="00193159" w14:paraId="4056F9FF" w14:textId="77777777" w:rsidTr="00C70A4D">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2965C583" w14:textId="6233E835" w:rsidR="00464815" w:rsidRPr="001030AF" w:rsidRDefault="00464815" w:rsidP="00973A33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001030AF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>223021, Минская обл, Минский район, Щомыслицкий с/с, 61, район д.Дворицкая Слобода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D83EDC" w:rsidRPr="00CE7730" w14:paraId="79506FA5" w14:textId="77777777" w:rsidTr="00C70A4D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4956F0" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="6D4956F0" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49923DC9" w14:textId="2D2249C8" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="49923DC9" w14:textId="58B9E7AA" w:rsidR="00D83EDC" w:rsidRPr="00273E14" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
+            <w:r w:rsidR="008008FB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0A59345F" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="0A59345F" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00273E14" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1647" w:type="dxa"/>
+            <w:tcW w:w="2356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B586301" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="2B586301" w14:textId="77777777" w:rsidR="009C649E" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока, кабельные линии напряжением до </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51DB1910" w14:textId="77777777" w:rsidR="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="1B3AC6A7" w14:textId="3D6A1FF2" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1000 В</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6353FC02" w14:textId="77777777" w:rsidR="00D64AB2" w:rsidRDefault="00D64AB2" w:rsidP="00973A33">
+          <w:p w14:paraId="38E3B99A" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...56 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135426FC" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="135426FC" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:ind w:hanging="53"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E684374" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="1E684374" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:ind w:hanging="53"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F06B92" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="20F06B92" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:ind w:hanging="53"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>27.32/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425B7CE2" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="425B7CE2" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:ind w:hanging="53"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AD2B075" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="4AD2B075" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:ind w:hanging="53"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FC867DA" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="0FC867DA" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
             <w:pPr>
               <w:ind w:hanging="53"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1644C687" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004E03A2">
+          <w:p w14:paraId="1644C687" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004E03A2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6780E296" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004E03A2">
+          <w:p w14:paraId="6780E296" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004E03A2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56818183" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004E03A2">
+          <w:p w14:paraId="56818183" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004E03A2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41526372" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004E03A2">
+          <w:p w14:paraId="41526372" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004E03A2">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10BDD2A0" w14:textId="55E6B43B" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="10BDD2A0" w14:textId="55E6B43B" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>ТКП 339–2022 п.4.4.26.1,</w:t>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:r w:rsidR="004F3443">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">339–2022 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.26.1,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D45FF2B" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="5D45FF2B" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.29.2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="615AF38E" w14:textId="4DAB0112" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="615AF38E" w14:textId="4DAB0112" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>181-20</w:t>
+            </w:r>
+            <w:r w:rsidR="001030AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="793E6DBE" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="793E6DBE" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="004E03A2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.5.5.42,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644D30D0" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="644D30D0" w14:textId="77777777" w:rsidR="004E03A2" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение Б п.Б.27.1, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B050616" w14:textId="2DF9D42B" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="6B050616" w14:textId="2DF9D42B" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="004E03A2" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>п.Б.30.1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D83EDC" w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.30.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AC761C5" w14:textId="2A4C0C76" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="3AC761C5" w14:textId="2A4C0C76" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051–2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DFE8C13" w14:textId="3E9937A3" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="00973A33">
+          <w:p w14:paraId="0DFE8C13" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>АМИ.МС 0082-2024</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D83EDC" w:rsidRPr="00CE7730" w14:paraId="7A3F8970" w14:textId="77777777" w:rsidTr="00C70A4D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C9551B9" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD7F65E" w14:textId="70142B26" w:rsidR="00D83EDC" w:rsidRPr="00273E14" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="008008FB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41B015A2" w14:textId="22424135" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="000D3000" w:rsidP="00973A33">
+          <w:p w14:paraId="01133D82" w14:textId="6B167716" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D3000">
-[...53 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соединения изолирующие </w:t>
+            </w:r>
+            <w:r w:rsidR="00973A33">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">фланцевые </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СИФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2B5108" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
+            <w:pPr>
+              <w:ind w:hanging="53"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>27.90/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD09193" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="004F3443">
+            <w:pPr>
+              <w:ind w:hanging="53"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6D8866" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00474B03" w:rsidRDefault="00D83EDC" w:rsidP="004E03A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB6A2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление между изолированными частями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B167C49" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТУ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BY </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AABE14" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>100008077</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2018</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="494B02FF" w14:textId="5A859F49" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="001030AF" w:rsidP="00973A33">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АМИ.МС </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0084-2024</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="5DBEC2AF" w14:textId="77777777" w:rsidR="00D83EDC" w:rsidRPr="00414AFE" w:rsidRDefault="00D83EDC" w:rsidP="00973A33">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0075090F" w:rsidRPr="0075090F" w14:paraId="6C701A04" w14:textId="1B3AB721" w:rsidTr="0075090F">
+      <w:tr w:rsidR="004F3443" w:rsidRPr="00CE7730" w14:paraId="2C4A7304" w14:textId="77777777" w:rsidTr="00C70A4D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F5BB357" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="2EF5759E" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>2.3</w:t>
+              <w:t>2.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB77396" w14:textId="17753D6D" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="72889408" w14:textId="4179A09F" w:rsidR="004F3443" w:rsidRPr="00273E14" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>**</w:t>
+              <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1647" w:type="dxa"/>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5315EE90" w14:textId="70A80693" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="7CA3EAF8" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="377A13DF" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61591B84" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32817810" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BE7C0E0" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74DF1AA7" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E0E6B3C" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4821B362" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A34AC4B" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51C2AEBC" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B634F2" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D19E8CD" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B6DFF21" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="3BEC4650" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:hanging="53"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E14F49" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="34F2ACD2" w14:textId="1D2552F5" w:rsidR="004F3443" w:rsidRPr="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:hanging="53"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FAB6321" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="5CDCB8D9" w14:textId="77CF56F1" w:rsidR="004F3443" w:rsidRPr="00973A33" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:val="be-BY"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...5 lines deleted...]
-              <w:t>Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
+            <w:r w:rsidRPr="00973A33">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление заземляющих устройств.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAC3E64" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00973A33" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A33">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Удельное сопротивление грунта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D06F15B" w14:textId="06B924A4" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="5CE248D6" w14:textId="69E8B622" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>ТКП 339–2022</w:t>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>339–2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E351A32" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="701110A8" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">п.4.4.26.3, </w:t>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.28.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E662060" w14:textId="6ED3CB8F" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="2C158650" w14:textId="2679920C" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>п.4.4.28.5</w:t>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>181-20</w:t>
+            </w:r>
+            <w:r w:rsidR="001030AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF4E780" w14:textId="16DDCE7F" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="59B8F1D8" w14:textId="2B2E58E8" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>ТКП 181-2023</w:t>
+            <w:r w:rsidRPr="004E03A2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.5.8,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44621788" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="1AB40749" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>Приложение Б, п.Б.29.8</w:t>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение Б, п.Б.29.4, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="022D83F8" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="2722CC34" w14:textId="50CE7038" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>ГОСТ 30331.3-95 п.413.1.3.4, п.413.1.3.5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E03A2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.30.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D00AD78" w14:textId="0DC425D9" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 4.04.03-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B179BFC" w14:textId="20926B5E" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="3C7D5F7B" w14:textId="2A8ECD18" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>АМИ.ГР 0052–2022</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.ГР 0054–2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272C601E" w14:textId="4C6543C9" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="478AA0DF" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075090F">
-[...4 lines deleted...]
-              <w:t>АМИ.МС 0097-2024</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3443" w:rsidRPr="00611FB6" w14:paraId="1BA1EABF" w14:textId="77777777" w:rsidTr="00C70A4D">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C19C63E" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2B186D" w14:textId="748AF396" w:rsidR="004F3443" w:rsidRPr="00273E14" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36902735" w14:textId="77777777" w:rsidR="0075090F" w:rsidRPr="0075090F" w:rsidRDefault="0075090F" w:rsidP="004F3443">
+          <w:p w14:paraId="7354DB5F" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18AE5849" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:ind w:hanging="53"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>27.90/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A35B7E" w14:textId="2D5E60A5" w:rsidR="004F3443" w:rsidRPr="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:ind w:hanging="53"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59F9B003" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00973A33" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A33">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE2489E" w14:textId="54260D79" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>339–2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3608B3F5" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.28.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06ECA0B0" w14:textId="2660FA8C" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>181-20</w:t>
+            </w:r>
+            <w:r w:rsidR="001030AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDD3BE1" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приложение Б, п.Б.29.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="397FF1C0" w14:textId="5F3B46BE" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.ГР 0053–2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="484F0C91" w14:textId="7F4C9F15" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3443" w:rsidRPr="00721FB2" w14:paraId="6C701A04" w14:textId="77777777" w:rsidTr="00C70A4D">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F5BB357" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB77396" w14:textId="27F9A4A2" w:rsidR="004F3443" w:rsidRPr="00273E14" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5315EE90" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B6DFF21" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>27.90/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E14F49" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FAB6321" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D06F15B" w14:textId="06B924A4" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>339–2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E351A32" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п.4.4.26.3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E662060" w14:textId="6ED3CB8F" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.28.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF4E780" w14:textId="16DDCE7F" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>181-20</w:t>
+            </w:r>
+            <w:r w:rsidR="001030AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="44621788" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приложение Б, п.Б.29.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022D83F8" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30331.3-95 п.413.1.3.4, п.413.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414AFE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B179BFC" w14:textId="20926B5E" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.ГР 0052–2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272C601E" w14:textId="797C92C6" w:rsidR="004F3443" w:rsidRPr="00414AFE" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A0110AB" w14:textId="77777777" w:rsidR="00EF3BE1" w:rsidRPr="000D3000" w:rsidRDefault="00EF3BE1" w:rsidP="00EF3BE1">
-[...2 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="3AAAF2DE" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="003F1003" w:rsidRDefault="004F3443" w:rsidP="003F1003">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="170"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>* – в случае осуществления деятельности непосредственно в месте(ах) осуществления деятельности аккредитованного субъекта;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D3000">
+      </w:pPr>
+      <w:r w:rsidRPr="003F1003">
         <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-        <w:br/>
+        <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2495D3B6" w14:textId="77777777" w:rsidR="00EF3BE1" w:rsidRPr="00985D38" w:rsidRDefault="00EF3BE1" w:rsidP="00EF3BE1">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="4B340351" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6F51">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* – деятельность осуществляется непосредственно в ООС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25702979" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6F51">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>** – деятельность осуществляется непосредственно в ООС и за пределами ООС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF3C1C6" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6F51">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*** – деятельность осуществляется за пределами ООС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545DB952" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00CF1B47" w:rsidRDefault="004F3443" w:rsidP="004F3443">
+      <w:pPr>
+        <w:ind w:left="168"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C6EEC7" w14:textId="77777777" w:rsidR="001030AF" w:rsidRPr="00985D38" w:rsidRDefault="001030AF" w:rsidP="001030AF">
+      <w:pPr>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Руководитель органа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E7A5B1" w14:textId="77777777" w:rsidR="00EF3BE1" w:rsidRPr="00985D38" w:rsidRDefault="00EF3BE1" w:rsidP="00EF3BE1">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="52C308F5" w14:textId="77777777" w:rsidR="001030AF" w:rsidRPr="00985D38" w:rsidRDefault="001030AF" w:rsidP="001030AF">
+      <w:pPr>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>по аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCC3019" w14:textId="77777777" w:rsidR="00EF3BE1" w:rsidRPr="00985D38" w:rsidRDefault="00EF3BE1" w:rsidP="00EF3BE1">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="1F3B6F7B" w14:textId="77777777" w:rsidR="001030AF" w:rsidRPr="00985D38" w:rsidRDefault="001030AF" w:rsidP="001030AF">
+      <w:pPr>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Беларусь – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535DFCC8" w14:textId="77777777" w:rsidR="00EF3BE1" w:rsidRPr="00985D38" w:rsidRDefault="00EF3BE1" w:rsidP="00EF3BE1">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="4630784E" w14:textId="77777777" w:rsidR="001030AF" w:rsidRPr="00985D38" w:rsidRDefault="001030AF" w:rsidP="001030AF">
+      <w:pPr>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">директор государственного </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B76C5B" w14:textId="77777777" w:rsidR="00EF3BE1" w:rsidRPr="00CC094B" w:rsidRDefault="00EF3BE1" w:rsidP="00EF3BE1">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="4C843222" w14:textId="77777777" w:rsidR="001030AF" w:rsidRPr="00CC094B" w:rsidRDefault="001030AF" w:rsidP="001030AF">
+      <w:pPr>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предприятия «БГЦА»</w:t>
       </w:r>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2223,86 +3155,96 @@
       </w:r>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00985D38">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Т.А. Николаева</w:t>
+        <w:t>Т.А.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Николаева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411A7706" w14:textId="397341EA" w:rsidR="009F01CB" w:rsidRPr="00193159" w:rsidRDefault="009F01CB" w:rsidP="00C70A4D"/>
     <w:sectPr w:rsidR="009F01CB" w:rsidRPr="00193159" w:rsidSect="00E8030C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="284" w:footer="391" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A0B8F1" w14:textId="77777777" w:rsidR="00167CFB" w:rsidRDefault="00167CFB" w:rsidP="00C26BCD">
+    <w:p w14:paraId="319077F1" w14:textId="77777777" w:rsidR="009A48F1" w:rsidRDefault="009A48F1" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4743E234" w14:textId="77777777" w:rsidR="00167CFB" w:rsidRDefault="00167CFB" w:rsidP="00C26BCD">
+    <w:p w14:paraId="1BFD5652" w14:textId="77777777" w:rsidR="009A48F1" w:rsidRDefault="009A48F1" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2326,70 +3268,84 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="574A2911" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00635874"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="168" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3738"/>
       <w:gridCol w:w="2587"/>
       <w:gridCol w:w="3754"/>
     </w:tblGrid>
     <w:tr w:rsidR="008008FB" w:rsidRPr="00AE573F" w14:paraId="6906E74E" w14:textId="77777777" w:rsidTr="008008FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3738" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0F83931D" w14:textId="77777777" w:rsidR="008008FB" w:rsidRPr="00AE573F" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
@@ -2452,77 +3408,77 @@
           </w:r>
           <w:r w:rsidR="00C70A4D">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00586CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2587" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="69C80D21" w14:textId="370B2E22" w:rsidR="008008FB" w:rsidRPr="00C70A4D" w:rsidRDefault="00D64AB2" w:rsidP="008008FB">
+        <w:p w14:paraId="69C80D21" w14:textId="6EE0589B" w:rsidR="008008FB" w:rsidRPr="00C70A4D" w:rsidRDefault="001030AF" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>28.11</w:t>
+            <w:t>16.10</w:t>
           </w:r>
           <w:r w:rsidR="008008FB" w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>.202</w:t>
           </w:r>
-          <w:r w:rsidR="001030AF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3AAC934B" w14:textId="405672E5" w:rsidR="008008FB" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
@@ -2652,50 +3608,64 @@
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rStyle w:val="aa"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7E9BFDA7" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="001030AF" w:rsidRDefault="00C21134" w:rsidP="00635874">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="56EE72A6" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00635874"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="168" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3738"/>
       <w:gridCol w:w="2587"/>
       <w:gridCol w:w="3754"/>
     </w:tblGrid>
     <w:tr w:rsidR="008008FB" w:rsidRPr="00AE573F" w14:paraId="06BF8F4C" w14:textId="77777777" w:rsidTr="008008FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3738" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0FB8229D" w14:textId="77777777" w:rsidR="008008FB" w:rsidRPr="00AE573F" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
@@ -2759,77 +3729,77 @@
           </w:r>
           <w:r w:rsidR="00C70A4D">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00586CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2587" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="14D8C806" w14:textId="01D03F8A" w:rsidR="008008FB" w:rsidRPr="00C70A4D" w:rsidRDefault="00EF3BE1" w:rsidP="008008FB">
+        <w:p w14:paraId="14D8C806" w14:textId="56E7C8AE" w:rsidR="008008FB" w:rsidRPr="00C70A4D" w:rsidRDefault="001030AF" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>28.11</w:t>
+            <w:t>16.10</w:t>
           </w:r>
           <w:r w:rsidR="008008FB" w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>.202</w:t>
           </w:r>
-          <w:r w:rsidR="001030AF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5B7E579C" w14:textId="6D5262D3" w:rsidR="008008FB" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
@@ -2957,77 +3927,68 @@
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rStyle w:val="aa"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4DFD6089" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00635874" w:rsidRDefault="00C21134" w:rsidP="00635874">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A858AD" w14:textId="77777777" w:rsidR="00167CFB" w:rsidRDefault="00167CFB" w:rsidP="00C26BCD">
+    <w:p w14:paraId="7AAECB43" w14:textId="77777777" w:rsidR="009A48F1" w:rsidRDefault="009A48F1" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DE706C1" w14:textId="77777777" w:rsidR="00167CFB" w:rsidRDefault="00167CFB" w:rsidP="00C26BCD">
+    <w:p w14:paraId="30949CA1" w14:textId="77777777" w:rsidR="009A48F1" w:rsidRDefault="009A48F1" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="276" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="812"/>
       <w:gridCol w:w="9267"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C21134" w:rsidRPr="00F97744" w14:paraId="44FC2A1F" w14:textId="77777777" w:rsidTr="001A4F5E">
       <w:trPr>
         <w:trHeight w:val="80"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="812" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -3087,102 +4048,294 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9267" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="773846AC" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00C70A4D" w:rsidRDefault="00C21134" w:rsidP="00D64AB2">
+        <w:p w14:paraId="773846AC" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00C70A4D" w:rsidRDefault="00C21134" w:rsidP="00414AFE">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
+            <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Приложение №1 к аттестату аккредитации № </w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:t>/112 2.</w:t>
           </w:r>
           <w:r w:rsidR="00414AFE" w:rsidRPr="00C70A4D">
             <w:t>4828</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="18E8C7FF" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00635874"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10064" w:type="dxa"/>
+      <w:tblInd w:w="279" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="623"/>
+      <w:gridCol w:w="2354"/>
+      <w:gridCol w:w="851"/>
+      <w:gridCol w:w="2126"/>
+      <w:gridCol w:w="2138"/>
+      <w:gridCol w:w="1972"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C21134" w:rsidRPr="00FE317B" w14:paraId="69412F76" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:trPr>
+        <w:trHeight w:val="70"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="623" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="354D4838" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00FE317B" w:rsidRDefault="00C21134" w:rsidP="004E68FD">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE317B">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2354" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="70D86A3A" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00FE317B" w:rsidRDefault="00C21134" w:rsidP="004E68FD">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE317B">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="851" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="397023C3" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00FE317B" w:rsidRDefault="00C21134" w:rsidP="004E68FD">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE317B">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="1E18D0E0" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00FE317B" w:rsidRDefault="00C21134" w:rsidP="004E68FD">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE317B">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2138" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="3911DD78" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00FE317B" w:rsidRDefault="00C21134" w:rsidP="004E68FD">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE317B">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1972" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="7D6A11FE" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00FE317B" w:rsidRDefault="00C21134" w:rsidP="004E68FD">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FE317B">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="04C6BB2E" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00C26BCD" w:rsidRDefault="00C21134" w:rsidP="00C26BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="276" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="812"/>
       <w:gridCol w:w="9267"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C21134" w:rsidRPr="00F97744" w14:paraId="01A9F919" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="546"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="812" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -5314,51 +6467,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1176386497">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1211964745">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="192229803">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="682974864">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1167861825">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1627462534">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="357"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5570,56 +6723,54 @@
     <w:rsid w:val="000B136D"/>
     <w:rsid w:val="000B17CD"/>
     <w:rsid w:val="000B1D92"/>
     <w:rsid w:val="000B298F"/>
     <w:rsid w:val="000B2E6D"/>
     <w:rsid w:val="000B3190"/>
     <w:rsid w:val="000B5ABD"/>
     <w:rsid w:val="000B5C1B"/>
     <w:rsid w:val="000B5D25"/>
     <w:rsid w:val="000B5FE4"/>
     <w:rsid w:val="000B60FB"/>
     <w:rsid w:val="000B6419"/>
     <w:rsid w:val="000B6523"/>
     <w:rsid w:val="000B71D0"/>
     <w:rsid w:val="000B7F3D"/>
     <w:rsid w:val="000C0B3E"/>
     <w:rsid w:val="000C180F"/>
     <w:rsid w:val="000C1D46"/>
     <w:rsid w:val="000C2490"/>
     <w:rsid w:val="000C2671"/>
     <w:rsid w:val="000C2784"/>
     <w:rsid w:val="000C3ADF"/>
     <w:rsid w:val="000C4AF2"/>
     <w:rsid w:val="000C54A5"/>
     <w:rsid w:val="000C5BBA"/>
-    <w:rsid w:val="000C7E6C"/>
     <w:rsid w:val="000C7E8B"/>
     <w:rsid w:val="000D0C83"/>
     <w:rsid w:val="000D26C3"/>
     <w:rsid w:val="000D2D51"/>
-    <w:rsid w:val="000D3000"/>
     <w:rsid w:val="000D301D"/>
     <w:rsid w:val="000D3F27"/>
     <w:rsid w:val="000D4384"/>
     <w:rsid w:val="000D4D5B"/>
     <w:rsid w:val="000D557D"/>
     <w:rsid w:val="000D5D31"/>
     <w:rsid w:val="000D5EC4"/>
     <w:rsid w:val="000D63B0"/>
     <w:rsid w:val="000D6C0B"/>
     <w:rsid w:val="000D6D63"/>
     <w:rsid w:val="000D7315"/>
     <w:rsid w:val="000E0353"/>
     <w:rsid w:val="000E0D90"/>
     <w:rsid w:val="000E1664"/>
     <w:rsid w:val="000E1AE1"/>
     <w:rsid w:val="000E20AF"/>
     <w:rsid w:val="000E2574"/>
     <w:rsid w:val="000E2BBD"/>
     <w:rsid w:val="000E3398"/>
     <w:rsid w:val="000E39D3"/>
     <w:rsid w:val="000E3CD9"/>
     <w:rsid w:val="000E3F16"/>
     <w:rsid w:val="000E4136"/>
     <w:rsid w:val="000E5019"/>
     <w:rsid w:val="000E5437"/>
@@ -5734,51 +6885,50 @@
     <w:rsid w:val="00151BC9"/>
     <w:rsid w:val="00151E78"/>
     <w:rsid w:val="00152266"/>
     <w:rsid w:val="00153D7F"/>
     <w:rsid w:val="001542B8"/>
     <w:rsid w:val="0015463A"/>
     <w:rsid w:val="00155464"/>
     <w:rsid w:val="00155ABF"/>
     <w:rsid w:val="00155F0F"/>
     <w:rsid w:val="00156A05"/>
     <w:rsid w:val="00157B7E"/>
     <w:rsid w:val="001604DF"/>
     <w:rsid w:val="00160C65"/>
     <w:rsid w:val="001613B2"/>
     <w:rsid w:val="00161604"/>
     <w:rsid w:val="00161876"/>
     <w:rsid w:val="001623EE"/>
     <w:rsid w:val="00162FAC"/>
     <w:rsid w:val="00164E1E"/>
     <w:rsid w:val="001658AF"/>
     <w:rsid w:val="00165D2E"/>
     <w:rsid w:val="00165D9D"/>
     <w:rsid w:val="00166A10"/>
     <w:rsid w:val="00167095"/>
     <w:rsid w:val="001677AD"/>
-    <w:rsid w:val="00167CFB"/>
     <w:rsid w:val="00167EB7"/>
     <w:rsid w:val="00170670"/>
     <w:rsid w:val="00170D59"/>
     <w:rsid w:val="00170F63"/>
     <w:rsid w:val="001714E6"/>
     <w:rsid w:val="001716DA"/>
     <w:rsid w:val="0017226B"/>
     <w:rsid w:val="001726B0"/>
     <w:rsid w:val="00173E4A"/>
     <w:rsid w:val="0017448E"/>
     <w:rsid w:val="001744E1"/>
     <w:rsid w:val="00175034"/>
     <w:rsid w:val="001757C0"/>
     <w:rsid w:val="00175BE5"/>
     <w:rsid w:val="00175C04"/>
     <w:rsid w:val="001762C3"/>
     <w:rsid w:val="00176932"/>
     <w:rsid w:val="00176F29"/>
     <w:rsid w:val="0018033C"/>
     <w:rsid w:val="00180406"/>
     <w:rsid w:val="00180744"/>
     <w:rsid w:val="00182103"/>
     <w:rsid w:val="001821BC"/>
     <w:rsid w:val="00183259"/>
     <w:rsid w:val="00183CF9"/>
@@ -6883,51 +8033,50 @@
     <w:rsid w:val="00555754"/>
     <w:rsid w:val="00555A73"/>
     <w:rsid w:val="00555D03"/>
     <w:rsid w:val="0055645C"/>
     <w:rsid w:val="00556740"/>
     <w:rsid w:val="0055685D"/>
     <w:rsid w:val="00556C07"/>
     <w:rsid w:val="00556E95"/>
     <w:rsid w:val="00557003"/>
     <w:rsid w:val="00557890"/>
     <w:rsid w:val="00560A3C"/>
     <w:rsid w:val="00560B65"/>
     <w:rsid w:val="00561110"/>
     <w:rsid w:val="00561AEE"/>
     <w:rsid w:val="00562167"/>
     <w:rsid w:val="0056263F"/>
     <w:rsid w:val="00563590"/>
     <w:rsid w:val="0056374D"/>
     <w:rsid w:val="0056460B"/>
     <w:rsid w:val="00564BA6"/>
     <w:rsid w:val="005657B5"/>
     <w:rsid w:val="00565C86"/>
     <w:rsid w:val="00565E8A"/>
     <w:rsid w:val="00566D6B"/>
     <w:rsid w:val="005674FA"/>
-    <w:rsid w:val="00567813"/>
     <w:rsid w:val="00567D32"/>
     <w:rsid w:val="005705FF"/>
     <w:rsid w:val="00570A33"/>
     <w:rsid w:val="00570FE4"/>
     <w:rsid w:val="00572EED"/>
     <w:rsid w:val="005745F7"/>
     <w:rsid w:val="005747FF"/>
     <w:rsid w:val="005749A9"/>
     <w:rsid w:val="00575449"/>
     <w:rsid w:val="0057570A"/>
     <w:rsid w:val="00575A52"/>
     <w:rsid w:val="00575DBB"/>
     <w:rsid w:val="00576FF8"/>
     <w:rsid w:val="00577171"/>
     <w:rsid w:val="00580048"/>
     <w:rsid w:val="00580241"/>
     <w:rsid w:val="005803F8"/>
     <w:rsid w:val="005825F5"/>
     <w:rsid w:val="005829A5"/>
     <w:rsid w:val="00582C58"/>
     <w:rsid w:val="00583397"/>
     <w:rsid w:val="00583799"/>
     <w:rsid w:val="00583F64"/>
     <w:rsid w:val="00584301"/>
     <w:rsid w:val="00584CA6"/>
@@ -7427,51 +8576,50 @@
     <w:rsid w:val="0073569C"/>
     <w:rsid w:val="00735ECD"/>
     <w:rsid w:val="00736378"/>
     <w:rsid w:val="00736967"/>
     <w:rsid w:val="00737526"/>
     <w:rsid w:val="00737E81"/>
     <w:rsid w:val="007410C2"/>
     <w:rsid w:val="00741981"/>
     <w:rsid w:val="00741F09"/>
     <w:rsid w:val="00742783"/>
     <w:rsid w:val="007428F6"/>
     <w:rsid w:val="00742A0F"/>
     <w:rsid w:val="00742C44"/>
     <w:rsid w:val="00744DF8"/>
     <w:rsid w:val="00745674"/>
     <w:rsid w:val="00745B9C"/>
     <w:rsid w:val="007464A9"/>
     <w:rsid w:val="00746898"/>
     <w:rsid w:val="00746D0A"/>
     <w:rsid w:val="00747776"/>
     <w:rsid w:val="0074780E"/>
     <w:rsid w:val="00747BE9"/>
     <w:rsid w:val="00747CE5"/>
     <w:rsid w:val="00747D97"/>
     <w:rsid w:val="007502E3"/>
-    <w:rsid w:val="0075090F"/>
     <w:rsid w:val="00750CA1"/>
     <w:rsid w:val="00750CC6"/>
     <w:rsid w:val="00750D07"/>
     <w:rsid w:val="00752DDB"/>
     <w:rsid w:val="00753D5D"/>
     <w:rsid w:val="00753F3F"/>
     <w:rsid w:val="00754BC8"/>
     <w:rsid w:val="00755D3D"/>
     <w:rsid w:val="00755EA5"/>
     <w:rsid w:val="00760B11"/>
     <w:rsid w:val="00760F89"/>
     <w:rsid w:val="007613EF"/>
     <w:rsid w:val="007615CA"/>
     <w:rsid w:val="0076251B"/>
     <w:rsid w:val="00762DCA"/>
     <w:rsid w:val="00763866"/>
     <w:rsid w:val="0076415F"/>
     <w:rsid w:val="00764E66"/>
     <w:rsid w:val="00765182"/>
     <w:rsid w:val="00765562"/>
     <w:rsid w:val="00765AC6"/>
     <w:rsid w:val="00765E15"/>
     <w:rsid w:val="007661DE"/>
     <w:rsid w:val="00766A0A"/>
     <w:rsid w:val="007670DF"/>
@@ -7933,51 +9081,50 @@
     <w:rsid w:val="008F5D09"/>
     <w:rsid w:val="008F64EC"/>
     <w:rsid w:val="008F6528"/>
     <w:rsid w:val="008F67EA"/>
     <w:rsid w:val="0090008A"/>
     <w:rsid w:val="0090035D"/>
     <w:rsid w:val="00900481"/>
     <w:rsid w:val="00900496"/>
     <w:rsid w:val="0090065E"/>
     <w:rsid w:val="00902472"/>
     <w:rsid w:val="00902A99"/>
     <w:rsid w:val="0090367E"/>
     <w:rsid w:val="00903AFF"/>
     <w:rsid w:val="00903C79"/>
     <w:rsid w:val="00904459"/>
     <w:rsid w:val="00904A57"/>
     <w:rsid w:val="00904FF9"/>
     <w:rsid w:val="0090656D"/>
     <w:rsid w:val="00906B64"/>
     <w:rsid w:val="00906E92"/>
     <w:rsid w:val="00906FC3"/>
     <w:rsid w:val="009074A9"/>
     <w:rsid w:val="009100C8"/>
     <w:rsid w:val="0091016A"/>
     <w:rsid w:val="0091154B"/>
-    <w:rsid w:val="00911942"/>
     <w:rsid w:val="00912239"/>
     <w:rsid w:val="009133B0"/>
     <w:rsid w:val="009134F1"/>
     <w:rsid w:val="0091413B"/>
     <w:rsid w:val="0091459E"/>
     <w:rsid w:val="00914645"/>
     <w:rsid w:val="00914EFD"/>
     <w:rsid w:val="00915247"/>
     <w:rsid w:val="00916593"/>
     <w:rsid w:val="009165D5"/>
     <w:rsid w:val="00917040"/>
     <w:rsid w:val="00917065"/>
     <w:rsid w:val="0091715F"/>
     <w:rsid w:val="0091768F"/>
     <w:rsid w:val="009178A4"/>
     <w:rsid w:val="00917C0B"/>
     <w:rsid w:val="00917D71"/>
     <w:rsid w:val="00917EBF"/>
     <w:rsid w:val="0092035B"/>
     <w:rsid w:val="009204BB"/>
     <w:rsid w:val="0092050D"/>
     <w:rsid w:val="0092132C"/>
     <w:rsid w:val="00921385"/>
     <w:rsid w:val="00921415"/>
     <w:rsid w:val="009214AD"/>
@@ -7996,51 +9143,50 @@
     <w:rsid w:val="0092510B"/>
     <w:rsid w:val="00925743"/>
     <w:rsid w:val="00925971"/>
     <w:rsid w:val="00925A9D"/>
     <w:rsid w:val="0092643F"/>
     <w:rsid w:val="00926870"/>
     <w:rsid w:val="00926902"/>
     <w:rsid w:val="009276DE"/>
     <w:rsid w:val="00927BA4"/>
     <w:rsid w:val="00927FA8"/>
     <w:rsid w:val="00930BF7"/>
     <w:rsid w:val="009322A4"/>
     <w:rsid w:val="009323DD"/>
     <w:rsid w:val="0093271A"/>
     <w:rsid w:val="00933013"/>
     <w:rsid w:val="00933670"/>
     <w:rsid w:val="00933D5B"/>
     <w:rsid w:val="00934C45"/>
     <w:rsid w:val="009350C6"/>
     <w:rsid w:val="009356B7"/>
     <w:rsid w:val="00935844"/>
     <w:rsid w:val="0093587A"/>
     <w:rsid w:val="00935888"/>
     <w:rsid w:val="00935B61"/>
     <w:rsid w:val="00935D8A"/>
-    <w:rsid w:val="00936881"/>
     <w:rsid w:val="00936FE7"/>
     <w:rsid w:val="00937387"/>
     <w:rsid w:val="0093774B"/>
     <w:rsid w:val="009400DC"/>
     <w:rsid w:val="00940416"/>
     <w:rsid w:val="0094224B"/>
     <w:rsid w:val="0094301D"/>
     <w:rsid w:val="00943EB0"/>
     <w:rsid w:val="0094458D"/>
     <w:rsid w:val="00944A6B"/>
     <w:rsid w:val="00944B3A"/>
     <w:rsid w:val="00945038"/>
     <w:rsid w:val="009456AF"/>
     <w:rsid w:val="0094578A"/>
     <w:rsid w:val="00946358"/>
     <w:rsid w:val="009465CC"/>
     <w:rsid w:val="00947C33"/>
     <w:rsid w:val="0095007F"/>
     <w:rsid w:val="00950394"/>
     <w:rsid w:val="00950F36"/>
     <w:rsid w:val="00951348"/>
     <w:rsid w:val="00951728"/>
     <w:rsid w:val="009519D3"/>
     <w:rsid w:val="00951CDF"/>
     <w:rsid w:val="0095212E"/>
@@ -8618,51 +9764,50 @@
     <w:rsid w:val="00B37862"/>
     <w:rsid w:val="00B37935"/>
     <w:rsid w:val="00B37C2B"/>
     <w:rsid w:val="00B37D46"/>
     <w:rsid w:val="00B40F8A"/>
     <w:rsid w:val="00B4107B"/>
     <w:rsid w:val="00B4239C"/>
     <w:rsid w:val="00B42683"/>
     <w:rsid w:val="00B428AB"/>
     <w:rsid w:val="00B43B2A"/>
     <w:rsid w:val="00B43BB0"/>
     <w:rsid w:val="00B43D2F"/>
     <w:rsid w:val="00B45134"/>
     <w:rsid w:val="00B45460"/>
     <w:rsid w:val="00B45E35"/>
     <w:rsid w:val="00B45E5E"/>
     <w:rsid w:val="00B45F66"/>
     <w:rsid w:val="00B469D5"/>
     <w:rsid w:val="00B46D59"/>
     <w:rsid w:val="00B46D75"/>
     <w:rsid w:val="00B4700F"/>
     <w:rsid w:val="00B476FC"/>
     <w:rsid w:val="00B47EE0"/>
     <w:rsid w:val="00B50D4D"/>
     <w:rsid w:val="00B517BB"/>
-    <w:rsid w:val="00B51905"/>
     <w:rsid w:val="00B51E5E"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B5285B"/>
     <w:rsid w:val="00B535F7"/>
     <w:rsid w:val="00B53C11"/>
     <w:rsid w:val="00B547C4"/>
     <w:rsid w:val="00B55638"/>
     <w:rsid w:val="00B557C0"/>
     <w:rsid w:val="00B55AF2"/>
     <w:rsid w:val="00B56D3E"/>
     <w:rsid w:val="00B56FCA"/>
     <w:rsid w:val="00B605E7"/>
     <w:rsid w:val="00B60FCB"/>
     <w:rsid w:val="00B616EC"/>
     <w:rsid w:val="00B61E00"/>
     <w:rsid w:val="00B62167"/>
     <w:rsid w:val="00B622FB"/>
     <w:rsid w:val="00B6267F"/>
     <w:rsid w:val="00B6274F"/>
     <w:rsid w:val="00B639E6"/>
     <w:rsid w:val="00B64E4C"/>
     <w:rsid w:val="00B64EB3"/>
     <w:rsid w:val="00B65230"/>
     <w:rsid w:val="00B6525B"/>
     <w:rsid w:val="00B652CF"/>
@@ -9240,51 +10385,50 @@
     <w:rsid w:val="00D52DB2"/>
     <w:rsid w:val="00D53163"/>
     <w:rsid w:val="00D53636"/>
     <w:rsid w:val="00D54456"/>
     <w:rsid w:val="00D54971"/>
     <w:rsid w:val="00D54C1F"/>
     <w:rsid w:val="00D554A7"/>
     <w:rsid w:val="00D56B62"/>
     <w:rsid w:val="00D56D3E"/>
     <w:rsid w:val="00D56FDA"/>
     <w:rsid w:val="00D57140"/>
     <w:rsid w:val="00D5729F"/>
     <w:rsid w:val="00D57330"/>
     <w:rsid w:val="00D60635"/>
     <w:rsid w:val="00D60D63"/>
     <w:rsid w:val="00D60E6E"/>
     <w:rsid w:val="00D61088"/>
     <w:rsid w:val="00D6109F"/>
     <w:rsid w:val="00D619B9"/>
     <w:rsid w:val="00D62441"/>
     <w:rsid w:val="00D6318B"/>
     <w:rsid w:val="00D63C15"/>
     <w:rsid w:val="00D63F26"/>
     <w:rsid w:val="00D6400A"/>
     <w:rsid w:val="00D64196"/>
-    <w:rsid w:val="00D64AB2"/>
     <w:rsid w:val="00D64E71"/>
     <w:rsid w:val="00D653C9"/>
     <w:rsid w:val="00D6553B"/>
     <w:rsid w:val="00D6556A"/>
     <w:rsid w:val="00D65951"/>
     <w:rsid w:val="00D66AEF"/>
     <w:rsid w:val="00D66C29"/>
     <w:rsid w:val="00D66D4C"/>
     <w:rsid w:val="00D704B4"/>
     <w:rsid w:val="00D70DA3"/>
     <w:rsid w:val="00D70FAB"/>
     <w:rsid w:val="00D719C9"/>
     <w:rsid w:val="00D71DBC"/>
     <w:rsid w:val="00D72B92"/>
     <w:rsid w:val="00D73146"/>
     <w:rsid w:val="00D73422"/>
     <w:rsid w:val="00D7394A"/>
     <w:rsid w:val="00D73AAD"/>
     <w:rsid w:val="00D73D20"/>
     <w:rsid w:val="00D745A4"/>
     <w:rsid w:val="00D74773"/>
     <w:rsid w:val="00D74CA4"/>
     <w:rsid w:val="00D74D4B"/>
     <w:rsid w:val="00D7534A"/>
     <w:rsid w:val="00D7536C"/>
@@ -9714,51 +10858,50 @@
     <w:rsid w:val="00EE139B"/>
     <w:rsid w:val="00EE16A6"/>
     <w:rsid w:val="00EE16AA"/>
     <w:rsid w:val="00EE19FA"/>
     <w:rsid w:val="00EE1F26"/>
     <w:rsid w:val="00EE2B22"/>
     <w:rsid w:val="00EE2D2E"/>
     <w:rsid w:val="00EE332A"/>
     <w:rsid w:val="00EE3CD0"/>
     <w:rsid w:val="00EE4B12"/>
     <w:rsid w:val="00EE5598"/>
     <w:rsid w:val="00EE5F2E"/>
     <w:rsid w:val="00EE6FE1"/>
     <w:rsid w:val="00EE7324"/>
     <w:rsid w:val="00EF02B8"/>
     <w:rsid w:val="00EF15A2"/>
     <w:rsid w:val="00EF15DC"/>
     <w:rsid w:val="00EF1DFB"/>
     <w:rsid w:val="00EF1FE1"/>
     <w:rsid w:val="00EF20DB"/>
     <w:rsid w:val="00EF21E8"/>
     <w:rsid w:val="00EF270F"/>
     <w:rsid w:val="00EF2892"/>
     <w:rsid w:val="00EF393A"/>
     <w:rsid w:val="00EF397C"/>
-    <w:rsid w:val="00EF3BE1"/>
     <w:rsid w:val="00EF3C44"/>
     <w:rsid w:val="00EF3E79"/>
     <w:rsid w:val="00EF45B0"/>
     <w:rsid w:val="00EF4B58"/>
     <w:rsid w:val="00EF51C3"/>
     <w:rsid w:val="00EF5C9E"/>
     <w:rsid w:val="00EF605F"/>
     <w:rsid w:val="00EF614E"/>
     <w:rsid w:val="00EF621D"/>
     <w:rsid w:val="00EF6656"/>
     <w:rsid w:val="00EF682B"/>
     <w:rsid w:val="00EF6B0C"/>
     <w:rsid w:val="00EF7777"/>
     <w:rsid w:val="00F0026E"/>
     <w:rsid w:val="00F00A00"/>
     <w:rsid w:val="00F00B48"/>
     <w:rsid w:val="00F018A9"/>
     <w:rsid w:val="00F018B5"/>
     <w:rsid w:val="00F01B5B"/>
     <w:rsid w:val="00F0282B"/>
     <w:rsid w:val="00F05241"/>
     <w:rsid w:val="00F0529D"/>
     <w:rsid w:val="00F058AA"/>
     <w:rsid w:val="00F05A7A"/>
     <w:rsid w:val="00F06A09"/>
@@ -9879,51 +11022,50 @@
     <w:rsid w:val="00F67C60"/>
     <w:rsid w:val="00F67E4F"/>
     <w:rsid w:val="00F704F9"/>
     <w:rsid w:val="00F713A3"/>
     <w:rsid w:val="00F715BF"/>
     <w:rsid w:val="00F71917"/>
     <w:rsid w:val="00F7197E"/>
     <w:rsid w:val="00F7198C"/>
     <w:rsid w:val="00F73C5A"/>
     <w:rsid w:val="00F741B6"/>
     <w:rsid w:val="00F744D0"/>
     <w:rsid w:val="00F74CB9"/>
     <w:rsid w:val="00F750AB"/>
     <w:rsid w:val="00F757F1"/>
     <w:rsid w:val="00F75989"/>
     <w:rsid w:val="00F75A9A"/>
     <w:rsid w:val="00F76660"/>
     <w:rsid w:val="00F7679E"/>
     <w:rsid w:val="00F76890"/>
     <w:rsid w:val="00F777D5"/>
     <w:rsid w:val="00F77FDF"/>
     <w:rsid w:val="00F801A6"/>
     <w:rsid w:val="00F8086B"/>
     <w:rsid w:val="00F809FF"/>
     <w:rsid w:val="00F80ED7"/>
-    <w:rsid w:val="00F81199"/>
     <w:rsid w:val="00F811FB"/>
     <w:rsid w:val="00F83968"/>
     <w:rsid w:val="00F841BC"/>
     <w:rsid w:val="00F843C5"/>
     <w:rsid w:val="00F84A0E"/>
     <w:rsid w:val="00F84D03"/>
     <w:rsid w:val="00F85614"/>
     <w:rsid w:val="00F8567A"/>
     <w:rsid w:val="00F85ADA"/>
     <w:rsid w:val="00F86ED4"/>
     <w:rsid w:val="00F877F5"/>
     <w:rsid w:val="00F87FD8"/>
     <w:rsid w:val="00F900C0"/>
     <w:rsid w:val="00F90EA3"/>
     <w:rsid w:val="00F9158D"/>
     <w:rsid w:val="00F92EE2"/>
     <w:rsid w:val="00F9325E"/>
     <w:rsid w:val="00F9350F"/>
     <w:rsid w:val="00F93D23"/>
     <w:rsid w:val="00F94198"/>
     <w:rsid w:val="00F949D2"/>
     <w:rsid w:val="00F94D61"/>
     <w:rsid w:val="00F94D80"/>
     <w:rsid w:val="00F95612"/>
     <w:rsid w:val="00F95B76"/>
@@ -9941,169 +11083,167 @@
     <w:rsid w:val="00FA1732"/>
     <w:rsid w:val="00FA1891"/>
     <w:rsid w:val="00FA1E9C"/>
     <w:rsid w:val="00FA2151"/>
     <w:rsid w:val="00FA2E52"/>
     <w:rsid w:val="00FA3035"/>
     <w:rsid w:val="00FA420E"/>
     <w:rsid w:val="00FA4C01"/>
     <w:rsid w:val="00FA63C1"/>
     <w:rsid w:val="00FA76E5"/>
     <w:rsid w:val="00FA773A"/>
     <w:rsid w:val="00FA78D8"/>
     <w:rsid w:val="00FA7C25"/>
     <w:rsid w:val="00FA7CAF"/>
     <w:rsid w:val="00FA7DD2"/>
     <w:rsid w:val="00FB07D8"/>
     <w:rsid w:val="00FB08B0"/>
     <w:rsid w:val="00FB273E"/>
     <w:rsid w:val="00FB2A1B"/>
     <w:rsid w:val="00FB2C6B"/>
     <w:rsid w:val="00FB3683"/>
     <w:rsid w:val="00FB386D"/>
     <w:rsid w:val="00FB424D"/>
     <w:rsid w:val="00FB4566"/>
     <w:rsid w:val="00FB4BC1"/>
-    <w:rsid w:val="00FB4FB9"/>
     <w:rsid w:val="00FB51E0"/>
     <w:rsid w:val="00FB5259"/>
     <w:rsid w:val="00FB5898"/>
     <w:rsid w:val="00FB5D20"/>
     <w:rsid w:val="00FB6005"/>
     <w:rsid w:val="00FB6007"/>
     <w:rsid w:val="00FB6F01"/>
     <w:rsid w:val="00FB723B"/>
     <w:rsid w:val="00FB7DC7"/>
     <w:rsid w:val="00FC040C"/>
     <w:rsid w:val="00FC0BA7"/>
     <w:rsid w:val="00FC18EE"/>
     <w:rsid w:val="00FC1B22"/>
     <w:rsid w:val="00FC1C19"/>
     <w:rsid w:val="00FC21C1"/>
     <w:rsid w:val="00FC2705"/>
     <w:rsid w:val="00FC324B"/>
     <w:rsid w:val="00FC33F6"/>
     <w:rsid w:val="00FC36C1"/>
     <w:rsid w:val="00FC39E6"/>
     <w:rsid w:val="00FC4382"/>
     <w:rsid w:val="00FC4CA3"/>
     <w:rsid w:val="00FC5273"/>
     <w:rsid w:val="00FC6148"/>
     <w:rsid w:val="00FC667B"/>
     <w:rsid w:val="00FD03B3"/>
     <w:rsid w:val="00FD1788"/>
     <w:rsid w:val="00FD1BAC"/>
     <w:rsid w:val="00FD21AE"/>
     <w:rsid w:val="00FD3DB2"/>
     <w:rsid w:val="00FD4DEC"/>
     <w:rsid w:val="00FD4F25"/>
     <w:rsid w:val="00FD562C"/>
     <w:rsid w:val="00FD5A43"/>
     <w:rsid w:val="00FD6776"/>
     <w:rsid w:val="00FD78C8"/>
     <w:rsid w:val="00FE01DB"/>
     <w:rsid w:val="00FE07EC"/>
     <w:rsid w:val="00FE08C2"/>
     <w:rsid w:val="00FE111B"/>
     <w:rsid w:val="00FE28BF"/>
     <w:rsid w:val="00FE292D"/>
     <w:rsid w:val="00FE317B"/>
     <w:rsid w:val="00FE324F"/>
     <w:rsid w:val="00FE42DE"/>
     <w:rsid w:val="00FE4588"/>
     <w:rsid w:val="00FE46D5"/>
-    <w:rsid w:val="00FE4866"/>
     <w:rsid w:val="00FE48BD"/>
     <w:rsid w:val="00FE4997"/>
     <w:rsid w:val="00FE4F25"/>
     <w:rsid w:val="00FE77C4"/>
     <w:rsid w:val="00FF008C"/>
     <w:rsid w:val="00FF0377"/>
     <w:rsid w:val="00FF0713"/>
     <w:rsid w:val="00FF077C"/>
     <w:rsid w:val="00FF1053"/>
     <w:rsid w:val="00FF1216"/>
     <w:rsid w:val="00FF13DB"/>
     <w:rsid w:val="00FF1670"/>
     <w:rsid w:val="00FF1D0E"/>
     <w:rsid w:val="00FF2286"/>
     <w:rsid w:val="00FF2EA2"/>
     <w:rsid w:val="00FF3371"/>
     <w:rsid w:val="00FF3637"/>
     <w:rsid w:val="00FF3F62"/>
     <w:rsid w:val="00FF49CC"/>
     <w:rsid w:val="00FF4B4D"/>
     <w:rsid w:val="00FF5620"/>
     <w:rsid w:val="00FF574A"/>
     <w:rsid w:val="00FF599A"/>
     <w:rsid w:val="00FF5A43"/>
     <w:rsid w:val="00FF5D8F"/>
     <w:rsid w:val="00FF637D"/>
     <w:rsid w:val="00FF69F1"/>
     <w:rsid w:val="00FF6A37"/>
     <w:rsid w:val="00FF6C7B"/>
     <w:rsid w:val="00FF6D7B"/>
     <w:rsid w:val="00FF7661"/>
     <w:rsid w:val="00FF7D4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="38C2E207"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{29D5A1DA-AA7F-40F8-B046-8DE97D5AF1E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11065,58 +12205,66 @@
     </w:div>
     <w:div w:id="1993634734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11391,69 +12539,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8739D13C-D7DE-49C0-BEC2-B03D88A19A07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>230</Words>
-  <Characters>1664</Characters>
+  <Words>347</Words>
+  <Characters>1980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение к аттестату аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>БГЦА</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1891</CharactersWithSpaces>
+  <CharactersWithSpaces>2323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение к аттестату аккредитации</dc:title>
   <dc:subject/>
   <dc:creator>Kondratovich</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>