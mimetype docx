--- v0 (2025-10-28)
+++ v1 (2026-04-26)
@@ -1742,74 +1742,82 @@
             </w:r>
             <w:r w:rsidR="00491F33">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A556C" w:rsidRPr="00985F9A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п. Б.27.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4467C716" w14:textId="77777777" w:rsidR="005A556C" w:rsidRPr="00985F9A" w:rsidRDefault="005A556C" w:rsidP="0026644D">
+          <w:p w14:paraId="4467C716" w14:textId="5E19A92E" w:rsidR="005A556C" w:rsidRPr="00985F9A" w:rsidRDefault="005A556C" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМ</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>И.ГМ.</w:t>
+              <w:t>И.ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>91-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
@@ -2271,74 +2279,82 @@
               <w:t>ТНПА, проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B424121" w14:textId="360546E7" w:rsidR="004F20A5" w:rsidRPr="00985F9A" w:rsidRDefault="004F20A5" w:rsidP="0026644D">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-53" w:right="-113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57C9580B" w14:textId="77777777" w:rsidR="005A556C" w:rsidRPr="009D17D5" w:rsidRDefault="005A556C" w:rsidP="0026644D">
+          <w:p w14:paraId="57C9580B" w14:textId="4C8631B6" w:rsidR="005A556C" w:rsidRPr="009D17D5" w:rsidRDefault="005A556C" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГМ.</w:t>
+              <w:t>ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0180</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
@@ -2600,74 +2616,82 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A556C" w:rsidRPr="00985F9A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Б.30.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3626D4BD" w14:textId="77777777" w:rsidR="005A556C" w:rsidRPr="00985F9A" w:rsidRDefault="005A556C" w:rsidP="0026644D">
+          <w:p w14:paraId="3626D4BD" w14:textId="2F8C7AA2" w:rsidR="005A556C" w:rsidRPr="00985F9A" w:rsidRDefault="005A556C" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГМ.</w:t>
+              <w:t>ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0191-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A556C" w:rsidRPr="009D17D5" w14:paraId="3C7CA41D" w14:textId="77777777" w:rsidTr="0026644D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58EC2516" w14:textId="77777777" w:rsidR="000F69B2" w:rsidRDefault="005A556C" w:rsidP="0026644D">
@@ -2918,74 +2942,82 @@
             </w:r>
             <w:r w:rsidR="00491F33">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2622F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55125CBD" w14:textId="77777777" w:rsidR="005A556C" w:rsidRPr="00A2622F" w:rsidRDefault="005A556C" w:rsidP="0026644D">
+          <w:p w14:paraId="55125CBD" w14:textId="0C825950" w:rsidR="005A556C" w:rsidRPr="00A2622F" w:rsidRDefault="005A556C" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГМ.</w:t>
+              <w:t>ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>91-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
@@ -3293,74 +3325,82 @@
               <w:t>ТНПА, проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F39F287" w14:textId="768834ED" w:rsidR="00732D16" w:rsidRPr="00A2622F" w:rsidRDefault="00732D16" w:rsidP="0026644D">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-53" w:right="-113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1A06D3" w14:textId="77777777" w:rsidR="00732D16" w:rsidRPr="009D17D5" w:rsidRDefault="00732D16" w:rsidP="0026644D">
+          <w:p w14:paraId="2D1A06D3" w14:textId="1112BEA5" w:rsidR="00732D16" w:rsidRPr="009D17D5" w:rsidRDefault="00732D16" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМ</w:t>
             </w:r>
             <w:r w:rsidRPr="009D17D5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>И.ГМ.</w:t>
+              <w:t>И.ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0192-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00732D16" w:rsidRPr="009D17D5" w14:paraId="0B1B7BB9" w14:textId="77777777" w:rsidTr="0026644D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DA8B41A" w14:textId="77777777" w:rsidR="00732D16" w:rsidRDefault="00732D16" w:rsidP="0026644D">
@@ -3657,66 +3697,82 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2622F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.4.28.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B0362F" w14:textId="77777777" w:rsidR="00732D16" w:rsidRPr="007D0FBA" w:rsidRDefault="00732D16" w:rsidP="0026644D">
+          <w:p w14:paraId="28B0362F" w14:textId="08A98179" w:rsidR="00732D16" w:rsidRPr="007D0FBA" w:rsidRDefault="00732D16" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2622F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>АМИ.ГМ.0192-2023</w:t>
+              <w:t>АМИ.ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2622F">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0192-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00732D16" w:rsidRPr="009D17D5" w14:paraId="15F492E2" w14:textId="77777777" w:rsidTr="0026644D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EE07931" w14:textId="77777777" w:rsidR="00732D16" w:rsidRDefault="00732D16" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-108" w:right="-112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2622F">
@@ -4166,66 +4222,82 @@
               <w:t>ТНПА, проектная и эксплуатационная документация</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C9AFEB6" w14:textId="57E4DE06" w:rsidR="00732D16" w:rsidRPr="00A2622F" w:rsidRDefault="00732D16" w:rsidP="0026644D">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-53" w:right="-113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412A7C6F" w14:textId="77777777" w:rsidR="00732D16" w:rsidRPr="00A2622F" w:rsidRDefault="00732D16" w:rsidP="0026644D">
+          <w:p w14:paraId="412A7C6F" w14:textId="3B41C6FA" w:rsidR="00732D16" w:rsidRPr="00A2622F" w:rsidRDefault="00732D16" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2622F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>АМИ.ГМ.0180-2023</w:t>
+              <w:t>АМИ.ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2622F">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0180-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A556C" w:rsidRPr="009D17D5" w14:paraId="148D9910" w14:textId="77777777" w:rsidTr="0026644D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F43F406" w14:textId="77777777" w:rsidR="000F69B2" w:rsidRDefault="005A556C" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-108" w:right="-112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -4643,66 +4715,82 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55AF7C11" w14:textId="3A4C16A1" w:rsidR="004F20A5" w:rsidRPr="00A2622F" w:rsidRDefault="004F20A5" w:rsidP="0026644D">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-53" w:right="-113"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48378246" w14:textId="77777777" w:rsidR="005A556C" w:rsidRPr="00A2622F" w:rsidRDefault="005A556C" w:rsidP="0026644D">
+          <w:p w14:paraId="48378246" w14:textId="435C33DC" w:rsidR="005A556C" w:rsidRPr="00A2622F" w:rsidRDefault="005A556C" w:rsidP="0026644D">
             <w:pPr>
               <w:ind w:left="-61" w:right="-105"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2622F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>АМИ.ГМ.0193-2023</w:t>
+              <w:t>АМИ.ГМ</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3782">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2622F">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0193-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="465CC67B" w14:textId="17A08DC7" w:rsidR="005A556C" w:rsidRPr="00985F9A" w:rsidRDefault="0026644D" w:rsidP="0031325A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CFD97E" w14:textId="77777777" w:rsidR="0031325A" w:rsidRPr="0031325A" w:rsidRDefault="0031325A" w:rsidP="0031325A">
       <w:pPr>
         <w:rPr>
@@ -4982,58 +5070,58 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т.А. Николаева</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0031325A" w:rsidRPr="004B5EFD" w:rsidSect="00D468D8">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="707" w:bottom="709" w:left="1701" w:header="709" w:footer="89" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="379F628F" w14:textId="77777777" w:rsidR="002104CA" w:rsidRDefault="002104CA">
+    <w:p w14:paraId="7408C2E4" w14:textId="77777777" w:rsidR="00592E55" w:rsidRDefault="00592E55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F4E3A97" w14:textId="77777777" w:rsidR="002104CA" w:rsidRDefault="002104CA">
+    <w:p w14:paraId="4BE67311" w14:textId="77777777" w:rsidR="00592E55" w:rsidRDefault="00592E55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -5075,50 +5163,64 @@
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4725" w:type="pct"/>
       <w:tblInd w:w="154" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3668"/>
       <w:gridCol w:w="2203"/>
       <w:gridCol w:w="3105"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026644D" w:rsidRPr="00E36003" w14:paraId="5DF7A4B1" w14:textId="77777777" w:rsidTr="00950C6D">
       <w:trPr>
         <w:trHeight w:val="846"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3668" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1EE68452" w14:textId="77777777" w:rsidR="0026644D" w:rsidRPr="00EC338F" w:rsidRDefault="0026644D" w:rsidP="0026644D">
           <w:pPr>
             <w:pStyle w:val="6"/>
             <w:rPr>
@@ -5303,50 +5405,64 @@
           <w:r w:rsidRPr="00E36003">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="78AB293B" w14:textId="77777777" w:rsidR="0026644D" w:rsidRPr="0026644D" w:rsidRDefault="0026644D" w:rsidP="0026644D">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4725" w:type="pct"/>
       <w:tblInd w:w="154" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3668"/>
       <w:gridCol w:w="2203"/>
       <w:gridCol w:w="3105"/>
     </w:tblGrid>
     <w:tr w:rsidR="0031325A" w:rsidRPr="00E36003" w14:paraId="1596A886" w14:textId="77777777" w:rsidTr="0026644D">
       <w:trPr>
         <w:trHeight w:val="846"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3668" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7725853D" w14:textId="77777777" w:rsidR="0031325A" w:rsidRPr="00EC338F" w:rsidRDefault="0031325A" w:rsidP="0031325A">
           <w:pPr>
             <w:pStyle w:val="6"/>
             <w:rPr>
@@ -5537,136 +5653,118 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="2"/>
   </w:tbl>
   <w:p w14:paraId="21CD1EB5" w14:textId="77777777" w:rsidR="00214698" w:rsidRPr="0031325A" w:rsidRDefault="00214698" w:rsidP="0031325A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6708"/>
       </w:tabs>
       <w:ind w:right="-210"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64F0BE2F" w14:textId="77777777" w:rsidR="002104CA" w:rsidRDefault="002104CA">
+    <w:p w14:paraId="1E6752CD" w14:textId="77777777" w:rsidR="00592E55" w:rsidRDefault="00592E55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27BA6015" w14:textId="77777777" w:rsidR="002104CA" w:rsidRDefault="002104CA">
+    <w:p w14:paraId="4342BD44" w14:textId="77777777" w:rsidR="00592E55" w:rsidRDefault="00592E55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:p w14:paraId="09EA3214" w14:textId="13D13FA1" w:rsidR="00214698" w:rsidRDefault="00214698">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D468D8">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="788FD339" w14:textId="77777777" w:rsidR="00214698" w:rsidRDefault="00214698">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5048" w:type="pct"/>
       <w:tblInd w:w="14" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
       <w:gridCol w:w="8847"/>
     </w:tblGrid>
     <w:tr w:rsidR="0031325A" w:rsidRPr="00D337DC" w14:paraId="58F3879A" w14:textId="77777777" w:rsidTr="0026734C">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="387" w:type="pct"/>
@@ -6007,59 +6105,50 @@
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7B57B296" w14:textId="77777777" w:rsidR="0026644D" w:rsidRPr="0026644D" w:rsidRDefault="0026644D" w:rsidP="0031325A">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9603" w:type="dxa"/>
       <w:tblInd w:w="14" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="8707"/>
     </w:tblGrid>
     <w:tr w:rsidR="0031325A" w:rsidRPr="00804957" w14:paraId="46D0AE38" w14:textId="77777777" w:rsidTr="0026644D">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -6905,51 +6994,51 @@
   <w:num w:numId="1" w16cid:durableId="1405910034">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="288242397">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1723402766">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2084837691">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="834565954">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1808432054">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -7178,50 +7267,51 @@
     <w:rsid w:val="002A3313"/>
     <w:rsid w:val="002A778C"/>
     <w:rsid w:val="002A7873"/>
     <w:rsid w:val="002B0F9E"/>
     <w:rsid w:val="002B3ACC"/>
     <w:rsid w:val="002B791F"/>
     <w:rsid w:val="002C45B7"/>
     <w:rsid w:val="002C53F3"/>
     <w:rsid w:val="002C6082"/>
     <w:rsid w:val="002C6984"/>
     <w:rsid w:val="002C73E8"/>
     <w:rsid w:val="002D4514"/>
     <w:rsid w:val="002D6120"/>
     <w:rsid w:val="002E4BE9"/>
     <w:rsid w:val="002E6C1E"/>
     <w:rsid w:val="002E709B"/>
     <w:rsid w:val="002F483B"/>
     <w:rsid w:val="002F5305"/>
     <w:rsid w:val="002F60CE"/>
     <w:rsid w:val="003018FD"/>
     <w:rsid w:val="003044AD"/>
     <w:rsid w:val="00304CCA"/>
     <w:rsid w:val="003053A2"/>
     <w:rsid w:val="003061AB"/>
     <w:rsid w:val="003107A7"/>
+    <w:rsid w:val="00311D0A"/>
     <w:rsid w:val="0031322D"/>
     <w:rsid w:val="0031325A"/>
     <w:rsid w:val="00314B99"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="003206D8"/>
     <w:rsid w:val="0032118A"/>
     <w:rsid w:val="0032119A"/>
     <w:rsid w:val="003223C6"/>
     <w:rsid w:val="00326572"/>
     <w:rsid w:val="00330903"/>
     <w:rsid w:val="003368CE"/>
     <w:rsid w:val="0034174A"/>
     <w:rsid w:val="00342AC2"/>
     <w:rsid w:val="00342D5E"/>
     <w:rsid w:val="003439BF"/>
     <w:rsid w:val="00344331"/>
     <w:rsid w:val="0034558A"/>
     <w:rsid w:val="00345B61"/>
     <w:rsid w:val="00347029"/>
     <w:rsid w:val="0034785C"/>
     <w:rsid w:val="00347C1D"/>
     <w:rsid w:val="003516C5"/>
     <w:rsid w:val="00351BF9"/>
     <w:rsid w:val="003531DB"/>
     <w:rsid w:val="00353227"/>
@@ -7400,69 +7490,71 @@
     <w:rsid w:val="005300DE"/>
     <w:rsid w:val="00530C0F"/>
     <w:rsid w:val="00530CCA"/>
     <w:rsid w:val="00534983"/>
     <w:rsid w:val="00535693"/>
     <w:rsid w:val="00535A92"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="00540BB7"/>
     <w:rsid w:val="00541182"/>
     <w:rsid w:val="00545421"/>
     <w:rsid w:val="00545FCA"/>
     <w:rsid w:val="0054631D"/>
     <w:rsid w:val="005464B4"/>
     <w:rsid w:val="005524E3"/>
     <w:rsid w:val="00557891"/>
     <w:rsid w:val="00561D5B"/>
     <w:rsid w:val="00561EDF"/>
     <w:rsid w:val="005679DE"/>
     <w:rsid w:val="0058148E"/>
     <w:rsid w:val="0058343A"/>
     <w:rsid w:val="00583ABA"/>
     <w:rsid w:val="00584431"/>
     <w:rsid w:val="00585EFE"/>
     <w:rsid w:val="00590646"/>
     <w:rsid w:val="00592630"/>
+    <w:rsid w:val="00592E55"/>
     <w:rsid w:val="00592EAA"/>
     <w:rsid w:val="005936E8"/>
     <w:rsid w:val="00593E2A"/>
     <w:rsid w:val="005944DA"/>
     <w:rsid w:val="00594C4C"/>
     <w:rsid w:val="005A0AC4"/>
     <w:rsid w:val="005A1794"/>
     <w:rsid w:val="005A20CC"/>
     <w:rsid w:val="005A382B"/>
     <w:rsid w:val="005A556C"/>
     <w:rsid w:val="005A56DA"/>
     <w:rsid w:val="005A6C80"/>
     <w:rsid w:val="005A6CF8"/>
     <w:rsid w:val="005B1954"/>
     <w:rsid w:val="005B20CB"/>
     <w:rsid w:val="005B49BD"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C22BB"/>
     <w:rsid w:val="005C2B7C"/>
+    <w:rsid w:val="005C3782"/>
     <w:rsid w:val="005C523E"/>
     <w:rsid w:val="005C6FFB"/>
     <w:rsid w:val="005D1502"/>
     <w:rsid w:val="005D3F3A"/>
     <w:rsid w:val="005D3F7B"/>
     <w:rsid w:val="005D5F43"/>
     <w:rsid w:val="005D684A"/>
     <w:rsid w:val="005D691D"/>
     <w:rsid w:val="005E04E3"/>
     <w:rsid w:val="005E10C9"/>
     <w:rsid w:val="005E113D"/>
     <w:rsid w:val="005E31A2"/>
     <w:rsid w:val="005E34F3"/>
     <w:rsid w:val="005E4142"/>
     <w:rsid w:val="005E5071"/>
     <w:rsid w:val="005E6AA9"/>
     <w:rsid w:val="005E78DD"/>
     <w:rsid w:val="005F46B4"/>
     <w:rsid w:val="005F475D"/>
     <w:rsid w:val="005F6C37"/>
     <w:rsid w:val="00600061"/>
     <w:rsid w:val="006021E2"/>
     <w:rsid w:val="00603F55"/>
     <w:rsid w:val="00604E62"/>
     <w:rsid w:val="0060534E"/>
@@ -8970,63 +9062,66 @@
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="21">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:link w:val="20"/>
     <w:rsid w:val="000715D2"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4F2F7C31AB6243A98198ECAF4C290DEE"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87C5A1B1-6C76-4ADF-98EC-FC7435F626BD}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -9267,51 +9362,53 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00476CA0"/>
     <w:rsid w:val="0000516D"/>
     <w:rsid w:val="00013B32"/>
+    <w:rsid w:val="00280027"/>
     <w:rsid w:val="002B0F9E"/>
+    <w:rsid w:val="00311D0A"/>
     <w:rsid w:val="00476CA0"/>
     <w:rsid w:val="008C140B"/>
     <w:rsid w:val="008C5B2D"/>
     <w:rsid w:val="00903041"/>
     <w:rsid w:val="00961E66"/>
     <w:rsid w:val="00972482"/>
     <w:rsid w:val="009959B7"/>
     <w:rsid w:val="00B92A3A"/>
     <w:rsid w:val="00CF6BD5"/>
     <w:rsid w:val="00D360B8"/>
     <w:rsid w:val="00E25295"/>
     <w:rsid w:val="00EE759B"/>
     <w:rsid w:val="00FF1C60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>