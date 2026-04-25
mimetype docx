--- v0 (2025-10-26)
+++ v1 (2026-04-25)
@@ -246,115 +246,115 @@
               <w:t>а</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D4C3FE6" w14:textId="77777777" w:rsidR="00511387" w:rsidRPr="00193159" w:rsidRDefault="00511387" w:rsidP="00511387">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:r w:rsidR="00255D5B" w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013C3A3E" w14:textId="572B36E0" w:rsidR="0092510B" w:rsidRPr="00193159" w:rsidRDefault="00511387" w:rsidP="00511387">
+          <w:p w14:paraId="013C3A3E" w14:textId="5CEB8C94" w:rsidR="0092510B" w:rsidRPr="00193159" w:rsidRDefault="00511387" w:rsidP="00511387">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на </w:t>
             </w:r>
-            <w:r w:rsidR="004225BC">
+            <w:r w:rsidR="00FF6D2E">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> лист</w:t>
             </w:r>
             <w:r w:rsidR="00587633">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ах</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E930E46" w14:textId="7489ABC3" w:rsidR="00F00A00" w:rsidRPr="008008FB" w:rsidRDefault="00C70A4D" w:rsidP="00E734E6">
+          <w:p w14:paraId="7E930E46" w14:textId="5D455F42" w:rsidR="00F00A00" w:rsidRPr="008008FB" w:rsidRDefault="00C70A4D" w:rsidP="00E734E6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidR="00F00A00" w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:r w:rsidR="007B7385" w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="000B480B">
+            <w:r w:rsidR="009B6385">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51C8A500" w14:textId="387C4FE7" w:rsidR="0027210C" w:rsidRDefault="0027210C" w:rsidP="0027210C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1412315B" w14:textId="77777777" w:rsidR="008008FB" w:rsidRPr="00193159" w:rsidRDefault="008008FB" w:rsidP="0027210C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -497,67 +497,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4166B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Минского республиканского унитарного предприятия </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234F1085" w14:textId="531AB57F" w:rsidR="00C70A4D" w:rsidRPr="00F4166B" w:rsidRDefault="00F4166B" w:rsidP="00F4166B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4166B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>электроэнергетики "</w:t>
-[...15 lines deleted...]
-        <w:t>"</w:t>
+        <w:t>электроэнергетики "Минскэнерго"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00930BF7" w:rsidRPr="002554A5" w14:paraId="769C2D95" w14:textId="77777777" w:rsidTr="00C70A4D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="690"/>
@@ -834,54 +818,53 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="621"/>
         <w:gridCol w:w="2356"/>
         <w:gridCol w:w="848"/>
         <w:gridCol w:w="2114"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E19FF" w:rsidRPr="004225BC" w14:paraId="60F59CEE" w14:textId="77777777" w:rsidTr="00AC249B">
+      <w:tr w:rsidR="006E19FF" w:rsidRPr="004225BC" w14:paraId="60F59CEE" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="691DD18D" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="004225BC" w:rsidRDefault="006E19FF" w:rsidP="004225BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -999,83 +982,83 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76BD8DCB" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="004225BC" w:rsidRDefault="006E19FF" w:rsidP="00973A33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464815" w:rsidRPr="004225BC" w14:paraId="4056F9FF" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="00464815" w:rsidRPr="004225BC" w14:paraId="4056F9FF" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2965C583" w14:textId="6C4D9DEF" w:rsidR="00464815" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ул. Дроздовича, 27, 222310, г. Молодечно, Молодечненский район, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="79506FA5" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="79506FA5" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7502C907" w14:textId="7219AFD5" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -1273,51 +1256,51 @@
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DFE8C13" w14:textId="0669740C" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="7A3F8970" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="7A3F8970" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CF192A1" w14:textId="77EB73AA" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -1625,51 +1608,51 @@
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DBEC2AF" w14:textId="4736A7C2" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="5DF28942" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="5DF28942" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C888E48" w14:textId="239D258B" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -1861,51 +1844,51 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2937D4FC" w14:textId="6C5C3E1D" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="57EB069C" w14:textId="77777777" w:rsidTr="004225BC">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="57EB069C" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E6966A3" w14:textId="66B6D8A3" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2095,51 +2078,51 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F2EF7F3" w14:textId="741D65F4" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="0F1AD93D" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="0F1AD93D" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5158748A" w14:textId="27202017" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -2277,51 +2260,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A90C679" w14:textId="26231764" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="0D94A202" w14:textId="77777777" w:rsidTr="006514B4">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="0D94A202" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63EA81DF" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2508,51 +2491,51 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4656DE22" w14:textId="11E58B92" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="3BE01EE5" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="3BE01EE5" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C64FA63" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2691,51 +2674,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05662D2F" w14:textId="337DD5D4" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="1B466A09" w14:textId="77777777" w:rsidTr="00B2763C">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="1B466A09" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AB5F40B" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2957,75 +2940,76 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58143BC9" w14:textId="3C55677D" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="4C768350" w14:textId="77777777" w:rsidTr="004225BC">
+      <w:tr w:rsidR="00A31FBA" w:rsidRPr="004225BC" w14:paraId="4C768350" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="739"/>
+          <w:trHeight w:val="1280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="560B5846" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00A31FBA" w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0330FB" w14:textId="31604A33" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
@@ -3074,106 +3058,282 @@
           </w:p>
           <w:p w14:paraId="0C429FC0" w14:textId="400EAA59" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72F74BF5" w14:textId="628B6325" w:rsidR="000B480B" w:rsidRPr="000B480B" w:rsidRDefault="00A31FBA" w:rsidP="000B480B">
+          <w:p w14:paraId="4434E155" w14:textId="39DE20A3" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00A31FBA" w:rsidP="00224D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Напряжение индикации по схеме согласного и встречного включения </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="36768590" w14:textId="77777777" w:rsidR="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11504B08" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="567ED233" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36DD38CD" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EDE5988" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C230160" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C75DB6E" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EE02733" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D35ED69" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05590758" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FEFEC9A" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A0FDB91" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D8FF9A8" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C70134D" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EFC9389" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="496918E8" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EFF5595" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00279132" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7566252C" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0754F9A5" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A72D46A" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F74BF5" w14:textId="628B6325" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1429F396" w14:textId="1CF2F955" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="00F4166B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28728574" w14:textId="336FF0F7" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="22C030B5" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="22C030B5" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0155F07E" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3271,74 +3431,186 @@
           <w:p w14:paraId="567FCA22" w14:textId="2FF68A5B" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59CEBDF6" w14:textId="77777777" w:rsidR="00F4166B" w:rsidRDefault="004225BC" w:rsidP="00F4166B">
+          <w:p w14:paraId="2E1CADFF" w14:textId="77777777" w:rsidR="00224D31" w:rsidRDefault="004225BC" w:rsidP="00224D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание повышенным переменным напряжением частотой 50 Гц</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0654957B" w14:textId="77777777" w:rsidR="000B480B" w:rsidRPr="000B480B" w:rsidRDefault="000B480B" w:rsidP="000B480B">
-[...7 lines deleted...]
-          <w:p w14:paraId="7F7A6306" w14:textId="049F8F14" w:rsidR="000B480B" w:rsidRPr="000B480B" w:rsidRDefault="000B480B" w:rsidP="000B480B">
+          <w:p w14:paraId="03CA44B0" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D805210" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75714A11" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CF63E3B" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25A8E69D" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35D17571" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11699749" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41408D12" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578172B1" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24A8F609" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1988E290" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A8A10DF" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF08BED" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="389D1C6F" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29692E3E" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F7A6306" w14:textId="29818BC6" w:rsidR="009B6385" w:rsidRPr="009B6385" w:rsidRDefault="009B6385" w:rsidP="009B6385">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="525EEDB9" w14:textId="197485E0" w:rsidR="00A31FBA" w:rsidRPr="00A31FBA" w:rsidRDefault="00A31FBA" w:rsidP="00A31FBA">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
@@ -3375,75 +3647,76 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D0DBAB3" w14:textId="6ACAA00B" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="4E25D885" w14:textId="77777777" w:rsidTr="004225BC">
+      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="4E25D885" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3248F197" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="004225BC" w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10A55F6B" w14:textId="58F7B789" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
@@ -3554,51 +3827,115 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21E833AF" w14:textId="77777777" w:rsidR="00F4166B" w:rsidRDefault="004225BC" w:rsidP="00F4166B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание повышенным переменным напряжением частотой 50 Гц</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B717036" w14:textId="77777777" w:rsidR="000B480B" w:rsidRPr="000B480B" w:rsidRDefault="000B480B" w:rsidP="000B480B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A43422C" w14:textId="7840B3E6" w:rsidR="000B480B" w:rsidRPr="000B480B" w:rsidRDefault="000B480B" w:rsidP="000B480B">
+          <w:p w14:paraId="66E3BD9D" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="000B480B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51056E1C" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28B6C7D1" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6730AF77" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF1BA56" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="127BFC0A" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A83EE9B" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19300AFC" w14:textId="77777777" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A43422C" w14:textId="7840B3E6" w:rsidR="00224D31" w:rsidRPr="00224D31" w:rsidRDefault="00224D31" w:rsidP="00224D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="256FEECD" w14:textId="702266DC" w:rsidR="00A31FBA" w:rsidRPr="00A31FBA" w:rsidRDefault="00A31FBA" w:rsidP="00A31FBA">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -3633,77 +3970,76 @@
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06498953" w14:textId="7B6F5632" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="4FD400AA" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="4FD400AA" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F088CF5" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="004225BC" w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A29DDC0" w14:textId="33690599" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
@@ -3864,51 +4200,51 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D2998B4" w14:textId="76CF4FEF" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="5B26D68B" w14:textId="77777777" w:rsidTr="00A31FBA">
+      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="5B26D68B" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="389AAC66" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4101,1246 +4437,2136 @@
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DF3C059" w14:textId="61360DF7" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0103-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004225BC" w:rsidRPr="004225BC" w14:paraId="47EEBA8B" w14:textId="77777777" w:rsidTr="00A31FBA">
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="47EEBA8B" w14:textId="77777777" w:rsidTr="001051F4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="190B7B6B" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
+          <w:p w14:paraId="190B7B6B" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="004225BC" w:rsidRPr="004225BC">
+            <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D6E3D90" w14:textId="20D4A6B0" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="00AC249B">
+          <w:p w14:paraId="3D6E3D90" w14:textId="20D4A6B0" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="493C7FB3" w14:textId="77700374" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+          <w:p w14:paraId="493C7FB3" w14:textId="77700374" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Масло трансфор</w:t>
             </w:r>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>маторное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30FBCD52" w14:textId="707AEA06" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="00F4166B">
+          <w:p w14:paraId="30FBCD52" w14:textId="707AEA06" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00F4166B">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47008DB8" w14:textId="2AE4F8A8" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+          <w:p w14:paraId="47008DB8" w14:textId="2AE4F8A8" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D2401BA" w14:textId="77777777" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+          <w:p w14:paraId="2D2401BA" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 982-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5962F4FD" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>982-80</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="5962F4FD" w14:textId="77777777" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+              <w:t>ГОСТ 10121-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445D857F" w14:textId="6C9E42F8" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D72F14" w14:textId="13546701" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>10121-76</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="445D857F" w14:textId="6C9E42F8" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+              <w:t>Б.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2435F938" w14:textId="320E5E7F" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2DA688" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>181-20</w:t>
-[...63 lines deleted...]
-          <w:p w14:paraId="5B2DA688" w14:textId="77777777" w:rsidR="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+              <w:t>п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5186618D" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7B4997E5" w14:textId="1BA0CA55" w:rsidR="00A31FBA" w:rsidRPr="004225BC" w:rsidRDefault="00A31FBA" w:rsidP="004225BC">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657050">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4997E5" w14:textId="1BA0CA55" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657050">
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5155140B" w14:textId="24C23FF1" w:rsidR="004225BC" w:rsidRPr="004225BC" w:rsidRDefault="004225BC" w:rsidP="004225BC">
+          <w:p w14:paraId="5155140B" w14:textId="391656F0" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="004225BC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5985-79</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кроме п.2.4, п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC249B" w:rsidRPr="004225BC" w14:paraId="0D95429F" w14:textId="77777777" w:rsidTr="00A31FBA">
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="0D95429F" w14:textId="77777777" w:rsidTr="001051F4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2036D32A" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
+          <w:p w14:paraId="2036D32A" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00AC249B" w:rsidRPr="004225BC">
+            <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B54B3C" w14:textId="688A644D" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
+          <w:p w14:paraId="23B54B3C" w14:textId="688A644D" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D1400BC" w14:textId="77777777" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
+          <w:p w14:paraId="7D1400BC" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="036D2AB4" w14:textId="43D8FED7" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
+          <w:p w14:paraId="036D2AB4" w14:textId="43D8FED7" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E0BFF5B" w14:textId="75CF97FF" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
+          <w:p w14:paraId="0E0BFF5B" w14:textId="75CF97FF" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки в закрытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F846327" w14:textId="77777777" w:rsidR="00A31FBA" w:rsidRPr="00A31FBA" w:rsidRDefault="00A31FBA" w:rsidP="00A31FBA">
+          <w:p w14:paraId="5F846327" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 982-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DCCB79" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>982-80</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="74DCCB79" w14:textId="77777777" w:rsidR="00A31FBA" w:rsidRPr="00A31FBA" w:rsidRDefault="00A31FBA" w:rsidP="00A31FBA">
+              <w:t>ГОСТ 10121-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5576C7E8" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">ТКП 181-2023. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DFFF4D" w14:textId="4135E23F" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>10121-76</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="5576C7E8" w14:textId="77777777" w:rsidR="00A31FBA" w:rsidRPr="00A31FBA" w:rsidRDefault="00A31FBA" w:rsidP="00A31FBA">
+              <w:t>. Б.26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5451F5A7" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ТКП339-2022. п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4544AB" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A31FBA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B11A690" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D4FEFDD" w14:textId="6749E8D9" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EB1FF1F" w14:textId="631AB2AF" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
+          <w:p w14:paraId="7EB1FF1F" w14:textId="631AB2AF" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004225BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6356-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC249B" w:rsidRPr="004225BC" w14:paraId="6B4A2E1B" w14:textId="77777777" w:rsidTr="00C70A4D">
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="6B4A2E1B" w14:textId="77777777" w:rsidTr="00FF6D2E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75146947" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234F5BD7" w14:textId="724FA907" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3682FF27" w14:textId="3F6D29F4" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Масло трансфор</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>маторное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A834FE9" w14:textId="311A0C0F" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19.20/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A9D8830" w14:textId="376B8D0A" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Пробивное напряжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A6B88F9" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31FBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A728987" w14:textId="0E62F9C0" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31FBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Б.26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1712EE6A" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31FBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП339-2022. п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6140B7E1" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31FBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D4408A" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="087EA4E2" w14:textId="4C51216A" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00A31FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D8826EC" w14:textId="7F3BD6CE" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00AC249B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 6581-75, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004225BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">п.4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="54BB5107" w14:textId="77777777" w:rsidTr="00FF6D2E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="475C5268" w14:textId="693261D5" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BD23E91" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="594CAC10" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19.20/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB711E7" w14:textId="6D71C218" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09367A80" w14:textId="402FFC38" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание воды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEBC098" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023. гл. Б.26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E484F4C" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП339-2022. п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3558BBA0" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5808D620" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A064118" w14:textId="67170CC5" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CFBD8DD" w14:textId="7A51CCA3" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60814, п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="3E87C3FE" w14:textId="77777777" w:rsidTr="00FF6D2E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2680ED18" w14:textId="1FF0FE2E" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B148244" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F2478B6" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19.20/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD64EA9" w14:textId="25379C62" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="649468B5" w14:textId="61773344" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Тангенс угла диэлектрических потерь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F6A579" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023. гл. Б.26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7536F0C4" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022. п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167D6F87" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716993FD" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C81D440" w14:textId="57BF78ED" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BB875B1" w14:textId="678F0153" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6581-75, п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="0FE116F1" w14:textId="77777777" w:rsidTr="00FF6D2E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D4AD20E" w14:textId="1C86212D" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A692D1E" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7432B633" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19.20/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF49D0E" w14:textId="5884B5B1" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="663A1506" w14:textId="763B282E" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Наличие водорастворимых кислот и щелочей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56816798" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023. гл. Б.26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7007DD" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022. п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB94BFE" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472CFA75" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D457998" w14:textId="0DEA745E" w:rsidR="00FF6D2E" w:rsidRPr="00A31FBA" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="767EEDC5" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6307-75,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D56A412" w14:textId="7E74A489" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>кроме п. 3.5.1; 4.1; 4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="589C6E1B" w14:textId="77777777" w:rsidTr="00FF6D2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="621" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75146947" w14:textId="77777777" w:rsidR="000B480B" w:rsidRDefault="000B480B" w:rsidP="00AC249B">
+          <w:p w14:paraId="222D6DA1" w14:textId="66ED4072" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...28 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>9.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3682FF27" w14:textId="77777777" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
+          <w:p w14:paraId="43D36B04" w14:textId="59EF4A02" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A834FE9" w14:textId="311A0C0F" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5FE29DA6" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004225BC">
-[...5 lines deleted...]
-              <w:t>29.113</w:t>
+          </w:p>
+          <w:p w14:paraId="20BD54C4" w14:textId="13C6DD12" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A9D8830" w14:textId="376B8D0A" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
-[...11 lines deleted...]
-              <w:t>Пробивное напряжение</w:t>
+          <w:p w14:paraId="1A69B4A7" w14:textId="4F1BC75E" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Содержание водорастворимых кислот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A6B88F9" w14:textId="77777777" w:rsidR="00A31FBA" w:rsidRPr="00A31FBA" w:rsidRDefault="00A31FBA" w:rsidP="00A31FBA">
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> п. 5.4, 5.9</w:t>
+          <w:p w14:paraId="77BC3417" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023. гл. Б.26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A27597C" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022. п.4.4.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64442F27" w14:textId="22A098BB" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00224D31">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.43.105-22 п. 5.4, 5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D8826EC" w14:textId="7F3BD6CE" w:rsidR="00AC249B" w:rsidRPr="004225BC" w:rsidRDefault="00AC249B" w:rsidP="00AC249B">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">п.4 </w:t>
+          <w:p w14:paraId="060FF7A2" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5654-2016,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D1C5C2" w14:textId="2D9BB015" w:rsidR="00FF6D2E" w:rsidRPr="00840574" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840574">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>кроме п. 9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="009DA40B" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC249B" w:rsidRDefault="004F3443" w:rsidP="004F3443">
       <w:pPr>
         <w:ind w:left="170"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AAAF2DE" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="170"/>
+    <w:p w14:paraId="3AAAF2DE" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6F51">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B340351" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="170"/>
+    <w:p w14:paraId="4B340351" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6F51">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>* – деятельность осуществляется непосредственно в ООС;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25702979" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="170"/>
+    <w:p w14:paraId="25702979" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6F51">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>** – деятельность осуществляется непосредственно в ООС и за пределами ООС;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF3C1C6" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="170"/>
+    <w:p w14:paraId="5AF3C1C6" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00AC6F51" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6F51">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*** – деятельность осуществляется за пределами ООС.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545DB952" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00CF1B47" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="168"/>
+    <w:p w14:paraId="545DB952" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="00CF1B47" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A9B6A50" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+    <w:p w14:paraId="2A9B6A50" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Руководитель органа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274A4BA4" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+    <w:p w14:paraId="274A4BA4" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68449E7A" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+    <w:p w14:paraId="68449E7A" w14:textId="77777777" w:rsidR="004F3443" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Республики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Беларусь – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B80AE99" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="001D02D0" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+    <w:p w14:paraId="2B80AE99" w14:textId="77777777" w:rsidR="004F3443" w:rsidRPr="001D02D0" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>иректор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">государственного </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B6FC3A" w14:textId="726CBF27" w:rsidR="004F3443" w:rsidRPr="00CF1B47" w:rsidRDefault="004F3443" w:rsidP="004F3443">
-[...1 lines deleted...]
-        <w:ind w:left="142"/>
+    <w:p w14:paraId="02B6FC3A" w14:textId="726CBF27" w:rsidR="004F3443" w:rsidRPr="00CF1B47" w:rsidRDefault="004F3443" w:rsidP="00FF6D2E">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предприятия «БГЦА»</w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5366,128 +6592,126 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A31FBA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A31FBA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A31FBA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Николаева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411A7706" w14:textId="397341EA" w:rsidR="009F01CB" w:rsidRPr="00193159" w:rsidRDefault="009F01CB" w:rsidP="00C70A4D"/>
     <w:sectPr w:rsidR="009F01CB" w:rsidRPr="00193159" w:rsidSect="00E8030C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="284" w:footer="391" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D4A7625" w14:textId="77777777" w:rsidR="00E00AC8" w:rsidRDefault="00E00AC8" w:rsidP="00C26BCD">
+    <w:p w14:paraId="5BCCCC52" w14:textId="77777777" w:rsidR="000720A5" w:rsidRDefault="000720A5" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B707453" w14:textId="77777777" w:rsidR="00E00AC8" w:rsidRDefault="00E00AC8" w:rsidP="00C26BCD">
+    <w:p w14:paraId="2B02FC97" w14:textId="77777777" w:rsidR="000720A5" w:rsidRDefault="000720A5" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5508,73 +6732,87 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="574A2911" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00635874"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="168" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3738"/>
       <w:gridCol w:w="2587"/>
       <w:gridCol w:w="3754"/>
     </w:tblGrid>
     <w:tr w:rsidR="008008FB" w:rsidRPr="00AE573F" w14:paraId="6906E74E" w14:textId="77777777" w:rsidTr="008008FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3738" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0F83931D" w14:textId="74A6D974" w:rsidR="008008FB" w:rsidRPr="00AE573F" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
@@ -5664,101 +6902,80 @@
           </w:r>
           <w:r w:rsidR="00C70A4D">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00586CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2587" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="69C80D21" w14:textId="7E497145" w:rsidR="008008FB" w:rsidRPr="00C70A4D" w:rsidRDefault="00F4166B" w:rsidP="008008FB">
+        <w:p w14:paraId="25DCD4DA" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="00C70A4D" w:rsidRDefault="009B6385" w:rsidP="009B6385">
           <w:pPr>
             <w:pStyle w:val="12"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="2299"/>
+            </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>29.08</w:t>
           </w:r>
-          <w:r w:rsidR="000B480B">
-[...23 lines deleted...]
-          <w:r w:rsidR="008008FB" w:rsidRPr="00C70A4D">
+          <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>.202</w:t>
           </w:r>
-          <w:r w:rsidR="00A31FBA">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3AAC934B" w14:textId="405672E5" w:rsidR="008008FB" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
@@ -5885,50 +7102,64 @@
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rStyle w:val="aa"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7E9BFDA7" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00635874" w:rsidRDefault="00C21134" w:rsidP="00635874">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="56EE72A6" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00635874"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10001" w:type="dxa"/>
       <w:tblInd w:w="168" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3660"/>
       <w:gridCol w:w="2587"/>
       <w:gridCol w:w="3754"/>
     </w:tblGrid>
     <w:tr w:rsidR="008008FB" w:rsidRPr="00AE573F" w14:paraId="06BF8F4C" w14:textId="77777777" w:rsidTr="000B480B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0FB8229D" w14:textId="347CF287" w:rsidR="008008FB" w:rsidRPr="00AE573F" w:rsidRDefault="008008FB" w:rsidP="008008FB">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
@@ -6019,104 +7250,80 @@
           </w:r>
           <w:r w:rsidR="00C70A4D">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00586CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2587" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="14D8C806" w14:textId="61268B72" w:rsidR="008008FB" w:rsidRPr="00C70A4D" w:rsidRDefault="00F4166B" w:rsidP="000B480B">
+        <w:p w14:paraId="69602533" w14:textId="77777777" w:rsidR="009B6385" w:rsidRPr="00C70A4D" w:rsidRDefault="009B6385" w:rsidP="009B6385">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="2299"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>29.08</w:t>
           </w:r>
-          <w:r w:rsidR="000B480B">
-[...23 lines deleted...]
-          <w:r w:rsidR="008008FB" w:rsidRPr="00C70A4D">
+          <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>.202</w:t>
           </w:r>
-          <w:r w:rsidR="00A31FBA">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5B7E579C" w14:textId="6D5262D3" w:rsidR="008008FB" w:rsidRDefault="008008FB" w:rsidP="000B480B">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="2299"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
@@ -6250,77 +7457,68 @@
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:rStyle w:val="aa"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4DFD6089" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00635874" w:rsidRDefault="00C21134" w:rsidP="00635874">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58C92415" w14:textId="77777777" w:rsidR="00E00AC8" w:rsidRDefault="00E00AC8" w:rsidP="00C26BCD">
+    <w:p w14:paraId="09EA4867" w14:textId="77777777" w:rsidR="000720A5" w:rsidRDefault="000720A5" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65576594" w14:textId="77777777" w:rsidR="00E00AC8" w:rsidRDefault="00E00AC8" w:rsidP="00C26BCD">
+    <w:p w14:paraId="1A90B93A" w14:textId="77777777" w:rsidR="000720A5" w:rsidRDefault="000720A5" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="276" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="812"/>
       <w:gridCol w:w="9267"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C21134" w:rsidRPr="00F97744" w14:paraId="44FC2A1F" w14:textId="77777777" w:rsidTr="001A4F5E">
       <w:trPr>
         <w:trHeight w:val="80"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="812" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -6380,103 +7578,285 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9267" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="773846AC" w14:textId="5C2E6C4C" w:rsidR="00C21134" w:rsidRPr="00C70A4D" w:rsidRDefault="00C21134" w:rsidP="00414AFE">
+        <w:p w14:paraId="773846AC" w14:textId="5C2E6C4C" w:rsidR="00C21134" w:rsidRPr="00C70A4D" w:rsidRDefault="00C21134" w:rsidP="00FF6D2E">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Приложение №1 к аттестату аккредитации № </w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
           <w:r w:rsidRPr="00C70A4D">
             <w:t>/112 2.</w:t>
           </w:r>
           <w:r w:rsidR="004225BC">
             <w:t>0466</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="18E8C7FF" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00635874"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10064" w:type="dxa"/>
+      <w:tblInd w:w="276" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="621"/>
+      <w:gridCol w:w="2356"/>
+      <w:gridCol w:w="848"/>
+      <w:gridCol w:w="2114"/>
+      <w:gridCol w:w="2141"/>
+      <w:gridCol w:w="1984"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w14:paraId="2FF91017" w14:textId="77777777" w:rsidTr="00FF6D2E">
+      <w:trPr>
+        <w:cantSplit/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="621" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="6BAD902F" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004225BC">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2356" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="7C815966" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004225BC">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="848" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="094FA7DA" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004225BC">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2114" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4FE70B2B" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004225BC">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2141" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6DA45A91" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004225BC">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1984" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="553366BC" w14:textId="77777777" w:rsidR="00FF6D2E" w:rsidRPr="004225BC" w:rsidRDefault="00FF6D2E" w:rsidP="00FF6D2E">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004225BC">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="be-BY"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18E8C7FF" w14:textId="77777777" w:rsidR="00C21134" w:rsidRDefault="00C21134" w:rsidP="00FF6D2E">
+    <w:pPr>
+      <w:spacing w:line="20" w:lineRule="exact"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="04C6BB2E" w14:textId="77777777" w:rsidR="00C21134" w:rsidRPr="00C26BCD" w:rsidRDefault="00C21134" w:rsidP="00C26BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10079" w:type="dxa"/>
       <w:tblInd w:w="276" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="812"/>
       <w:gridCol w:w="9267"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C21134" w:rsidRPr="00F97744" w14:paraId="01A9F919" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="546"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="812" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -8608,52 +9988,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1176386497">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1211964745">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="192229803">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="682974864">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1167861825">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1627462534">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="111"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="357"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8765,50 +10144,51 @@
     <w:rsid w:val="00060404"/>
     <w:rsid w:val="00060B9E"/>
     <w:rsid w:val="0006106B"/>
     <w:rsid w:val="00061990"/>
     <w:rsid w:val="00061CC5"/>
     <w:rsid w:val="000624A9"/>
     <w:rsid w:val="00062615"/>
     <w:rsid w:val="00062786"/>
     <w:rsid w:val="000629DB"/>
     <w:rsid w:val="00062B78"/>
     <w:rsid w:val="00062F30"/>
     <w:rsid w:val="000635B6"/>
     <w:rsid w:val="0006394F"/>
     <w:rsid w:val="00063A50"/>
     <w:rsid w:val="00064800"/>
     <w:rsid w:val="000659ED"/>
     <w:rsid w:val="00065C76"/>
     <w:rsid w:val="00065E2F"/>
     <w:rsid w:val="0006612A"/>
     <w:rsid w:val="0006628E"/>
     <w:rsid w:val="00067233"/>
     <w:rsid w:val="00067831"/>
     <w:rsid w:val="000678CA"/>
     <w:rsid w:val="000701EC"/>
     <w:rsid w:val="00071D7B"/>
+    <w:rsid w:val="000720A5"/>
     <w:rsid w:val="00072C51"/>
     <w:rsid w:val="0007305E"/>
     <w:rsid w:val="0007350B"/>
     <w:rsid w:val="000738B3"/>
     <w:rsid w:val="00074192"/>
     <w:rsid w:val="0007430A"/>
     <w:rsid w:val="00074C4F"/>
     <w:rsid w:val="00075D00"/>
     <w:rsid w:val="00075EC1"/>
     <w:rsid w:val="00075FB2"/>
     <w:rsid w:val="00076094"/>
     <w:rsid w:val="00076296"/>
     <w:rsid w:val="000764BA"/>
     <w:rsid w:val="000767E7"/>
     <w:rsid w:val="00076879"/>
     <w:rsid w:val="00080AFC"/>
     <w:rsid w:val="00081C5A"/>
     <w:rsid w:val="0008207B"/>
     <w:rsid w:val="000827A9"/>
     <w:rsid w:val="00082AAF"/>
     <w:rsid w:val="0008305C"/>
     <w:rsid w:val="000830C5"/>
     <w:rsid w:val="00083188"/>
     <w:rsid w:val="000831CF"/>
     <w:rsid w:val="000838DD"/>
@@ -8868,50 +10248,51 @@
     <w:rsid w:val="000B1D92"/>
     <w:rsid w:val="000B298F"/>
     <w:rsid w:val="000B2E6D"/>
     <w:rsid w:val="000B3190"/>
     <w:rsid w:val="000B480B"/>
     <w:rsid w:val="000B5ABD"/>
     <w:rsid w:val="000B5C1B"/>
     <w:rsid w:val="000B5D25"/>
     <w:rsid w:val="000B5FE4"/>
     <w:rsid w:val="000B60FB"/>
     <w:rsid w:val="000B6419"/>
     <w:rsid w:val="000B6523"/>
     <w:rsid w:val="000B71D0"/>
     <w:rsid w:val="000B7F3D"/>
     <w:rsid w:val="000C0B3E"/>
     <w:rsid w:val="000C180F"/>
     <w:rsid w:val="000C1D46"/>
     <w:rsid w:val="000C2490"/>
     <w:rsid w:val="000C2671"/>
     <w:rsid w:val="000C2784"/>
     <w:rsid w:val="000C3ADF"/>
     <w:rsid w:val="000C4AF2"/>
     <w:rsid w:val="000C54A5"/>
     <w:rsid w:val="000C5BBA"/>
     <w:rsid w:val="000C7E8B"/>
+    <w:rsid w:val="000D0ACF"/>
     <w:rsid w:val="000D0C83"/>
     <w:rsid w:val="000D26C3"/>
     <w:rsid w:val="000D2D51"/>
     <w:rsid w:val="000D301D"/>
     <w:rsid w:val="000D3F27"/>
     <w:rsid w:val="000D4384"/>
     <w:rsid w:val="000D4D5B"/>
     <w:rsid w:val="000D557D"/>
     <w:rsid w:val="000D5D31"/>
     <w:rsid w:val="000D5EC4"/>
     <w:rsid w:val="000D63B0"/>
     <w:rsid w:val="000D6C0B"/>
     <w:rsid w:val="000D6D63"/>
     <w:rsid w:val="000D7315"/>
     <w:rsid w:val="000E0353"/>
     <w:rsid w:val="000E0D90"/>
     <w:rsid w:val="000E1664"/>
     <w:rsid w:val="000E1AE1"/>
     <w:rsid w:val="000E20AF"/>
     <w:rsid w:val="000E2574"/>
     <w:rsid w:val="000E2BBD"/>
     <w:rsid w:val="000E3398"/>
     <w:rsid w:val="000E39D3"/>
     <w:rsid w:val="000E3CD9"/>
     <w:rsid w:val="000E3F16"/>
@@ -9219,50 +10600,51 @@
     <w:rsid w:val="00210C58"/>
     <w:rsid w:val="002113FB"/>
     <w:rsid w:val="002116BC"/>
     <w:rsid w:val="00211BF5"/>
     <w:rsid w:val="0021302C"/>
     <w:rsid w:val="00213258"/>
     <w:rsid w:val="0021379F"/>
     <w:rsid w:val="00215CF9"/>
     <w:rsid w:val="00216019"/>
     <w:rsid w:val="002162C0"/>
     <w:rsid w:val="00216590"/>
     <w:rsid w:val="0021673E"/>
     <w:rsid w:val="00216D45"/>
     <w:rsid w:val="00220290"/>
     <w:rsid w:val="002202C2"/>
     <w:rsid w:val="00221091"/>
     <w:rsid w:val="00221854"/>
     <w:rsid w:val="00221AE3"/>
     <w:rsid w:val="00221BF1"/>
     <w:rsid w:val="0022225E"/>
     <w:rsid w:val="002235FC"/>
     <w:rsid w:val="0022413F"/>
     <w:rsid w:val="00224641"/>
     <w:rsid w:val="00224713"/>
     <w:rsid w:val="00224C0E"/>
+    <w:rsid w:val="00224D31"/>
     <w:rsid w:val="00225910"/>
     <w:rsid w:val="00225C11"/>
     <w:rsid w:val="00226626"/>
     <w:rsid w:val="00226E3D"/>
     <w:rsid w:val="0022790E"/>
     <w:rsid w:val="0023017F"/>
     <w:rsid w:val="00231CC2"/>
     <w:rsid w:val="00232298"/>
     <w:rsid w:val="002324CE"/>
     <w:rsid w:val="00233667"/>
     <w:rsid w:val="002336D8"/>
     <w:rsid w:val="00233D21"/>
     <w:rsid w:val="002342B2"/>
     <w:rsid w:val="00234586"/>
     <w:rsid w:val="00234FD3"/>
     <w:rsid w:val="00235951"/>
     <w:rsid w:val="002359CA"/>
     <w:rsid w:val="00235A8D"/>
     <w:rsid w:val="00236A29"/>
     <w:rsid w:val="00237C29"/>
     <w:rsid w:val="00237CE5"/>
     <w:rsid w:val="00237EEE"/>
     <w:rsid w:val="00237F86"/>
     <w:rsid w:val="002402F2"/>
     <w:rsid w:val="00241B37"/>
@@ -10009,50 +11391,51 @@
     <w:rsid w:val="004D1ED1"/>
     <w:rsid w:val="004D2123"/>
     <w:rsid w:val="004D23F1"/>
     <w:rsid w:val="004D2755"/>
     <w:rsid w:val="004D2A96"/>
     <w:rsid w:val="004D2DBC"/>
     <w:rsid w:val="004D3713"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3E2B"/>
     <w:rsid w:val="004D42D0"/>
     <w:rsid w:val="004D52E6"/>
     <w:rsid w:val="004D63C9"/>
     <w:rsid w:val="004D6417"/>
     <w:rsid w:val="004D68B4"/>
     <w:rsid w:val="004D7D12"/>
     <w:rsid w:val="004D7F9B"/>
     <w:rsid w:val="004E0196"/>
     <w:rsid w:val="004E03A2"/>
     <w:rsid w:val="004E0436"/>
     <w:rsid w:val="004E113E"/>
     <w:rsid w:val="004E195F"/>
     <w:rsid w:val="004E1F7D"/>
     <w:rsid w:val="004E1FA7"/>
     <w:rsid w:val="004E3639"/>
     <w:rsid w:val="004E3E3D"/>
+    <w:rsid w:val="004E4E11"/>
     <w:rsid w:val="004E5A2A"/>
     <w:rsid w:val="004E5A42"/>
     <w:rsid w:val="004E6162"/>
     <w:rsid w:val="004E639A"/>
     <w:rsid w:val="004E63EA"/>
     <w:rsid w:val="004E68FD"/>
     <w:rsid w:val="004E696A"/>
     <w:rsid w:val="004E7969"/>
     <w:rsid w:val="004F09AA"/>
     <w:rsid w:val="004F0E5A"/>
     <w:rsid w:val="004F106D"/>
     <w:rsid w:val="004F10BD"/>
     <w:rsid w:val="004F1301"/>
     <w:rsid w:val="004F177D"/>
     <w:rsid w:val="004F24AB"/>
     <w:rsid w:val="004F25C9"/>
     <w:rsid w:val="004F28C5"/>
     <w:rsid w:val="004F2AAB"/>
     <w:rsid w:val="004F3363"/>
     <w:rsid w:val="004F3443"/>
     <w:rsid w:val="004F4080"/>
     <w:rsid w:val="004F4901"/>
     <w:rsid w:val="004F5146"/>
     <w:rsid w:val="004F54C7"/>
     <w:rsid w:val="004F5950"/>
@@ -11433,50 +12816,51 @@
     <w:rsid w:val="009A38EA"/>
     <w:rsid w:val="009A41C9"/>
     <w:rsid w:val="009A46AA"/>
     <w:rsid w:val="009A47B4"/>
     <w:rsid w:val="009A488B"/>
     <w:rsid w:val="009A6B64"/>
     <w:rsid w:val="009A7071"/>
     <w:rsid w:val="009A7163"/>
     <w:rsid w:val="009A760A"/>
     <w:rsid w:val="009B01DF"/>
     <w:rsid w:val="009B031C"/>
     <w:rsid w:val="009B0B7B"/>
     <w:rsid w:val="009B0DAF"/>
     <w:rsid w:val="009B169A"/>
     <w:rsid w:val="009B1867"/>
     <w:rsid w:val="009B2E0D"/>
     <w:rsid w:val="009B30C2"/>
     <w:rsid w:val="009B31C0"/>
     <w:rsid w:val="009B347C"/>
     <w:rsid w:val="009B401E"/>
     <w:rsid w:val="009B431E"/>
     <w:rsid w:val="009B46D2"/>
     <w:rsid w:val="009B478C"/>
     <w:rsid w:val="009B4D21"/>
     <w:rsid w:val="009B62F7"/>
+    <w:rsid w:val="009B6385"/>
     <w:rsid w:val="009B644A"/>
     <w:rsid w:val="009B7124"/>
     <w:rsid w:val="009B7E1B"/>
     <w:rsid w:val="009B7F15"/>
     <w:rsid w:val="009B7FE4"/>
     <w:rsid w:val="009C01DE"/>
     <w:rsid w:val="009C0757"/>
     <w:rsid w:val="009C089E"/>
     <w:rsid w:val="009C0923"/>
     <w:rsid w:val="009C16F9"/>
     <w:rsid w:val="009C1795"/>
     <w:rsid w:val="009C1FCA"/>
     <w:rsid w:val="009C2142"/>
     <w:rsid w:val="009C2C97"/>
     <w:rsid w:val="009C3C09"/>
     <w:rsid w:val="009C3F0A"/>
     <w:rsid w:val="009C454C"/>
     <w:rsid w:val="009C5EB3"/>
     <w:rsid w:val="009C62BA"/>
     <w:rsid w:val="009C649E"/>
     <w:rsid w:val="009C6835"/>
     <w:rsid w:val="009C7019"/>
     <w:rsid w:val="009C703C"/>
     <w:rsid w:val="009D0D24"/>
     <w:rsid w:val="009D111B"/>
@@ -11899,50 +13283,51 @@
     <w:rsid w:val="00B33E3B"/>
     <w:rsid w:val="00B3466F"/>
     <w:rsid w:val="00B34B0A"/>
     <w:rsid w:val="00B34B38"/>
     <w:rsid w:val="00B35645"/>
     <w:rsid w:val="00B35960"/>
     <w:rsid w:val="00B36472"/>
     <w:rsid w:val="00B364F0"/>
     <w:rsid w:val="00B3676F"/>
     <w:rsid w:val="00B36F21"/>
     <w:rsid w:val="00B372B8"/>
     <w:rsid w:val="00B374A7"/>
     <w:rsid w:val="00B37597"/>
     <w:rsid w:val="00B37862"/>
     <w:rsid w:val="00B37935"/>
     <w:rsid w:val="00B37C2B"/>
     <w:rsid w:val="00B37D46"/>
     <w:rsid w:val="00B40F8A"/>
     <w:rsid w:val="00B4107B"/>
     <w:rsid w:val="00B4239C"/>
     <w:rsid w:val="00B42683"/>
     <w:rsid w:val="00B428AB"/>
     <w:rsid w:val="00B43B2A"/>
     <w:rsid w:val="00B43BB0"/>
     <w:rsid w:val="00B43D2F"/>
+    <w:rsid w:val="00B44D76"/>
     <w:rsid w:val="00B45134"/>
     <w:rsid w:val="00B45460"/>
     <w:rsid w:val="00B45E35"/>
     <w:rsid w:val="00B45E5E"/>
     <w:rsid w:val="00B45F66"/>
     <w:rsid w:val="00B469D5"/>
     <w:rsid w:val="00B46D59"/>
     <w:rsid w:val="00B46D75"/>
     <w:rsid w:val="00B4700F"/>
     <w:rsid w:val="00B476FC"/>
     <w:rsid w:val="00B47EE0"/>
     <w:rsid w:val="00B50D4D"/>
     <w:rsid w:val="00B517BB"/>
     <w:rsid w:val="00B51E5E"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B5285B"/>
     <w:rsid w:val="00B535F7"/>
     <w:rsid w:val="00B53C11"/>
     <w:rsid w:val="00B547C4"/>
     <w:rsid w:val="00B55638"/>
     <w:rsid w:val="00B557C0"/>
     <w:rsid w:val="00B55AF2"/>
     <w:rsid w:val="00B56D3E"/>
     <w:rsid w:val="00B56FCA"/>
     <w:rsid w:val="00B605E7"/>
@@ -12572,50 +13957,51 @@
     <w:rsid w:val="00D73422"/>
     <w:rsid w:val="00D7394A"/>
     <w:rsid w:val="00D73AAD"/>
     <w:rsid w:val="00D73D20"/>
     <w:rsid w:val="00D745A4"/>
     <w:rsid w:val="00D74773"/>
     <w:rsid w:val="00D74CA4"/>
     <w:rsid w:val="00D74D4B"/>
     <w:rsid w:val="00D7534A"/>
     <w:rsid w:val="00D7536C"/>
     <w:rsid w:val="00D7621B"/>
     <w:rsid w:val="00D7642A"/>
     <w:rsid w:val="00D76528"/>
     <w:rsid w:val="00D7751D"/>
     <w:rsid w:val="00D81F8E"/>
     <w:rsid w:val="00D81FE7"/>
     <w:rsid w:val="00D8284A"/>
     <w:rsid w:val="00D82F9C"/>
     <w:rsid w:val="00D83E85"/>
     <w:rsid w:val="00D83EDC"/>
     <w:rsid w:val="00D8438B"/>
     <w:rsid w:val="00D847FF"/>
     <w:rsid w:val="00D84A1B"/>
     <w:rsid w:val="00D84E33"/>
     <w:rsid w:val="00D852E4"/>
+    <w:rsid w:val="00D858CF"/>
     <w:rsid w:val="00D862B4"/>
     <w:rsid w:val="00D867BA"/>
     <w:rsid w:val="00D8695F"/>
     <w:rsid w:val="00D86C3D"/>
     <w:rsid w:val="00D87288"/>
     <w:rsid w:val="00D87409"/>
     <w:rsid w:val="00D876D4"/>
     <w:rsid w:val="00D879E4"/>
     <w:rsid w:val="00D90141"/>
     <w:rsid w:val="00D9018D"/>
     <w:rsid w:val="00D907A4"/>
     <w:rsid w:val="00D90FE6"/>
     <w:rsid w:val="00D9150F"/>
     <w:rsid w:val="00D91F5E"/>
     <w:rsid w:val="00D9266B"/>
     <w:rsid w:val="00D92FAD"/>
     <w:rsid w:val="00D93115"/>
     <w:rsid w:val="00D933AE"/>
     <w:rsid w:val="00D934C3"/>
     <w:rsid w:val="00D935E3"/>
     <w:rsid w:val="00D9423A"/>
     <w:rsid w:val="00D943FB"/>
     <w:rsid w:val="00D946A9"/>
     <w:rsid w:val="00D9536B"/>
     <w:rsid w:val="00D95434"/>
@@ -12817,50 +14203,51 @@
     <w:rsid w:val="00E45EA5"/>
     <w:rsid w:val="00E46741"/>
     <w:rsid w:val="00E46918"/>
     <w:rsid w:val="00E46CF0"/>
     <w:rsid w:val="00E46F57"/>
     <w:rsid w:val="00E47010"/>
     <w:rsid w:val="00E47A11"/>
     <w:rsid w:val="00E47B26"/>
     <w:rsid w:val="00E502D8"/>
     <w:rsid w:val="00E5045E"/>
     <w:rsid w:val="00E50AE4"/>
     <w:rsid w:val="00E51654"/>
     <w:rsid w:val="00E51AD1"/>
     <w:rsid w:val="00E5201F"/>
     <w:rsid w:val="00E53927"/>
     <w:rsid w:val="00E54005"/>
     <w:rsid w:val="00E54967"/>
     <w:rsid w:val="00E54A3A"/>
     <w:rsid w:val="00E54F2B"/>
     <w:rsid w:val="00E55066"/>
     <w:rsid w:val="00E556AD"/>
     <w:rsid w:val="00E55709"/>
     <w:rsid w:val="00E55968"/>
     <w:rsid w:val="00E55A79"/>
     <w:rsid w:val="00E55AA4"/>
+    <w:rsid w:val="00E56415"/>
     <w:rsid w:val="00E5661A"/>
     <w:rsid w:val="00E56FE1"/>
     <w:rsid w:val="00E570CD"/>
     <w:rsid w:val="00E575CE"/>
     <w:rsid w:val="00E61375"/>
     <w:rsid w:val="00E61418"/>
     <w:rsid w:val="00E616EE"/>
     <w:rsid w:val="00E61AD7"/>
     <w:rsid w:val="00E6218D"/>
     <w:rsid w:val="00E62B13"/>
     <w:rsid w:val="00E62DA2"/>
     <w:rsid w:val="00E63066"/>
     <w:rsid w:val="00E63CC5"/>
     <w:rsid w:val="00E64546"/>
     <w:rsid w:val="00E64892"/>
     <w:rsid w:val="00E64C2F"/>
     <w:rsid w:val="00E64C87"/>
     <w:rsid w:val="00E651EA"/>
     <w:rsid w:val="00E6523D"/>
     <w:rsid w:val="00E65617"/>
     <w:rsid w:val="00E65791"/>
     <w:rsid w:val="00E65D98"/>
     <w:rsid w:val="00E66840"/>
     <w:rsid w:val="00E703C5"/>
     <w:rsid w:val="00E709F8"/>
@@ -13308,50 +14695,51 @@
     <w:rsid w:val="00FF008C"/>
     <w:rsid w:val="00FF0377"/>
     <w:rsid w:val="00FF0713"/>
     <w:rsid w:val="00FF077C"/>
     <w:rsid w:val="00FF1053"/>
     <w:rsid w:val="00FF1216"/>
     <w:rsid w:val="00FF13DB"/>
     <w:rsid w:val="00FF1670"/>
     <w:rsid w:val="00FF1D0E"/>
     <w:rsid w:val="00FF2286"/>
     <w:rsid w:val="00FF2EA2"/>
     <w:rsid w:val="00FF3371"/>
     <w:rsid w:val="00FF3637"/>
     <w:rsid w:val="00FF3F62"/>
     <w:rsid w:val="00FF49CC"/>
     <w:rsid w:val="00FF4B4D"/>
     <w:rsid w:val="00FF5620"/>
     <w:rsid w:val="00FF574A"/>
     <w:rsid w:val="00FF599A"/>
     <w:rsid w:val="00FF5A43"/>
     <w:rsid w:val="00FF5D8F"/>
     <w:rsid w:val="00FF637D"/>
     <w:rsid w:val="00FF69F1"/>
     <w:rsid w:val="00FF6A37"/>
     <w:rsid w:val="00FF6C7B"/>
+    <w:rsid w:val="00FF6D2E"/>
     <w:rsid w:val="00FF6D7B"/>
     <w:rsid w:val="00FF7661"/>
     <w:rsid w:val="00FF7D4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -14357,58 +15745,66 @@
     </w:div>
     <w:div w:id="1993634734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14680,72 +16076,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8739D13C-D7DE-49C0-BEC2-B03D88A19A07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3545</Characters>
+  <Pages>5</Pages>
+  <Words>633</Words>
+  <Characters>4265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение к аттестату аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>БГЦА</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4158</CharactersWithSpaces>
+  <CharactersWithSpaces>4889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение к аттестату аккредитации</dc:title>
   <dc:subject/>
   <dc:creator>Kondratovich</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>