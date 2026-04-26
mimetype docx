--- v0 (2025-10-27)
+++ v1 (2026-04-26)
@@ -32,67 +32,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10280" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="5635"/>
       </w:tblGrid>
       <w:tr w:rsidR="0021571E" w:rsidRPr="005A1DC9" w14:paraId="436DA109" w14:textId="77777777" w:rsidTr="007149A2">
         <w:trPr>
           <w:trHeight w:val="2250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="341D0BF2" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00C362EA" w:rsidRDefault="0021571E" w:rsidP="00D26959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530E99E5" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E" w:rsidP="00D26959">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7232BE14" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E" w:rsidP="00024290">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:ind w:right="-743"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -128,51 +126,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FB06DA2" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00C362EA" w:rsidRDefault="0021571E" w:rsidP="00D26959">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5635" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09316C26" w14:textId="114D5A53" w:rsidR="00024290" w:rsidRPr="005A1DC9" w:rsidRDefault="0021571E" w:rsidP="00024290">
             <w:pPr>
               <w:ind w:left="1661" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1DC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение №1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E6AD0D9" w14:textId="6488A618" w:rsidR="0021571E" w:rsidRPr="005A1DC9" w:rsidRDefault="0021571E" w:rsidP="00024290">
             <w:pPr>
               <w:ind w:left="2228" w:hanging="567"/>
               <w:jc w:val="left"/>
@@ -601,196 +598,110 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F6079F7" w14:textId="66313B92" w:rsidR="008C6159" w:rsidRPr="008C6159" w:rsidRDefault="008C6159" w:rsidP="00697197">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:ind w:left="-108" w:right="-144"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6159">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Наименование</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13DA76F8" w14:textId="09C73306" w:rsidR="008C6159" w:rsidRPr="008C6159" w:rsidRDefault="008C6159" w:rsidP="00697197">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:ind w:left="-108" w:right="-144"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6159">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F12B3B4" w14:textId="39FD1EA2" w:rsidR="008C6159" w:rsidRPr="008C6159" w:rsidRDefault="008C6159" w:rsidP="00697197">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:ind w:left="-108" w:right="-144"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C6159">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Наименование</w:t>
-[...62 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74A95255" w14:textId="3E8D0232" w:rsidR="008C6159" w:rsidRPr="008C6159" w:rsidRDefault="008C6159" w:rsidP="00697197">
             <w:pPr>
               <w:pStyle w:val="ac"/>
               <w:ind w:left="-108" w:right="-144"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C6159">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1199,752 +1110,514 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7AF7B42C" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0BC7EE41" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="100BE73E" w14:textId="0703AEF0" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 16990-88</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="33B2EEC5" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 16990-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="727ECCB6" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 28672-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="05805775" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 28673-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="27A7E85D" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13634-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3C6B58C8" w14:textId="77777777" w:rsidR="005F2EC1" w:rsidRPr="00F90D75" w:rsidRDefault="00BD5A50" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ГОСТ 28674-2019 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D7077EE" w14:textId="77777777" w:rsidR="005F2EC1" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 11321-89</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1E689D96" w14:textId="7D39CCBD" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 22391-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2E72359F" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 22983-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6E7FDC17" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1134-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3A2B5B90" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1135-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2C646ADF" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1136-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2364B266" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1137-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="691CAE2C" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1193-99</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0C52B3E4" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1398-2003</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="485CA95E" w14:textId="61E9B7DF" w:rsidR="00960977" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1522-2005</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25DA5B49" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="44ECB4B8" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="47DDCF55" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13586.3-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2367DD93" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 10852-86</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="62AC273E" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1053-2015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="178A67A8" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6972F1ED" w14:textId="35B23B6D" w:rsidR="00D26959" w:rsidRPr="00021B8D" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021B8D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -2052,62 +1725,52 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="192074F6" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 10967-2019</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0D33CE9F" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 27988-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="7645F325" w14:textId="77777777" w:rsidTr="008603C6">
         <w:trPr>
@@ -2242,117 +1905,97 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0260A5B1" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1AFDC3B7" w14:textId="2C1FCE2A" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 9353-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="144A0246" w14:textId="3121064B" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00BD5A50" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13586.1-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="53FDA874" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="748DC9B9" w14:textId="0A767FCA" w:rsidR="00D26959" w:rsidRPr="00021B8D" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021B8D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -2452,186 +2095,136 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D37F8E" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="57D1185E" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0BA0A751" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 16990-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2D3F87BF" w14:textId="335AEC0E" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 16990-88</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3C8CAD01" w14:textId="57813E84" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1522-2005</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD5CBF0" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 27676-88</w:t>
             </w:r>
@@ -2747,62 +2340,52 @@
               <w:t>Стекловидность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="676F7EDD" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="036FF76F" w14:textId="72EAEA49" w:rsidR="00021B8D" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 9353-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
@@ -2963,569 +2546,381 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="06188F95" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="77490C6F" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9353-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="486EFF33" w14:textId="421E97C6" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 16990-88</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6541318D" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 16990-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1116C8E4" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 28672-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="32257E10" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 28673-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6361FE3B" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13634-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="115554D3" w14:textId="66D86EF9" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00BD5A50" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ГОСТ 28674-2019 </w:t>
             </w:r>
             <w:r w:rsidR="00D26959" w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 11321-89</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="11A3CBCB" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 22391-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="53CDD382" w14:textId="0A448041" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 22983-88</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1A37F4E0" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1134-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6FB9F643" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1135-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4C294DB8" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1136-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="67975C8A" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1137-98</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="34C60C06" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1193-99</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2CC81F9E" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1398-2003</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1471B749" w14:textId="172D82D9" w:rsidR="00960977" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1522-2005</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E67B96D" w14:textId="3080526E" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 10840-2017</w:t>
@@ -3675,107 +3070,87 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="773B316F" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 30483-97</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="34E474D9" w14:textId="2FB48FAF" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r w:rsidR="00C50901" w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> п.3.2, п.3.3</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10854-2015 п.3.2, п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="66C73003" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71CCE6D8" w14:textId="10A0404D" w:rsidR="00D26959" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021B8D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -3904,107 +3279,71 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65B28EDE" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.1</w:t>
+              <w:t>ГОСТ 13586.6-93 п.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E1FCBCB" w14:textId="033A9DB7" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.3.1</w:t>
+              <w:t>ГОСТ 13586.4-83 п.3.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74D9E8DC" w14:textId="701600E7" w:rsidR="009B4B50" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 10853-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="59E5265D" w14:textId="77777777" w:rsidTr="008603C6">
@@ -4133,62 +3472,52 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6C43D0" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13586.5-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5772604C" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 10856-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="275A9EFA" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
@@ -4319,62 +3648,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="336B8D95" w14:textId="0E799C3A" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1398 - 2003</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40235AAE" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 30089-2018</w:t>
             </w:r>
@@ -4507,69 +3826,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A63DDCD" w14:textId="709E07C2" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.3</w:t>
+              <w:t>ГОСТ 10858-77 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="6992AD10" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="194C852A" w14:textId="483D1C7C" w:rsidR="00D26959" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021B8D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -4814,121 +4115,93 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590856F7" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1398-2003</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7F92C463" w14:textId="77777777" w:rsidR="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ветеринарно-санитарные правила обеспечения </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14951FBF" w14:textId="77777777" w:rsidR="00DD3EEF" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">безопасности в </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> отношении кормов и кормовых добавок, утв. </w:t>
+              <w:t xml:space="preserve">безопасности в ветеринарносанитарном отношении кормов и кормовых добавок, утв. </w:t>
             </w:r>
             <w:r w:rsidR="00F6523A" w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Постановлением Министерства</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> сельского хозяйства и продовольствия Республики Беларусь 10.02.2011 №10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FFD2742" w14:textId="539F6AED" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -4938,69 +4211,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DD7ED8A" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.7</w:t>
+              <w:t>ГОСТ 13496.19-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="0DF24F17" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11CD1541" w14:textId="1BAC6764" w:rsidR="00D26959" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -5211,62 +4466,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="304EDB35" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 26930-86</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C3C3CB8" w14:textId="08E6C78D" w:rsidR="00DD6AA0" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 26929-94</w:t>
             </w:r>
@@ -5437,62 +4682,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="481BCCC5" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 4311-2012</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6D8B781B" w14:textId="69540111" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Инструкция</w:t>
             </w:r>
@@ -5710,97 +4945,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A426EE1" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2785-2007</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="005C073F" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6E9BF885" w14:textId="2065E21C" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5231-2015</w:t>
             </w:r>
@@ -5921,85 +5136,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="331CF485" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дезоксинваленол (вомитоксин)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3477C41C" w14:textId="75C574C1" w:rsidR="0071427C" w:rsidRPr="00F90D75" w:rsidRDefault="0071427C" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6025,138 +5212,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D078D54" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00F90D75" w:rsidRDefault="00D26959" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>-2006</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МВИ.МН  2477-2006</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75676757" w14:textId="5D66CB1A" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1B57E57A" w14:textId="7FD84907" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 6103-2018</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4DFDB037" w14:textId="5596960E" w:rsidR="0071427C" w:rsidRPr="00F90D75" w:rsidRDefault="0071427C" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="56E0F932" w14:textId="77777777" w:rsidTr="00FB626D">
         <w:trPr>
           <w:trHeight w:val="1122"/>
         </w:trPr>
         <w:tc>
@@ -6299,60 +5456,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="296365E4" w14:textId="77777777" w:rsidR="00960977" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гексахлорцикло</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00960977">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">гексан </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0653C2C2" w14:textId="251D312D" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00960977">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
@@ -6488,112 +5643,76 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F9B8F11" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ </w:t>
-[...17 lines deleted...]
-              <w:t>, утв. Минздравом СССР 28.01.1980</w:t>
+              <w:t>МУ № 2142-80, утв. Минздравом СССР 28.01.1980</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DCC6F91" w14:textId="517479CE" w:rsidR="009B4B50" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ </w:t>
-[...17 lines deleted...]
-              <w:t>, утв. Минздравом СССР 01.07.1986</w:t>
+              <w:t>МУ № 4120-86, утв. Минздравом СССР 01.07.1986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="0E6B43A7" w14:textId="77777777" w:rsidTr="00FB626D">
         <w:trPr>
           <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FC4E62F" w14:textId="7DD82F08" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
@@ -6758,97 +5877,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B4C17EE" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2479-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4F14E64F" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="755D113D" w14:textId="56135C6F" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5731-2016</w:t>
             </w:r>
@@ -6985,60 +6084,58 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BE52E10" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зеараленон</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1224F01C" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -7054,97 +6151,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A953651" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2478-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="24709B48" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="08741C17" w14:textId="3E49D940" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5230-2015</w:t>
             </w:r>
@@ -7277,67 +6354,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18E9540B" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> А</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Охратоксин А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A49D6E1" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -7352,97 +6419,77 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17C3D958" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2480-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="79E848D0" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="64685F7F" w14:textId="43DE36AD" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6102-2018</w:t>
             </w:r>
@@ -7551,100 +6598,88 @@
               </w:rPr>
               <w:t>01.11/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C0BFB19" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Фуманизин</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12ACA755" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13634-90</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="049C12AB" w14:textId="04ABB750" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ветеринарно-санитарные правила, утв. </w:t>
             </w:r>
@@ -7670,97 +6705,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="583D0509" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2560-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="37F707A2" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7284D2BB" w14:textId="1AC744F2" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5730-2016</w:t>
             </w:r>
@@ -8071,62 +7086,52 @@
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="370F6D70" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 7169-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4D3E7370" w14:textId="01A89A1C" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 7170-2017</w:t>
             </w:r>
@@ -8136,97 +7141,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FDF6DDF" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6986EA36" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="77D41086" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 27668-88</w:t>
             </w:r>
@@ -8704,60 +7689,58 @@
               </w:rPr>
               <w:t>10.61/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="519C8D20" w14:textId="7DD4F88E" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зеараленон</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7DDEDC36" w14:textId="753B6D2C" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
@@ -8789,97 +7772,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FC4F22D" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2478-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="618B66C3" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="69B310C8" w14:textId="3BF22C71" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5230-2015</w:t>
             </w:r>
@@ -8982,85 +7945,57 @@
               </w:rPr>
               <w:t>10.61/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FAC14A" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дезоксинваленол (вомитоксин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="23D637FC" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9069,97 +8004,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C2E7B03" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2477-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="48A6FED5" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4E321255" w14:textId="3048D5B6" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6103-2018</w:t>
             </w:r>
@@ -9957,202 +8872,152 @@
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5DA4A359" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 12220-96</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="101B6992" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 11246-96</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="06ADD086" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 11048-95</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="552546EC" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 80-96</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="121EA5F3" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 30257-95</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3CD1296E" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F2F25BF" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -10257,97 +9122,77 @@
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11411A92" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="09A4FFED" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="19FAD302" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 13979.0-86</w:t>
             </w:r>
@@ -10523,69 +9368,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AAE994C" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п. 3</w:t>
+              <w:t>ГОСТ 13979.1-68 п. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="5AFCD8F5" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07065C83" w14:textId="373A09AB" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -10762,69 +9589,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="696ECEB5" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п. 3</w:t>
+              <w:t>ГОСТ 13979.6-69 п. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="2EACC952" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="311C1BBA" w14:textId="29B59C4D" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -10926,60 +9735,58 @@
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Массовая доля</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A48A166" w14:textId="0EB9B69A" w:rsidR="00960977" w:rsidRPr="00F90D75" w:rsidRDefault="00960977" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>металлопримесей</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1F648C44" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11191,62 +9998,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1029D414" w14:textId="06701FC3" w:rsidR="00BD5A50" w:rsidRPr="00F90D75" w:rsidRDefault="00BD5A50" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13496.4-2019</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="31A42A70" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05B24586" w14:textId="47AA8FC6" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -11659,62 +10456,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56D21AD1" w14:textId="19586007" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13496.15-2016</w:t>
+            </w:r>
             <w:r w:rsidR="005F638C" w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="24689501" w14:textId="77777777" w:rsidTr="008603C6">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11805,62 +10592,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C2A01BE" w14:textId="77777777" w:rsidR="00960977" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Активность </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Активность уреазы</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3DE19F3B" w14:textId="777C214A" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A66883" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
@@ -12112,69 +10889,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7559D795" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.7</w:t>
+              <w:t>ГОСТ 13496.19-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="007AB5BC" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11AC8FAB" w14:textId="50E7442C" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -12250,93 +11009,73 @@
               </w:rPr>
               <w:t>10.91/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55A73F5F" w14:textId="67FE2403" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гексахлорцикло</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00960977">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>гексан (альфа, бета, гамма-изомеры</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> и его метаболиты</w:t>
+              <w:t>гексан (альфа, бета, гамма-изомеры),  ДДТ и его метаболиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C370378" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12345,112 +11084,76 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="358CD1E9" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ </w:t>
-[...17 lines deleted...]
-              <w:t>, утв. Минздравом СССР 28.01.1980</w:t>
+              <w:t>МУ № 2142-80, утв. Минздравом СССР 28.01.1980</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765D9DC6" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ </w:t>
-[...17 lines deleted...]
-              <w:t>, утв. Минздравом СССР 01.07.1986</w:t>
+              <w:t>МУ № 4120-86, утв. Минздравом СССР 01.07.1986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241FD2" w:rsidRPr="00F90D75" w14:paraId="79CAF200" w14:textId="77777777" w:rsidTr="008603C6">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E9AAA0F" w14:textId="427D02F5" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00DF2594" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -12529,60 +11232,58 @@
               </w:rPr>
               <w:t>10.91/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02B094B3" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зеараленон</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B453F43" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12590,97 +11291,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD2958D" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2478-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5FBF76C2" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="153A5491" w14:textId="4F3BEA16" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5230-2015</w:t>
             </w:r>
@@ -12839,97 +11520,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C32951C" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2785-2007</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1B8F4D28" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="64CA2DF2" w14:textId="7F7EDBA4" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5231-2015</w:t>
             </w:r>
@@ -13029,85 +11690,57 @@
               </w:rPr>
               <w:t>10.91/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36EA3967" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дезоксинваленон (вомитоксин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="52A8E707" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13116,97 +11749,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345EF3A5" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2477-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="39B5DFCD" w14:textId="77777777" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7434AE96" w14:textId="1560D284" w:rsidR="00F1715F" w:rsidRPr="00F90D75" w:rsidRDefault="00F1715F" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6103-2018</w:t>
             </w:r>
@@ -13306,67 +11919,57 @@
               </w:rPr>
               <w:t>10.91/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CE0A111" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> А</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Охратоксин А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="708FC557" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13375,97 +11978,77 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40C93884" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2480-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="028A05DC" w14:textId="77777777" w:rsidR="00357E40" w:rsidRPr="00F90D75" w:rsidRDefault="00357E40" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5077F276" w14:textId="1C0DC936" w:rsidR="00357E40" w:rsidRPr="00826866" w:rsidRDefault="00357E40" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6102-2018</w:t>
             </w:r>
@@ -13642,97 +12225,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D6E3AAC" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00826866" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2479-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="48CDA30A" w14:textId="77777777" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4FD050A4" w14:textId="6BB92F83" w:rsidR="00B377F6" w:rsidRPr="00826866" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">МВИ.МН </w:t>
             </w:r>
@@ -14307,62 +12870,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="743E0800" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 26930-86</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0AC5E4C2" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 26929-94</w:t>
             </w:r>
@@ -14603,97 +13156,77 @@
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="01A8C3B9" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 1129-93</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="42694C99" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1486-2004</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5CAC72DB" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14702,98 +13235,78 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EBF28BA" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1053-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="668A5A5C" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1939-2009</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="64B95FC0" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 1036-97</w:t>
@@ -14991,69 +13504,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AA29742" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.7.1</w:t>
+              <w:t>ГОСТ 31933-2012 п.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="13EC6FB8" w14:textId="77777777" w:rsidTr="008603C6">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D72892E" w14:textId="430358F0" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15227,62 +13722,52 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="416898D4" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 26593-85</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="64BBCE76" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ГОСТ Р 51487-2001</w:t>
@@ -15946,568 +14431,480 @@
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0197F505" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9267-68</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3D9F7E7C" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9268-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2AC42155" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 18221-2018</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="413F875B" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1150-2013</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3D3880DB" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+              <w:t>СТБ 1842-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB42062" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00B00E3B" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7CEB">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="00B00E3B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2111-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084B2CBE" w14:textId="265F59D4" w:rsidR="0021571E" w:rsidRPr="00B00E3B" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00E3B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47002008" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00B00E3B" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00E3B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>600024008.091-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD9B6C9" w14:textId="3305E997" w:rsidR="0021571E" w:rsidRPr="00B00E3B" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7CEB">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+            <w:r w:rsidRPr="00B00E3B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...44 lines deleted...]
-                <w:lang w:eastAsia="ru-RU"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D461BBB" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00B00E3B" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00E3B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>600024008.110-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A29F30" w14:textId="04DF1BF4" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7CEB">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>BY</w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> BY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AC1CE81" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>600024008.117-2005</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="481BEB14" w14:textId="7E4007CC" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ BY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72162B4A" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>600024008.133-2008</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5787AB98" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13496.0-2016</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0ACECDD9" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1056-2016</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="269BD2D9" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC18788" w14:textId="71146D15" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -16868,69 +15265,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20FE8656" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.2; п.3</w:t>
+              <w:t>ГОСТ 13496.13-2018 п.2; п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="4E4A9EEE" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A8E57BE" w14:textId="045AE121" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -17127,62 +15506,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="260CA60A" w14:textId="728CC29E" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="00BD5A50" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13496.4-2019</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="324B2AC6" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBFED60" w14:textId="72CAB1E6" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -17569,69 +15938,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C7E8264" w14:textId="1CF932D0" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.9.1 Метод А</w:t>
+              <w:t>ГОСТ 32045-2012 п.9.1 Метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="5927FAE1" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="662B96DB" w14:textId="75643C35" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -18037,194 +16388,170 @@
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53620CA5" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9268-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="738BFF36" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1150-2013</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="699BAE61" w14:textId="0D469E7C" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ РБ</w:t>
             </w:r>
             <w:r w:rsidR="005F638C" w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>600024008.091-2003</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3579D6FE" w14:textId="0982D0A9" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ТУ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
             <w:r w:rsidR="005F638C" w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>600024008.110-2005</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1320AA29" w14:textId="77777777" w:rsidR="00674E2B" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ</w:t>
@@ -18269,62 +16596,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5606B6F8" w14:textId="3171B0F3" w:rsidR="00BD5A50" w:rsidRPr="00F90D75" w:rsidRDefault="00BD5A50" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13496.1-2019</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="1A6DD1BA" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3647B344" w14:textId="506B4C04" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -18517,62 +16834,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="085CA4E2" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9267-68</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3744A65A" w14:textId="57502462" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 18221-2018</w:t>
             </w:r>
@@ -18588,62 +16895,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DA1274F" w14:textId="7E9FD72C" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 13496.5-2018</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="34D36820" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02137FC0" w14:textId="7BC6B4AB" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -18795,390 +17092,300 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C7240EC" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9268-2015</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5631770C" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 9267-68</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="42B0F4FB" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 18221-2018</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="19B3110F" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1842-2008</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="05A2380E" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 2111-2010</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3B4D2F21" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>РБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F90D75">
+              <w:t xml:space="preserve"> 600024008.091-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B15C7C1" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>600024008.091-2003</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="1B15C7C1" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+            </w:pPr>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BY 600024008.110-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9CE485" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BY </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="2D9CE485" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
+              <w:t xml:space="preserve"> BY 600024008.117-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E4769BB" w14:textId="77777777" w:rsidR="0021571E" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...63 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ BY 600024008.133-2008</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="36759150" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F2E81B1" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -19223,69 +17430,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="149BB74B" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.6</w:t>
+              <w:t>ГОСТ 13496.7-97 п.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="52CB857A" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D4E7017" w14:textId="5F47B2AA" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -19498,69 +17687,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5815AE46" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.2.1</w:t>
+              <w:t>ГОСТ 26570-95 п.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="518079D8" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64CC6F30" w14:textId="33C34C01" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -19740,69 +17911,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="265CCF11" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.4</w:t>
+              <w:t>ГОСТ 26657-97 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021571E" w:rsidRPr="00F90D75" w14:paraId="4874F40B" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48CF35ED" w14:textId="64D8A1B5" w:rsidR="0021571E" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -19955,69 +18108,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2053D4A1" w14:textId="5FCF1854" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ветеринарно-санитарные правила, утв. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> сельского хозяйства и продовольствия Республики Беларусь 10.02.2011 №10</w:t>
+              <w:t>Ветеринарно-санитарные правила, утв. Постановлением  Министерства сельского хозяйства и продовольствия Республики Беларусь 10.02.2011 №10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B10F962" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20026,97 +18161,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29A5F146" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2479-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5E25C878" w14:textId="77777777" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="653BF6B9" w14:textId="2D82079E" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5731-2016</w:t>
             </w:r>
@@ -20250,60 +18365,58 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="256A9442" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зеараленон</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04C66160" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -20321,97 +18434,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="560C46D1" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2478-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="300591AD" w14:textId="77777777" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0E5DAC51" w14:textId="60B253D7" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5230-2015</w:t>
             </w:r>
@@ -20614,97 +18707,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EC48688" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2785-2007</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4469D7DD" w14:textId="77777777" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3315F606" w14:textId="203C52CB" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5231-2015</w:t>
             </w:r>
@@ -20838,102 +18911,82 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3030AF96" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дезоксинваленон</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2A7A246E" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">(вомитоксин) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56CCE190" w14:textId="77777777" w:rsidR="00697197" w:rsidRPr="00F90D75" w:rsidRDefault="00697197" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -20969,97 +19022,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65D88608" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2477-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3E9ADB90" w14:textId="77777777" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="59BD1608" w14:textId="0B870BD5" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6103-2018</w:t>
             </w:r>
@@ -21193,67 +19226,57 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67EE3F2B" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> А</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Охратоксин А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39FA4457" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -21272,97 +19295,77 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D0982BD" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2480-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="40E933D9" w14:textId="77777777" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 34108-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="511C90C6" w14:textId="745F06AE" w:rsidR="00B377F6" w:rsidRPr="00F90D75" w:rsidRDefault="00B377F6" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6102-2018</w:t>
             </w:r>
@@ -21788,62 +19791,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E17CD02" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 26930-86</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="022096BA" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 26929-94</w:t>
             </w:r>
@@ -22047,69 +20040,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B70867D" w14:textId="77777777" w:rsidR="0021571E" w:rsidRPr="00F90D75" w:rsidRDefault="0021571E" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.7</w:t>
+              <w:t>ГОСТ 13496.19-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82F43" w:rsidRPr="00F90D75" w14:paraId="535EFFBE" w14:textId="77777777" w:rsidTr="008603C6">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="532FA9A3" w14:textId="06018514" w:rsidR="00A82F43" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -22318,132 +20293,102 @@
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="21D9468A" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 7045-2017</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2773DD06" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1666-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="22F2EE32" w14:textId="427F3D3C" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТУ РБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ТУ РБ 00011392.152-94</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5CA8C4C9" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51923DF1" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -22582,134 +20527,104 @@
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="318CA63F" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 27668-88</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7BD28504" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5645EB41" w14:textId="6D323729" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1053-2015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82F43" w:rsidRPr="00F90D75" w14:paraId="53100C96" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E8601C6" w14:textId="53182757" w:rsidR="00A82F43" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -23235,69 +21150,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DE3794A" w14:textId="30EB9F87" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.6.4</w:t>
+              <w:t>ГОСТ 27494-2016 п.6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82F43" w:rsidRPr="00F90D75" w14:paraId="2D746699" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B000EB5" w14:textId="5BF7F2EB" w:rsidR="00A82F43" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -24020,69 +21917,51 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08424736" w14:textId="262B5CEB" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> п.п.3.3-3.4</w:t>
+              <w:t>ГОСТ 27676-88 п.п.3.3-3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82F43" w:rsidRPr="00F90D75" w14:paraId="4122CF53" w14:textId="77777777" w:rsidTr="008603C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF57FB9" w14:textId="0FD78685" w:rsidR="00A82F43" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -24220,102 +22099,82 @@
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B0AA283" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1666-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22094180" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 27839-2013</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="58229108" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п.9.2, п.9.4</w:t>
             </w:r>
@@ -24618,62 +22477,52 @@
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49717664" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 26930-86</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="20D7ADCD" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 26929-94</w:t>
             </w:r>
@@ -25097,62 +22946,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="454FAF80" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2479-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="664566BB" w14:textId="671D5739" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5731-2016</w:t>
             </w:r>
@@ -25270,85 +23109,57 @@
               </w:rPr>
               <w:t>10.61/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147AD4E7" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дезоксинваленон (вомитоксин)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD4FF92" w14:textId="2A405C29" w:rsidR="00FA7CEB" w:rsidRPr="00F90D75" w:rsidRDefault="00FA7CEB" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -25373,62 +23184,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28B29C22" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2477-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5A4EC895" w14:textId="0925EF22" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6103-2018</w:t>
             </w:r>
@@ -25572,122 +23373,110 @@
               </w:rPr>
               <w:t>10.61/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13C58CD9" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зеараленон</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1CB91B34" w14:textId="26EC4A7F" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FB93F8" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2478-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5A62DFD7" w14:textId="7DF8913D" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5230-2015</w:t>
             </w:r>
@@ -25863,62 +23652,52 @@
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="569AA42F" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ. МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ. МН 2478-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4A05E8F5" w14:textId="4671D3FD" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 5231-2015</w:t>
             </w:r>
@@ -26039,60 +23818,58 @@
               </w:rPr>
               <w:t>10.61/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="573E7B6B" w14:textId="27A9FB35" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гексахлорцикло</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>гексан (альфа, бета, гамма-изомеры), ДДТ и его метаболиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13118F17" w14:textId="149750D8" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
@@ -26117,113 +23894,77 @@
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23AB2951" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ </w:t>
-[...17 lines deleted...]
-              <w:t>, утв. Минздравом СССР 28.01.1980</w:t>
+              <w:t>МУ № 2142-80, утв. Минздравом СССР 28.01.1980</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="785CD899" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ </w:t>
-[...17 lines deleted...]
-              <w:t>, утв. Минздравом СССР 01.07.1986</w:t>
+              <w:t>МУ № 4120-86, утв. Минздравом СССР 01.07.1986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82F43" w:rsidRPr="00F90D75" w14:paraId="315FB0BC" w14:textId="77777777" w:rsidTr="008603C6">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D0F0C71" w14:textId="3DE3E85D" w:rsidR="00A82F43" w:rsidRPr="00021B8D" w:rsidRDefault="00C60AC9" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-18"/>
@@ -26320,67 +24061,57 @@
               </w:rPr>
               <w:t>10.61/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="233C6455" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> А</w:t>
+            <w:r w:rsidRPr="00F90D75">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Охратоксин А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5EE1D8CF" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -26390,87 +24121,573 @@
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="481FD70A" w14:textId="77777777" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>МВИ.МН 2480-2006</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="630AD379" w14:textId="0C7AFCA3" w:rsidR="00A82F43" w:rsidRPr="00F90D75" w:rsidRDefault="00A82F43" w:rsidP="00F90D75">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90D75">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 6102-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w14:paraId="38A92841" w14:textId="77777777" w:rsidTr="008603C6">
+        <w:trPr>
+          <w:trHeight w:val="490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BC7B2B" w14:textId="725D416E" w:rsidR="00B00E3B" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECDF00C" w14:textId="301207A8" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Продукты питания: мука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBC81E9" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F76681" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10.61/04.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D7EC485" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5345D2B8" w14:textId="60D0A53A" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Удельная активность цезия-137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B1C3B9" w14:textId="3F5F9D41" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГН 10-117-99 (РДУ-99)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522091C4" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F76681" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AE52BF" w14:textId="4684ED29" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 32161-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w14:paraId="73850077" w14:textId="77777777" w:rsidTr="008603C6">
+        <w:trPr>
+          <w:trHeight w:val="490"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1204F50E" w14:textId="5D1E1442" w:rsidR="00B00E3B" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6339CBD6" w14:textId="17599620" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сельскохо-зяйственное сырьё и корма: зерно; травяная мука, сухое молоко, комбикорм, прочие виды кормов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4DC1F6" w14:textId="62E11513" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10.91/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3116BF74" w14:textId="6FF276BB" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Удельная активность цезия-137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C1D54D" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F76681" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РДУ содержания радионуклидов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E20BE11" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F76681" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>цезия-137 истронция-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49287CE0" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F76681" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-57" w:right="-57" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в сельскохозяйственном сырье и кормах </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BB8AC0" w14:textId="314B6A07" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ветеринарно-санитарные правила, утв. Постановлением Министерства сельского хозяйства и продовольствия Республики Беларусь 10.02.2011 №10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="352F616A" w14:textId="77777777" w:rsidR="00B00E3B" w:rsidRPr="00F76681" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C6B7C6" w14:textId="75B8F54C" w:rsidR="00B00E3B" w:rsidRPr="00F90D75" w:rsidRDefault="00B00E3B" w:rsidP="00B00E3B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F76681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 32161-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D94F507" w14:textId="77777777" w:rsidR="00464300" w:rsidRDefault="00464300" w:rsidP="00242179">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ADA8072" w14:textId="0F8E3507" w:rsidR="00242179" w:rsidRPr="00EF59FA" w:rsidRDefault="00242179" w:rsidP="00242179">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -26730,92 +24947,90 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00826866">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00464300">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Т.А.Николаева</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6B4956C2" w14:textId="2D73D06B" w:rsidR="0021571E" w:rsidRPr="009F108A" w:rsidRDefault="00242179" w:rsidP="0021571E">
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0021571E" w:rsidRPr="009F108A" w:rsidSect="0040790D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1133" w:bottom="0" w:left="1134" w:header="288" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FEE236A" w14:textId="77777777" w:rsidR="00AE4CE4" w:rsidRDefault="00AE4CE4">
+    <w:p w14:paraId="72F2DC67" w14:textId="77777777" w:rsidR="00E95F4E" w:rsidRDefault="00E95F4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A0EAECE" w14:textId="77777777" w:rsidR="00AE4CE4" w:rsidRDefault="00AE4CE4">
+    <w:p w14:paraId="5A08A2CE" w14:textId="77777777" w:rsidR="00E95F4E" w:rsidRDefault="00E95F4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -26839,70 +25054,84 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3296"/>
       <w:gridCol w:w="4374"/>
       <w:gridCol w:w="1689"/>
     </w:tblGrid>
     <w:tr w:rsidR="006D5807" w:rsidRPr="007149A2" w14:paraId="34FB2B7A" w14:textId="77777777" w:rsidTr="006D5807">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="19F17414" w14:textId="6994E069" w:rsidR="006D5807" w:rsidRPr="006D5807" w:rsidRDefault="006D5807" w:rsidP="006D5807">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -27097,50 +25326,64 @@
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="006D5807">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="683DADE7" w14:textId="77777777" w:rsidR="00D26959" w:rsidRDefault="00D26959" w:rsidP="006D5807">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3296"/>
       <w:gridCol w:w="4343"/>
       <w:gridCol w:w="1720"/>
     </w:tblGrid>
     <w:tr w:rsidR="007149A2" w:rsidRPr="007149A2" w14:paraId="0C84559E" w14:textId="77777777" w:rsidTr="006D5807">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3261" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="12D3A0A8" w14:textId="67A878D8" w:rsidR="007149A2" w:rsidRPr="006D5807" w:rsidRDefault="007149A2" w:rsidP="007149A2">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -27356,77 +25599,68 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2373767E" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="0035613F" w:rsidRDefault="00D26959" w:rsidP="00D26959">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C967CE9" w14:textId="77777777" w:rsidR="00AE4CE4" w:rsidRDefault="00AE4CE4">
+    <w:p w14:paraId="6E13383F" w14:textId="77777777" w:rsidR="00E95F4E" w:rsidRDefault="00E95F4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09FE9DD2" w14:textId="77777777" w:rsidR="00AE4CE4" w:rsidRDefault="00AE4CE4">
+    <w:p w14:paraId="2983CA86" w14:textId="77777777" w:rsidR="00E95F4E" w:rsidRDefault="00E95F4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5441" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2127"/>
       <w:gridCol w:w="8362"/>
     </w:tblGrid>
     <w:tr w:rsidR="007149A2" w:rsidRPr="00D337DC" w14:paraId="722A3376" w14:textId="77777777" w:rsidTr="00A04477">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -27722,59 +25956,50 @@
           <w:r w:rsidRPr="008C6159">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="65CBD067" w14:textId="77777777" w:rsidR="00D26959" w:rsidRPr="00D1196E" w:rsidRDefault="00D26959" w:rsidP="00D26959">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10966" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="9832"/>
     </w:tblGrid>
     <w:tr w:rsidR="00024290" w:rsidRPr="00804957" w14:paraId="570B7291" w14:textId="77777777" w:rsidTr="00C04E3E">
       <w:trPr>
         <w:trHeight w:val="715"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
@@ -29494,52 +27719,51 @@
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="65535"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="105"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="165021963">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1112897801">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021571E"/>
     <w:rsid w:val="000038CB"/>
     <w:rsid w:val="00021B8D"/>
@@ -29596,76 +27820,79 @@
     <w:rsid w:val="00780946"/>
     <w:rsid w:val="007D3964"/>
     <w:rsid w:val="007F2DD8"/>
     <w:rsid w:val="00814E5F"/>
     <w:rsid w:val="00826866"/>
     <w:rsid w:val="008424EF"/>
     <w:rsid w:val="00855BC6"/>
     <w:rsid w:val="008603C6"/>
     <w:rsid w:val="008907BF"/>
     <w:rsid w:val="0089788D"/>
     <w:rsid w:val="008C6159"/>
     <w:rsid w:val="0092204E"/>
     <w:rsid w:val="00960977"/>
     <w:rsid w:val="0096147A"/>
     <w:rsid w:val="00977A65"/>
     <w:rsid w:val="009B4B50"/>
     <w:rsid w:val="009C0C08"/>
     <w:rsid w:val="009E7C19"/>
     <w:rsid w:val="00A04477"/>
     <w:rsid w:val="00A5024A"/>
     <w:rsid w:val="00A6117A"/>
     <w:rsid w:val="00A82F43"/>
     <w:rsid w:val="00AC1A5C"/>
     <w:rsid w:val="00AE4CE4"/>
     <w:rsid w:val="00AF71FA"/>
+    <w:rsid w:val="00B00E3B"/>
     <w:rsid w:val="00B377F6"/>
     <w:rsid w:val="00B539F5"/>
     <w:rsid w:val="00B57A6D"/>
     <w:rsid w:val="00B64F14"/>
     <w:rsid w:val="00BB1A75"/>
     <w:rsid w:val="00BD5A50"/>
     <w:rsid w:val="00C04E3E"/>
     <w:rsid w:val="00C073DB"/>
+    <w:rsid w:val="00C134F0"/>
     <w:rsid w:val="00C23DE1"/>
     <w:rsid w:val="00C246C9"/>
     <w:rsid w:val="00C40632"/>
     <w:rsid w:val="00C50901"/>
     <w:rsid w:val="00C51F3C"/>
     <w:rsid w:val="00C60AC9"/>
     <w:rsid w:val="00C84D14"/>
     <w:rsid w:val="00CD3427"/>
     <w:rsid w:val="00CF4D29"/>
     <w:rsid w:val="00CF68DF"/>
     <w:rsid w:val="00D26959"/>
     <w:rsid w:val="00D33EEB"/>
     <w:rsid w:val="00D76356"/>
     <w:rsid w:val="00DD3EEF"/>
     <w:rsid w:val="00DD6AA0"/>
     <w:rsid w:val="00DE70C0"/>
     <w:rsid w:val="00DF2594"/>
     <w:rsid w:val="00E63AC6"/>
+    <w:rsid w:val="00E95F4E"/>
     <w:rsid w:val="00EF59FA"/>
     <w:rsid w:val="00F01867"/>
     <w:rsid w:val="00F1715F"/>
     <w:rsid w:val="00F27910"/>
     <w:rsid w:val="00F6523A"/>
     <w:rsid w:val="00F90D75"/>
     <w:rsid w:val="00F92B82"/>
     <w:rsid w:val="00FA7CEB"/>
     <w:rsid w:val="00FB626D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -31312,58 +29539,66 @@
     </w:div>
     <w:div w:id="1027027090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0178E8EAC88B4F6FAC01428560D45F6A"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9556B42F-79C6-4CFD-BCFF-21B1EEC59815}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -31450,51 +29685,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
@@ -31522,52 +29757,54 @@
   <w:rsids>
     <w:rsidRoot w:val="00360950"/>
     <w:rsid w:val="001A68C5"/>
     <w:rsid w:val="001B1EA1"/>
     <w:rsid w:val="002C1BD7"/>
     <w:rsid w:val="00351584"/>
     <w:rsid w:val="00360950"/>
     <w:rsid w:val="00391989"/>
     <w:rsid w:val="00392A0C"/>
     <w:rsid w:val="00542557"/>
     <w:rsid w:val="005C55C7"/>
     <w:rsid w:val="00602C58"/>
     <w:rsid w:val="00627425"/>
     <w:rsid w:val="00645523"/>
     <w:rsid w:val="00667106"/>
     <w:rsid w:val="00707DBC"/>
     <w:rsid w:val="00846D23"/>
     <w:rsid w:val="008C5073"/>
     <w:rsid w:val="00901C76"/>
     <w:rsid w:val="0092204E"/>
     <w:rsid w:val="009C0C08"/>
     <w:rsid w:val="00AB264D"/>
     <w:rsid w:val="00AD3AC8"/>
     <w:rsid w:val="00B55890"/>
     <w:rsid w:val="00C128C1"/>
+    <w:rsid w:val="00C134F0"/>
     <w:rsid w:val="00CC42D4"/>
     <w:rsid w:val="00CF4D29"/>
+    <w:rsid w:val="00D02717"/>
     <w:rsid w:val="00D33EEB"/>
     <w:rsid w:val="00DE3185"/>
     <w:rsid w:val="00EB09BC"/>
     <w:rsid w:val="00EE7709"/>
     <w:rsid w:val="00FB4E40"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -32310,70 +30547,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F4A8FBF-F9B4-4C0D-BEA6-306DAEEF9A80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1653</Words>
-  <Characters>9423</Characters>
+  <Words>1733</Words>
+  <Characters>9882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11054</CharactersWithSpaces>
+  <CharactersWithSpaces>11592</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>