--- v0 (2026-04-27)
+++ v1 (2026-10-31)
@@ -16,5196 +16,5203 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4855" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5812"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="6096"/>
+        <w:gridCol w:w="3401"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F40980" w14:paraId="22844219" w14:textId="77777777" w:rsidTr="00724009">
+      <w:tr w:rsidR="00F40980" w14:paraId="369DB9A9" w14:textId="77777777" w:rsidTr="00C2727B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="263D1B44" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00923868" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="0B3B8597" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00923868" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="114BC2FE" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00304069" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="0580BB4A" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00C2727B" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Приложение №</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1361782426"/>
                 <w:placeholder>
                   <w:docPart w:val="3DE2C7D1B61547E79F4103451CC6D4F5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005D4205" w:rsidRPr="00304069">
+                <w:r w:rsidR="005D4205" w:rsidRPr="00C2727B">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F40980" w14:paraId="778A9C1C" w14:textId="77777777" w:rsidTr="00724009">
+      <w:tr w:rsidR="00F40980" w14:paraId="4416FB35" w14:textId="77777777" w:rsidTr="00C2727B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46E878EC" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="5BE84F93" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F73C648" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00304069" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="7A41A9AB" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00C2727B" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">к аттестату аккредитации </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F40980" w:rsidRPr="00204777" w14:paraId="745F78D2" w14:textId="77777777" w:rsidTr="00724009">
+      <w:tr w:rsidR="00F40980" w:rsidRPr="00204777" w14:paraId="30F3E2D9" w14:textId="77777777" w:rsidTr="00C2727B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B93C3DA" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="40B00449" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD4868" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00304069" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="3BA12ACE" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00C2727B" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>№ BY/112 1.0865</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F40980" w:rsidRPr="00B61580" w14:paraId="6B0A863D" w14:textId="77777777" w:rsidTr="00724009">
+      <w:tr w:rsidR="00F40980" w:rsidRPr="00B61580" w14:paraId="0693A881" w14:textId="77777777" w:rsidTr="00C2727B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DAB1597" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="175279A6" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7767FAB9" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00304069" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+          <w:p w14:paraId="52118E79" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00C2727B" w:rsidRDefault="00F40980" w:rsidP="00F40980">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18.05.2004 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F40980" w:rsidRPr="00204777" w14:paraId="672C5C41" w14:textId="77777777" w:rsidTr="00724009">
+      <w:tr w:rsidR="00F40980" w:rsidRPr="00204777" w14:paraId="7656530C" w14:textId="77777777" w:rsidTr="00C2727B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DCCB5E5" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="002E503D" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="69B40998" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="002E503D" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016ABCAE" w14:textId="77777777" w:rsidR="00582A8F" w:rsidRPr="00304069" w:rsidRDefault="00582A8F" w:rsidP="002020E1">
+          <w:p w14:paraId="3AE0F6EB" w14:textId="77777777" w:rsidR="00582A8F" w:rsidRPr="00C2727B" w:rsidRDefault="00582A8F" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2087602877"/>
                 <w:placeholder>
                   <w:docPart w:val="386FEB45175045D19395987A2698E91A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00304069">
+                <w:r w:rsidRPr="00C2727B">
                   <w:rPr>
                     <w:rStyle w:val="aff"/>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="76D5124F" w14:textId="716E47CC" w:rsidR="00F40980" w:rsidRPr="00304069" w:rsidRDefault="00F40980" w:rsidP="00762E89">
+          <w:p w14:paraId="636D6205" w14:textId="55833B17" w:rsidR="00F40980" w:rsidRPr="00C2727B" w:rsidRDefault="00F40980" w:rsidP="000047E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1122807652"/>
                 <w:placeholder>
                   <w:docPart w:val="D03C81F8E7014ED4A452C299CB8E0C65"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E91405">
+                <w:r w:rsidR="007A62B1">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>3</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>листах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F40980" w:rsidRPr="00204777" w14:paraId="304B4898" w14:textId="77777777" w:rsidTr="00724009">
+      <w:tr w:rsidR="00F40980" w:rsidRPr="00204777" w14:paraId="5799A2B6" w14:textId="77777777" w:rsidTr="00C2727B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BDC2339" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
+          <w:p w14:paraId="68BCEF83" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00204777" w:rsidRDefault="00F40980" w:rsidP="002020E1">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="374013FB" w14:textId="39B07A23" w:rsidR="00F40980" w:rsidRPr="00304069" w:rsidRDefault="00F40980" w:rsidP="00C461E2">
+          <w:p w14:paraId="333D740B" w14:textId="074CDF4E" w:rsidR="00F40980" w:rsidRPr="00C2727B" w:rsidRDefault="00F40980" w:rsidP="00C461E2">
             <w:pPr>
               <w:pStyle w:val="39"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
-            <w:r w:rsidRPr="00304069">
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1363401833"/>
                 <w:placeholder>
                   <w:docPart w:val="90A41EE47FD84F8DAC43596EBA63452B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C461E2" w:rsidRPr="00304069">
+                <w:r w:rsidR="00C461E2" w:rsidRPr="00C2727B">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>0</w:t>
                 </w:r>
-                <w:r w:rsidR="00304069">
+                <w:r w:rsidR="00C2727B" w:rsidRPr="00C2727B">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
-                  <w:t>5</w:t>
+                  <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="532CC2D6" w14:textId="77777777" w:rsidR="00F40980" w:rsidRDefault="00F40980"/>
-[...767 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="679DF64C" w14:textId="77777777" w:rsidR="007A62B1" w:rsidRDefault="007A62B1" w:rsidP="00C2727B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C03FC5B" w14:textId="267EC024" w:rsidR="00F40980" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ОБЛАСТЬ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D49BB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АККРЕДИТАЦИИ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk78355385"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:id w:val="1876122450"/>
+          <w:placeholder>
+            <w:docPart w:val="464E38CA06294F5F9166C8AB4620C4E2"/>
+          </w:placeholder>
+          <w:date>
+            <w:dateFormat w:val="dd MMMM yyyy 'года'"/>
+            <w:lid w:val="ru-RU"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00582F03">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>«15» августа 2025 года</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2E209866" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2727B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>лаборатории физических факторов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EF4D1A" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2727B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственного учреждения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03049780" w14:textId="33835F64" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2727B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"Витебский зональный центр гигиены и эпидемиологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6362B63D" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+      <w:pPr>
+        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5441" w:type="pct"/>
-        <w:tblInd w:w="-998" w:type="dxa"/>
+        <w:tblW w:w="5165" w:type="pct"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="706"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1899"/>
+        <w:gridCol w:w="552"/>
+        <w:gridCol w:w="1601"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="2128"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00762E89" w14:paraId="78E2FAE3" w14:textId="77777777" w:rsidTr="000A1B03">
+      <w:tr w:rsidR="00C2727B" w14:paraId="17D12845" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3254E70B" w14:textId="77AA8B30" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AA9ECE" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009B341C" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E305CE5" w14:textId="5D2ABF88" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2068BD79" w14:textId="4C02A870" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D04A270" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Характеристика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D85CAE" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D397D3B" w14:textId="68686FAD" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09913257" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Обозначение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2244FC10" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документа,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B86BE17" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>устанавливающего</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B374EC0" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>требования к</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D4DFC8" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>объекту</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51863C11" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7899F928" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Обозначение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F87D40" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документа,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E9D4B1" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>устанавливающего</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BB26ED" w14:textId="6D917F56" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2727B" w14:paraId="3D126BF5" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D2A8FD" w14:textId="36ABDC74" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A9ECB8" w14:textId="7A3521FB" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEB1D99" w14:textId="6365A433" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DB2663" w14:textId="4D5928D8" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775C7974" w14:textId="7080CB05" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AC6103" w14:textId="17F975E1" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2727B" w14:paraId="4A60524B" w14:textId="77777777" w:rsidTr="00C2727B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC359FE" w14:textId="16FEB964" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Жесткова, 25, 210015, г. Витебск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2727B" w14:paraId="3F0707F7" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="045B4A1F" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D373CB0" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1FF2F9" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Рабочие места</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B8F56C" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AC2E90" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D832D97" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Электромагнитные поля от мониторов ВДТ, ЭВМ И ПЭВМ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C78ED8B" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- напряженность переменного электрического поля, В/м,  в диапазонах частот: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263DD8B8" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Гц-2кГц: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DAFE1E9" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(менее 25 В/м) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7A8408" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(2-400) кГц</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A27FF53" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- плотность магнитного потока переменного магнитного поля, нТл,  в диапазонах частот: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7AD384" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5Гц-2кГц:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFADA90" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(менее 250нТл)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121149EB" w14:textId="0B4E82C1" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(2-400) кГц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="749DD16D" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гигиенический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8B738D" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">норматив, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D97149" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденный </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AC25C9" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением Совета Министров Республики </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4D837B" w14:textId="50F5F62E" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Беларусь 25 января 2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00635F6C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B9C7A0" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.ГМ.1754-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662BF29B" w14:textId="77777777" w:rsidR="00C2727B" w:rsidRPr="00C2727B" w:rsidRDefault="00C2727B" w:rsidP="00C2727B">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B9FA5D8" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="3C668656" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="5BC2835C" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="50371688" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="74DC1DE5" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="624417D7" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="40880CB5" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:p w14:paraId="7901663B" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5165" w:type="pct"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="554"/>
+        <w:gridCol w:w="1601"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00635F6C" w14:paraId="05ED518C" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="020431BE" w14:textId="5EA917BF" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F502A3" w14:textId="1800F665" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53732565" w14:textId="77F94BC4" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="036E801E" w14:textId="31DC9E8E" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4135AC01" w14:textId="77BB8D44" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4314898A" w14:textId="7127682E" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635F6C" w14:paraId="444ADA6B" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC9588A" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46565663" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F26E997" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Рабочие места</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="793CECE7" w14:textId="12DC435D" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31594B10" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A16314" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Шум:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F62CDEE" w14:textId="4DBBDFB9" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- уровни звукового давления в октавных или треть- октавных полосах частот</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C83113C" w14:textId="25C8508C" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- уровень звука</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B38E23E" w14:textId="63E0B104" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- эквивалентные по энергии уровни звука</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004C4E40" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- максимальные уровни звука в дБА(I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="145A043E" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гигиенический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21CC76C2" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">норматив, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38785D4E" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденный </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E786D73" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A62AC1E" w14:textId="121A7D73" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Совета Министров Республики Беларусь 25 января 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0671BD97" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5482FEAB" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.050-86</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4070D93D" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635F6C" w14:paraId="60656904" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AA0BDF" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44962B0D" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFE5EAC" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C82DB3A" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A97F29C" w14:textId="4F69EE0B" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Освещённость </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38579F2C" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="148228D6" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24940-2016</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635F6C" w14:paraId="12C93C27" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7A9F0A" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5433FB47" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="693BB8EB" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3331FF51" w14:textId="10AEBFDF" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100.12/35.060 100.12/35.065 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C8824" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметры микроклимата: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019F8C06" w14:textId="48DCFCFD" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- температура воздуха</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CB6578" w14:textId="64567BCE" w:rsidR="00635F6C" w:rsidRPr="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- относительная влажность воздуха</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76009BA3" w14:textId="39085B99" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="105FA8DD" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 12.1.005-88; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49419EAD" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гигиенический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1067BDA6" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">норматив, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086B81A4" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденный </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A98BB1" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40DDE872" w14:textId="46B029D8" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Совета Министров Республики Беларусь 25 января 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2B462B" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432F908D" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635F6C" w14:paraId="555A7AF5" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D157038" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7EFC32" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="049DDA91" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Помещения жилых и общественных зданий, территория жилой застройки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D69C55" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6238306F" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A6FE13" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Шум:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416DDA05" w14:textId="1A72E668" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- уровни звукового давления в октавных или треть-октавных полосах частот</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E51D7B8" w14:textId="1E77DDAF" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- уровень звука</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CD88E2" w14:textId="7A6042B2" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- эквивалентные по энергии уровни звука</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C09142E" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- максимальные уровни звука в дБА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C80D380" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гигиенический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A843738" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">норматив, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF6EDF1" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденный </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FEC550" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7357E686" w14:textId="2E941E07" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Совета Министров Республики Беларусь 25 января 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E339D44" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23337-2014</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D24F378" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9D4485" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635F6C" w14:paraId="266C5800" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2BDE47" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFAF208" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3223E523" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71322294" w14:textId="77777777" w:rsidR="007411BE" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.060</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261A4D74" w14:textId="5CD3C50A" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="007411BE" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.065</w:t>
+            </w:r>
+            <w:r w:rsidR="00635F6C" w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A1A1788" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметры микроклимата: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3605A5AE" w14:textId="41DC648F" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - относительная влажность воздуха</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B1E5EC" w14:textId="54F8982B" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - температура воздуха</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70CE3CD0" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32FFEC9A" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30494-2011;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F249F4C" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гигиенический норматив, утвержденный Постановлением Совета Министров Республики Беларусь 25 января 2021г. № 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AFFE7CC" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30494-2011</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00635F6C" w14:paraId="265F2864" w14:textId="77777777" w:rsidTr="00635F6C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2578B824" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233D0323" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="793" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76AE292F" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="126ED741" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="414490BC" w14:textId="694D3CB7" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Освещенность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E715801" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4A2B27" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гигиенический норматив, утвержденный Постановлением Совета Министров Республики Беларусь 25 января 2021г. № 37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1053" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01665CB3" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24940-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EFEF739" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00C2727B" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35AC1412" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3"/>
+    <w:p w14:paraId="55FF1239" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3"/>
+    <w:p w14:paraId="6602D7DA" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3"/>
+    <w:p w14:paraId="13248B6F" w14:textId="77777777" w:rsidR="007A62B1" w:rsidRDefault="007A62B1"/>
+    <w:p w14:paraId="5964A73F" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5237" w:type="pct"/>
+        <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="553"/>
+        <w:gridCol w:w="1885"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2131"/>
+        <w:gridCol w:w="2120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006763F3" w14:paraId="57D4E7F7" w14:textId="77777777" w:rsidTr="006763F3">
         <w:trPr>
-          <w:trHeight w:val="276"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="332" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="270" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E198CEC" w14:textId="77777777" w:rsidR="001747CA" w:rsidRPr="00C803DE" w:rsidRDefault="00320DDA">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="4B919088" w14:textId="30034E07" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C803DE">
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="921" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="654033B7" w14:textId="77777777" w:rsidR="00295680" w:rsidRPr="00C803DE" w:rsidRDefault="00320DDA">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="2A629058" w14:textId="09D5320C" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-102"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C803DE">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="762" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0CE897" w14:textId="77777777" w:rsidR="00295680" w:rsidRPr="00C803DE" w:rsidRDefault="00320DDA">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="224838C4" w14:textId="52ED9F1F" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C803DE">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6943E562" w14:textId="77777777" w:rsidR="00295680" w:rsidRPr="00C803DE" w:rsidRDefault="00320DDA">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="47B684E7" w14:textId="00FE3AE9" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C803DE">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1041" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC3DC9B" w14:textId="77777777" w:rsidR="00295680" w:rsidRPr="00C803DE" w:rsidRDefault="00320DDA">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="4015799E" w14:textId="3426BD89" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C803DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1036" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30F317C0" w14:textId="77777777" w:rsidR="00295680" w:rsidRPr="00C803DE" w:rsidRDefault="00320DDA">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="12E78B3A" w14:textId="4D41EFC9" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C803DE">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00295680" w14:paraId="75CF7024" w14:textId="77777777" w:rsidTr="000A1B03">
+      <w:tr w:rsidR="006763F3" w14:paraId="33C15AB9" w14:textId="77777777" w:rsidTr="006763F3">
+        <w:trPr>
+          <w:trHeight w:val="2300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="270" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36BFC403" w14:textId="77777777" w:rsidR="00295680" w:rsidRPr="00467980" w:rsidRDefault="00345EC6">
-[...61 lines deleted...]
-            <w:r w:rsidRPr="00724009">
+          <w:p w14:paraId="2B9D4BBD" w14:textId="77777777" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6F491B" w14:textId="77777777" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="921" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="495E4292" w14:textId="77777777" w:rsidR="00E91405" w:rsidRDefault="00E91405" w:rsidP="001C1655">
-[...324 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="64547A88" w14:textId="453B2FE1" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-102"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Помещения жилых, общественных и производсвенных зданий и сооружени</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>й</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, окружающая среда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="pct"/>
+            <w:tcW w:w="762" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E072EB5" w14:textId="77777777" w:rsidR="00E91405" w:rsidRPr="00724009" w:rsidRDefault="00E91405" w:rsidP="001C1655">
-[...18 lines deleted...]
-              <w:t>100.12/35.068</w:t>
+          <w:p w14:paraId="17ED9890" w14:textId="77777777" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/04.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="pct"/>
+            <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44978BA1" w14:textId="77777777" w:rsidR="00E91405" w:rsidRPr="00724009" w:rsidRDefault="00E91405" w:rsidP="001C1655">
-[...214 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="503D05EB" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мощность эквивалентной </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11028809" w14:textId="106BBD4E" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дозы гамма-излучения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="pct"/>
+            <w:tcW w:w="1041" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="534473EE" w14:textId="77777777" w:rsidR="00E91405" w:rsidRPr="00724009" w:rsidRDefault="00E91405" w:rsidP="007B14F8">
+          <w:p w14:paraId="3C9AACAC" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
             <w:pPr>
               <w:ind w:right="-109"/>
               <w:rPr>
-                <w:bCs/>
-[...37 lines deleted...]
-          <w:p w14:paraId="04205798" w14:textId="77777777" w:rsidR="00E91405" w:rsidRPr="00724009" w:rsidRDefault="00E91405" w:rsidP="007B14F8">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СанПиН и ГН, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0C50CC" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
             <w:pPr>
               <w:ind w:right="-109"/>
               <w:rPr>
-                <w:bCs/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденный </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D376C8E" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29296BD5" w14:textId="524C79F9" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Совета Министров Республики Беларусь от 28.12.2012 № 213</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E1F8CC" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СанПиН и ГН, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C3F747" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденный </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B3B2BD" w14:textId="77777777" w:rsidR="006763F3" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351A8473" w14:textId="6327E122" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Совета Министров Республики Беларусь 25 января 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 37 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1036" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67CD056F" w14:textId="77777777" w:rsidR="00E91405" w:rsidRPr="00724009" w:rsidRDefault="00E91405" w:rsidP="001C1655">
-[...496 lines deleted...]
-            <w:r w:rsidRPr="00724009">
+          <w:p w14:paraId="555800D9" w14:textId="77777777" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.ГМ.1906-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C257334" w14:textId="77777777" w:rsidR="006763F3" w:rsidRPr="00C2727B" w:rsidRDefault="006763F3" w:rsidP="006763F3">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2727B">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...1485 lines deleted...]
-              <w:t>МВИ.ГМ.1906 – 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71AF4364" w14:textId="77777777" w:rsidR="00467980" w:rsidRDefault="00EA24D7" w:rsidP="00467980">
-[...2 lines deleted...]
-        <w:ind w:hanging="851"/>
+    <w:p w14:paraId="5C67E76B" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00003828" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
-          <w:bCs/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00467980">
+      <w:r w:rsidRPr="00003828">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736E33C3" w14:textId="6355E7EC" w:rsidR="00EA24D7" w:rsidRPr="00467980" w:rsidRDefault="00EA24D7" w:rsidP="00467980">
-[...2 lines deleted...]
-        <w:ind w:hanging="851"/>
+    <w:p w14:paraId="1925DDE6" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00003828" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003828">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00467980">
+        <w:t>* – деятельность осуществляется непосредственно в лабораторном отделе;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003828">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">*** – </w:t>
+        <w:br/>
+        <w:t>** – деятельность осуществляется непосредственно в лабораторном отделе и за пределами лабораторного отдела;</w:t>
       </w:r>
-      <w:r w:rsidR="00C803DE" w:rsidRPr="00467980">
+      <w:r w:rsidRPr="00003828">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">лабораторная </w:t>
+        <w:br/>
+        <w:t>*** – деятельность осуществляется за пределами лабораторного отдела.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00467980">
-[...15 lines deleted...]
-        <w:t>ООС</w:t>
+      <w:r w:rsidRPr="00003828">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C4C4FC" w14:textId="77777777" w:rsidR="00D00EC8" w:rsidRDefault="00D00EC8" w:rsidP="00467980">
-[...31 lines deleted...]
-        <w:ind w:hanging="993"/>
+    <w:p w14:paraId="5CBE74DA" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00003828" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042539C">
+    </w:p>
+    <w:p w14:paraId="1195C729" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00003828" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Руководитель органа</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6396B4CC" w14:textId="77777777" w:rsidR="0042539C" w:rsidRPr="0042539C" w:rsidRDefault="0042539C" w:rsidP="0042539C">
-[...5 lines deleted...]
-        <w:ind w:hanging="993"/>
+    <w:p w14:paraId="3A061BF4" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00003828" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042539C">
+      <w:r w:rsidRPr="00003828">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>по аккредитации</w:t>
+        <w:t xml:space="preserve">Руководитель органа </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A2E6CE" w14:textId="77777777" w:rsidR="0042539C" w:rsidRPr="0042539C" w:rsidRDefault="0042539C" w:rsidP="0042539C">
-[...5 lines deleted...]
-        <w:ind w:hanging="993"/>
+    <w:p w14:paraId="176B31FD" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042539C">
+      <w:r w:rsidRPr="00B50A8A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по аккредитации </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0669824B" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00B50A8A" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Беларусь – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7D2782" w14:textId="77777777" w:rsidR="0042539C" w:rsidRPr="0042539C" w:rsidRDefault="0042539C" w:rsidP="0042539C">
-[...5 lines deleted...]
-        <w:ind w:hanging="993"/>
+    <w:p w14:paraId="18B82062" w14:textId="77777777" w:rsidR="00635F6C" w:rsidRPr="00B50A8A" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042539C">
+      <w:r w:rsidRPr="00B50A8A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">директор государственного </w:t>
-[...77 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">директор </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осударственного </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABF1EB9" w14:textId="55A75358" w:rsidR="00635F6C" w:rsidRPr="00B50A8A" w:rsidRDefault="00635F6C" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:ind w:left="-426"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>предприятия «БГЦА»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B50A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50A8A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005D69B1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Т.А.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005D69B1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Николаева</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0042539C" w:rsidRPr="0042539C" w:rsidSect="00762E89">
+    <w:p w14:paraId="1BC233F7" w14:textId="29C82F9C" w:rsidR="00D00EC8" w:rsidRDefault="00D00EC8" w:rsidP="00635F6C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="952" w:hanging="952"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D00EC8" w:rsidSect="00762E89">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="424" w:bottom="1134" w:left="1701" w:header="709" w:footer="412" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A334AA1" w14:textId="77777777" w:rsidR="009507AC" w:rsidRDefault="009507AC" w:rsidP="0011070C">
+    <w:p w14:paraId="1ADB2720" w14:textId="77777777" w:rsidR="005251C2" w:rsidRDefault="005251C2" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB30FD8" w14:textId="77777777" w:rsidR="009507AC" w:rsidRDefault="009507AC" w:rsidP="0011070C">
+    <w:p w14:paraId="06C03AFD" w14:textId="77777777" w:rsidR="005251C2" w:rsidRDefault="005251C2" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4725" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3702"/>
       <w:gridCol w:w="2275"/>
       <w:gridCol w:w="3266"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C379B5" w:rsidRPr="00460ECA" w14:paraId="29B10D2E" w14:textId="77777777" w:rsidTr="00A74514">
+    <w:tr w:rsidR="00C379B5" w:rsidRPr="00460ECA" w14:paraId="021864C9" w14:textId="77777777" w:rsidTr="00635F6C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3686" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0F5EBE2C" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="00280E8C" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
+        <w:p w14:paraId="6F7D008F" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="00280E8C" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00280E8C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>___________________________</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="40B24E50" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="00280E8C" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
+        <w:p w14:paraId="298B6AB5" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="00280E8C" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00280E8C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2266" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="935174905"/>
             <w:placeholder>
               <w:docPart w:val="EFAEEB11A6224CC2ADC7859F960887DE"/>
             </w:placeholder>
-            <w:date w:fullDate="2025-04-25T00:00:00Z">
+            <w:date w:fullDate="2025-07-11T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
-            <w:p w14:paraId="137332F9" w14:textId="5C903EED" w:rsidR="00C379B5" w:rsidRPr="0042539C" w:rsidRDefault="006571EC" w:rsidP="00C379B5">
+            <w:p w14:paraId="648965DD" w14:textId="2DE5604E" w:rsidR="00C379B5" w:rsidRPr="00460ECA" w:rsidRDefault="00FA15F3" w:rsidP="00635F6C">
               <w:pPr>
                 <w:pStyle w:val="61"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>25</w:t>
+                <w:t>11</w:t>
               </w:r>
-              <w:r w:rsidR="0042539C" w:rsidRPr="0042539C">
+              <w:r w:rsidR="00635F6C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
                 <w:t>.0</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>4</w:t>
+                <w:t>7</w:t>
               </w:r>
-              <w:r w:rsidR="0042539C" w:rsidRPr="0042539C">
+              <w:r w:rsidR="00635F6C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>.202</w:t>
-[...7 lines deleted...]
-                <w:t>5</w:t>
+                <w:t>.2025</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="4577411D" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="006571EC" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
+        <w:p w14:paraId="0615AD66" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="00635F6C" w:rsidRDefault="00C379B5" w:rsidP="00635F6C">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006571EC">
+          <w:r w:rsidRPr="00635F6C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B09DA64" w14:textId="0C8919FA" w:rsidR="00C379B5" w:rsidRPr="00280E8C" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
+        <w:p w14:paraId="08A9DAEE" w14:textId="3E83D925" w:rsidR="00C379B5" w:rsidRPr="00280E8C" w:rsidRDefault="00C379B5" w:rsidP="00635F6C">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="140BF48A" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="003A35F7" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
+        <w:p w14:paraId="77408AC3" w14:textId="77777777" w:rsidR="00C379B5" w:rsidRPr="003A35F7" w:rsidRDefault="00C379B5" w:rsidP="00C379B5">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:ind w:left="-94" w:right="-70"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">    </w:t>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Лист </w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00167375">
+          <w:r w:rsidR="00816414">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Листов </w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00167375">
+          <w:r w:rsidR="00816414">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08535649" w14:textId="77777777" w:rsidR="002F0D32" w:rsidRDefault="002F0D32" w:rsidP="002F0D32">
+  <w:p w14:paraId="7CDF35ED" w14:textId="77777777" w:rsidR="002F0D32" w:rsidRDefault="002F0D32" w:rsidP="002F0D32">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4725" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3702"/>
       <w:gridCol w:w="2275"/>
       <w:gridCol w:w="3266"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A417E3" w:rsidRPr="00460ECA" w14:paraId="1BE99C4C" w14:textId="77777777" w:rsidTr="00A74514">
+    <w:tr w:rsidR="00A417E3" w:rsidRPr="00460ECA" w14:paraId="60594ADD" w14:textId="77777777" w:rsidTr="00A74514">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3686" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="21BEAEE3" w14:textId="21C175B0" w:rsidR="00A417E3" w:rsidRPr="00280E8C" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
+        <w:p w14:paraId="23FFF675" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="00280E8C" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="2" w:name="_Hlk78354820"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk78354820"/>
           <w:r w:rsidRPr="00280E8C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>___________________</w:t>
-[...17 lines deleted...]
-            <w:t>________</w:t>
+            <w:t>___________________________</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B4810A2" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="006571EC" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
+        <w:p w14:paraId="2D9EBD92" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006571EC">
+          <w:r w:rsidRPr="00280E8C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="06B2EC59" w14:textId="38199A84" w:rsidR="002E503D" w:rsidRPr="002E503D" w:rsidRDefault="002E503D" w:rsidP="00A417E3">
+        <w:p w14:paraId="3DDB666D" w14:textId="26ED8BD3" w:rsidR="002E503D" w:rsidRPr="002E503D" w:rsidRDefault="002E503D" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2266" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="1844891503"/>
             <w:placeholder>
               <w:docPart w:val="B653AD32BC464109B33B9976CADE6521"/>
             </w:placeholder>
             <w:date w:fullDate="2025-07-11T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
-            <w:p w14:paraId="1921CF7A" w14:textId="0E59E10B" w:rsidR="00A417E3" w:rsidRPr="0042539C" w:rsidRDefault="00B85E2F" w:rsidP="00A417E3">
+            <w:p w14:paraId="24F53C04" w14:textId="66E9DB50" w:rsidR="00A417E3" w:rsidRPr="00460ECA" w:rsidRDefault="00FA15F3" w:rsidP="00A417E3">
               <w:pPr>
                 <w:pStyle w:val="61"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
                 <w:t>11</w:t>
               </w:r>
-              <w:r w:rsidR="0042539C" w:rsidRPr="0042539C">
+              <w:r w:rsidR="00635F6C" w:rsidRPr="00635F6C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
                 <w:t>.0</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
                 <w:t>7</w:t>
               </w:r>
-              <w:r w:rsidR="0042539C" w:rsidRPr="0042539C">
+              <w:r w:rsidR="00635F6C" w:rsidRPr="00635F6C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>.202</w:t>
-[...7 lines deleted...]
-                <w:t>5</w:t>
+                <w:t>.2025</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="41213730" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="006571EC" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
+        <w:p w14:paraId="6F0C25D0" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="00635F6C" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006571EC">
+          <w:r w:rsidRPr="00635F6C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="324F0B4C" w14:textId="3FA5D5E8" w:rsidR="00A417E3" w:rsidRPr="00280E8C" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
+        <w:p w14:paraId="40139DE4" w14:textId="03E1A4B1" w:rsidR="00A417E3" w:rsidRPr="00280E8C" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1D713ACD" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="003A35F7" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
+        <w:p w14:paraId="4B9CFB16" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="003A35F7" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:ind w:left="-94" w:right="-70"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">    </w:t>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Лист </w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00167375">
+          <w:r w:rsidR="00816414">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Листов </w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00167375">
+          <w:r w:rsidR="00816414">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00295680" w:rsidRPr="003A35F7">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="6C1DD092" w14:textId="77777777" w:rsidR="007A1818" w:rsidRDefault="007A1818" w:rsidP="00280E8C">
+  <w:p w14:paraId="5C99F240" w14:textId="77777777" w:rsidR="007A1818" w:rsidRDefault="007A1818" w:rsidP="00280E8C">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="051A8B74" w14:textId="77777777" w:rsidR="009507AC" w:rsidRDefault="009507AC" w:rsidP="0011070C">
+    <w:p w14:paraId="3D614DF5" w14:textId="77777777" w:rsidR="005251C2" w:rsidRDefault="005251C2" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DDC8998" w14:textId="77777777" w:rsidR="009507AC" w:rsidRDefault="009507AC" w:rsidP="0011070C">
+    <w:p w14:paraId="509962FA" w14:textId="77777777" w:rsidR="005251C2" w:rsidRDefault="005251C2" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="743"/>
       <w:gridCol w:w="9038"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00460ECA" w:rsidRPr="00D337DC" w14:paraId="32EAA4E3" w14:textId="77777777" w:rsidTr="00460ECA">
+    <w:tr w:rsidR="00460ECA" w:rsidRPr="00D337DC" w14:paraId="1C394E93" w14:textId="77777777" w:rsidTr="00460ECA">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="380" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7288D2A6" w14:textId="77777777" w:rsidR="00460ECA" w:rsidRPr="00460ECA" w:rsidRDefault="00460ECA" w:rsidP="00460ECA">
+        <w:p w14:paraId="4E7B18AC" w14:textId="77777777" w:rsidR="00460ECA" w:rsidRPr="00460ECA" w:rsidRDefault="00460ECA" w:rsidP="00460ECA">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00460ECA">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57FB5F45" wp14:editId="6182AFDC">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45F45F84" wp14:editId="4B0127A4">
                 <wp:extent cx="371475" cy="466725"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="9" name="Рисунок 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Рисунок 19"/>
                         <pic:cNvPicPr preferRelativeResize="0">
                           <a:picLocks noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -5219,51 +5226,51 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4620" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0606189B" w14:textId="77777777" w:rsidR="00460ECA" w:rsidRPr="00D337DC" w:rsidRDefault="00460ECA" w:rsidP="00460ECA">
+        <w:p w14:paraId="636E5ED7" w14:textId="77777777" w:rsidR="00460ECA" w:rsidRPr="00D337DC" w:rsidRDefault="00460ECA" w:rsidP="00460ECA">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Приложение</w:t>
           </w:r>
           <w:r w:rsidR="00DF59A1">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> № </w:t>
@@ -5282,106 +5289,110 @@
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="004E5090">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">к аттестату аккредитации </w:t>
           </w:r>
           <w:r w:rsidRPr="00460ECA">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>№ BY/112 1.0865</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6EC4633E" w14:textId="77777777" w:rsidR="00C24C3D" w:rsidRPr="00460ECA" w:rsidRDefault="00C24C3D" w:rsidP="00C24C3D">
+  <w:p w14:paraId="5D882987" w14:textId="77777777" w:rsidR="00C24C3D" w:rsidRPr="007A62B1" w:rsidRDefault="00C24C3D" w:rsidP="00C24C3D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9986" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="9090"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F40980" w:rsidRPr="00804957" w14:paraId="022F6B99" w14:textId="77777777" w:rsidTr="002020E1">
+    <w:tr w:rsidR="00F40980" w:rsidRPr="00804957" w14:paraId="651897FC" w14:textId="77777777" w:rsidTr="002020E1">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2FB3DC21" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00804957" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+        <w:p w14:paraId="10DFD625" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00804957" w:rsidRDefault="00F40980" w:rsidP="00F40980">
           <w:pPr>
             <w:pStyle w:val="28"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00653240">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DA163EF" wp14:editId="6383BFEF">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="065A8C82" wp14:editId="5ACD071B">
                 <wp:extent cx="372110" cy="467995"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="10" name="Рисунок 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Рисунок 10"/>
                         <pic:cNvPicPr preferRelativeResize="0">
                           <a:picLocks noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -5395,113 +5406,113 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9090" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="22109F54" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00CF1D3E" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+        <w:p w14:paraId="76271604" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00CF1D3E" w:rsidRDefault="00F40980" w:rsidP="00F40980">
           <w:pPr>
             <w:pStyle w:val="28"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CF1D3E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="72BD2A5C" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00CF1D3E" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+        <w:p w14:paraId="548489B8" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00CF1D3E" w:rsidRDefault="00F40980" w:rsidP="00F40980">
           <w:pPr>
             <w:pStyle w:val="28"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CF1D3E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5E0F0B3F" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00804957" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+        <w:p w14:paraId="7BA431D4" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00804957" w:rsidRDefault="00F40980" w:rsidP="00F40980">
           <w:pPr>
             <w:pStyle w:val="28"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CF1D3E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="703F7BC9" w14:textId="77777777" w:rsidR="00F40980" w:rsidRDefault="00F40980">
+  <w:p w14:paraId="7B8B960E" w14:textId="77777777" w:rsidR="00F40980" w:rsidRDefault="00F40980">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5581,50 +5592,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17ED0ACF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0ADE6476"/>
+    <w:lvl w:ilvl="0" w:tplc="6778FEF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18FF1A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9E81A6C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5693,51 +5820,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CED6627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CD67ABA"/>
     <w:lvl w:ilvl="0" w:tplc="8DD82E62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5807,51 +5934,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A450DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EA6663E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5920,51 +6047,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27925453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A126404"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6033,51 +6160,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6105F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B8CE3C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6146,51 +6273,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38EF773D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E49E4212"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6259,51 +6386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442754F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DE8AABE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6372,51 +6499,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F71E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1380523A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6639,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EF5E97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F6E425C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="834" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6625,51 +6752,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713C6620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F8D208"/>
     <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6738,51 +6865,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720E646C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F374406E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6878,372 +7005,428 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1408072295">
+  <w:num w:numId="1" w16cid:durableId="1644003194">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="62604279">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="183518017">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="892424933">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="454179070">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="148063177">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="50005413">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1641882114">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="519123164">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="9" w16cid:durableId="1294217569">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="678890065">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="10" w16cid:durableId="1911966518">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="762798722">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="11" w16cid:durableId="1061174275">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1395160809">
+  <w:num w:numId="12" w16cid:durableId="2121223854">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1659842135">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="13" w16cid:durableId="1228763976">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00001560"/>
+    <w:rsid w:val="000047E1"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00030948"/>
+    <w:rsid w:val="000634F5"/>
     <w:rsid w:val="000643A6"/>
+    <w:rsid w:val="000750DD"/>
     <w:rsid w:val="0009264B"/>
-    <w:rsid w:val="000A1B03"/>
     <w:rsid w:val="000A6CF1"/>
+    <w:rsid w:val="000C29D3"/>
     <w:rsid w:val="000D1708"/>
     <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000D502D"/>
     <w:rsid w:val="000E2AC4"/>
     <w:rsid w:val="000E6D62"/>
-    <w:rsid w:val="000F519E"/>
     <w:rsid w:val="00101C03"/>
     <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00113FCE"/>
     <w:rsid w:val="001157ED"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="001419BC"/>
     <w:rsid w:val="001512FA"/>
+    <w:rsid w:val="001665E2"/>
     <w:rsid w:val="00167375"/>
     <w:rsid w:val="001747CA"/>
+    <w:rsid w:val="00174C2D"/>
     <w:rsid w:val="001843A0"/>
+    <w:rsid w:val="001864DB"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="00195A33"/>
     <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A6C7E"/>
     <w:rsid w:val="001C1655"/>
-    <w:rsid w:val="001C5D43"/>
+    <w:rsid w:val="001E16FC"/>
     <w:rsid w:val="001E6E80"/>
     <w:rsid w:val="0020355B"/>
+    <w:rsid w:val="00214740"/>
     <w:rsid w:val="00225907"/>
     <w:rsid w:val="00234CBD"/>
-    <w:rsid w:val="00251F58"/>
     <w:rsid w:val="0026099C"/>
+    <w:rsid w:val="00263F5C"/>
     <w:rsid w:val="0027128E"/>
     <w:rsid w:val="002743E8"/>
     <w:rsid w:val="00280064"/>
     <w:rsid w:val="00280E8C"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="00295680"/>
+    <w:rsid w:val="002B73B0"/>
+    <w:rsid w:val="002C3517"/>
+    <w:rsid w:val="002C4BF8"/>
     <w:rsid w:val="002D28AD"/>
-    <w:rsid w:val="002D6FDE"/>
+    <w:rsid w:val="002D73E2"/>
     <w:rsid w:val="002E503D"/>
     <w:rsid w:val="002F0D32"/>
-    <w:rsid w:val="00304069"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00320DDA"/>
-    <w:rsid w:val="0033058E"/>
     <w:rsid w:val="00345EC6"/>
     <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="00385D4A"/>
     <w:rsid w:val="003A28BE"/>
     <w:rsid w:val="003B4E94"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C2834"/>
+    <w:rsid w:val="003C5B5F"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00407988"/>
     <w:rsid w:val="00410274"/>
     <w:rsid w:val="00416870"/>
-    <w:rsid w:val="0042539C"/>
     <w:rsid w:val="00436D0B"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00441D36"/>
     <w:rsid w:val="00460ECA"/>
-    <w:rsid w:val="00467980"/>
+    <w:rsid w:val="0047320D"/>
     <w:rsid w:val="00481260"/>
+    <w:rsid w:val="00490C49"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C4446"/>
+    <w:rsid w:val="004C684C"/>
     <w:rsid w:val="004E5090"/>
-    <w:rsid w:val="004E5260"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00516C74"/>
+    <w:rsid w:val="005211F1"/>
+    <w:rsid w:val="005251C2"/>
     <w:rsid w:val="00530F3D"/>
     <w:rsid w:val="00547530"/>
     <w:rsid w:val="0055563B"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="0056089F"/>
     <w:rsid w:val="00562D77"/>
     <w:rsid w:val="00563680"/>
-    <w:rsid w:val="005829B3"/>
+    <w:rsid w:val="00567322"/>
     <w:rsid w:val="00582A8F"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005C14A6"/>
     <w:rsid w:val="005D4205"/>
-    <w:rsid w:val="005D69B1"/>
+    <w:rsid w:val="005D667B"/>
     <w:rsid w:val="005D6CFF"/>
     <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E2627"/>
     <w:rsid w:val="005E611E"/>
+    <w:rsid w:val="0060329B"/>
     <w:rsid w:val="00614867"/>
     <w:rsid w:val="00616152"/>
+    <w:rsid w:val="00634DC5"/>
+    <w:rsid w:val="00635F6C"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="006571EC"/>
+    <w:rsid w:val="0067312A"/>
+    <w:rsid w:val="006763F3"/>
     <w:rsid w:val="00697905"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A4791"/>
     <w:rsid w:val="006D1CDB"/>
+    <w:rsid w:val="006D2295"/>
     <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006E4557"/>
     <w:rsid w:val="00715A45"/>
     <w:rsid w:val="0071603C"/>
-    <w:rsid w:val="00724009"/>
+    <w:rsid w:val="0072586A"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="00734508"/>
+    <w:rsid w:val="007411BE"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="0074243A"/>
     <w:rsid w:val="0075090E"/>
     <w:rsid w:val="007571AF"/>
     <w:rsid w:val="00762E89"/>
+    <w:rsid w:val="00781367"/>
     <w:rsid w:val="0079041E"/>
     <w:rsid w:val="00792698"/>
-    <w:rsid w:val="007A0AA3"/>
     <w:rsid w:val="007A1818"/>
     <w:rsid w:val="007A4175"/>
     <w:rsid w:val="007A4485"/>
+    <w:rsid w:val="007A62B1"/>
     <w:rsid w:val="007B14F8"/>
+    <w:rsid w:val="007B53AC"/>
     <w:rsid w:val="007C05FE"/>
     <w:rsid w:val="007C3A37"/>
+    <w:rsid w:val="007C557E"/>
     <w:rsid w:val="007F119A"/>
+    <w:rsid w:val="008073D0"/>
     <w:rsid w:val="008124DA"/>
+    <w:rsid w:val="00816414"/>
     <w:rsid w:val="00836710"/>
+    <w:rsid w:val="0084796C"/>
     <w:rsid w:val="008505BA"/>
     <w:rsid w:val="00856322"/>
     <w:rsid w:val="00872305"/>
-    <w:rsid w:val="00872EF7"/>
     <w:rsid w:val="00877224"/>
+    <w:rsid w:val="008A4259"/>
     <w:rsid w:val="008C3521"/>
     <w:rsid w:val="008E2D26"/>
     <w:rsid w:val="008E350B"/>
+    <w:rsid w:val="008F6814"/>
+    <w:rsid w:val="00900655"/>
     <w:rsid w:val="00913B16"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="009230FC"/>
     <w:rsid w:val="00923868"/>
+    <w:rsid w:val="00926F44"/>
     <w:rsid w:val="009465FE"/>
-    <w:rsid w:val="009507AC"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00983EAE"/>
     <w:rsid w:val="00992CF6"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009C1C19"/>
-    <w:rsid w:val="009C1CF2"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E107F"/>
-    <w:rsid w:val="009F668A"/>
+    <w:rsid w:val="009F53AD"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A04FE4"/>
-    <w:rsid w:val="00A15F54"/>
+    <w:rsid w:val="00A10F82"/>
     <w:rsid w:val="00A417E3"/>
     <w:rsid w:val="00A46D5C"/>
     <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A5037D"/>
     <w:rsid w:val="00A51D9A"/>
     <w:rsid w:val="00A74B14"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A76F8A"/>
+    <w:rsid w:val="00A932DF"/>
     <w:rsid w:val="00A97CEC"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B00CAF"/>
     <w:rsid w:val="00B06CF4"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B344A4"/>
     <w:rsid w:val="00B371CD"/>
+    <w:rsid w:val="00B46D45"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B565D4"/>
     <w:rsid w:val="00B61580"/>
-    <w:rsid w:val="00B85458"/>
-    <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB5AEF"/>
+    <w:rsid w:val="00BB7DF7"/>
+    <w:rsid w:val="00BC153B"/>
     <w:rsid w:val="00BC40FF"/>
-    <w:rsid w:val="00BF15F6"/>
+    <w:rsid w:val="00BD3AC8"/>
+    <w:rsid w:val="00BE3227"/>
+    <w:rsid w:val="00BE5912"/>
+    <w:rsid w:val="00BF2778"/>
     <w:rsid w:val="00C00081"/>
     <w:rsid w:val="00C13371"/>
+    <w:rsid w:val="00C24A03"/>
     <w:rsid w:val="00C24C3D"/>
-    <w:rsid w:val="00C276BC"/>
+    <w:rsid w:val="00C2727B"/>
+    <w:rsid w:val="00C2732D"/>
     <w:rsid w:val="00C35ED8"/>
     <w:rsid w:val="00C379B5"/>
+    <w:rsid w:val="00C4532A"/>
     <w:rsid w:val="00C461E2"/>
     <w:rsid w:val="00C46E4F"/>
+    <w:rsid w:val="00C55B51"/>
     <w:rsid w:val="00C60464"/>
-    <w:rsid w:val="00C614AC"/>
     <w:rsid w:val="00C66929"/>
     <w:rsid w:val="00C67DD7"/>
     <w:rsid w:val="00C74B15"/>
     <w:rsid w:val="00C803DE"/>
     <w:rsid w:val="00C81513"/>
+    <w:rsid w:val="00C83315"/>
+    <w:rsid w:val="00C868A4"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CE1EBC"/>
     <w:rsid w:val="00CE4302"/>
+    <w:rsid w:val="00CE6031"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D00EC8"/>
+    <w:rsid w:val="00D025B8"/>
     <w:rsid w:val="00D05D1F"/>
     <w:rsid w:val="00D11528"/>
     <w:rsid w:val="00D223F7"/>
+    <w:rsid w:val="00D2267E"/>
     <w:rsid w:val="00D26543"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00D96601"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB3EF1"/>
+    <w:rsid w:val="00DB674D"/>
+    <w:rsid w:val="00DD319B"/>
     <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF388C"/>
     <w:rsid w:val="00DF59A1"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E12F21"/>
     <w:rsid w:val="00E16A62"/>
     <w:rsid w:val="00E30C6E"/>
+    <w:rsid w:val="00E61115"/>
     <w:rsid w:val="00E6157E"/>
+    <w:rsid w:val="00E72773"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E85116"/>
-    <w:rsid w:val="00E91405"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EA24D7"/>
     <w:rsid w:val="00EA6CB0"/>
     <w:rsid w:val="00EA6CEB"/>
     <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE5DDF"/>
+    <w:rsid w:val="00EF190F"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F10CDF"/>
     <w:rsid w:val="00F112F2"/>
     <w:rsid w:val="00F11FE3"/>
-    <w:rsid w:val="00F32216"/>
     <w:rsid w:val="00F32AF8"/>
     <w:rsid w:val="00F40980"/>
     <w:rsid w:val="00F42A42"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F701B8"/>
+    <w:rsid w:val="00F719CC"/>
     <w:rsid w:val="00F864B1"/>
     <w:rsid w:val="00F86DE9"/>
+    <w:rsid w:val="00FA15F3"/>
     <w:rsid w:val="00FC280E"/>
-    <w:rsid w:val="00FC40E8"/>
     <w:rsid w:val="00FF0E0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1D80F90D"/>
-  <w15:docId w15:val="{2E67ABB0-C2FC-475A-A22F-70B42E2BC99A}"/>
+  <w14:docId w14:val="54D0FD73"/>
+  <w15:docId w15:val="{474FD5FB-6C54-4952-BAAC-06383C2A9064}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8994,109 +9177,50 @@
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A8188D5BB562437F8FB2A4C516A1F34B"/>
-[...57 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="3DE2C7D1B61547E79F4103451CC6D4F5"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B1BE7602-3B09-4B55-9843-62EC66DD4C0B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009922DB" w:rsidRDefault="00C23740" w:rsidP="00C23740">
           <w:pPr>
             <w:pStyle w:val="3DE2C7D1B61547E79F4103451CC6D4F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00204777">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -9230,212 +9354,291 @@
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA7729C9-3D32-4DF3-B2A1-64E99A0A79FD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2F08" w:rsidRDefault="003C5FA5" w:rsidP="003C5FA5">
           <w:pPr>
             <w:pStyle w:val="EFAEEB11A6224CC2ADC7859F960887DE"/>
           </w:pPr>
           <w:r w:rsidRPr="00300E5A">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Место для ввода даты.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="464E38CA06294F5F9166C8AB4620C4E2"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DB18EB07-24E6-4EEF-B7E6-89DD2023FE88}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0071051D" w:rsidRDefault="00035C80" w:rsidP="00035C80">
+          <w:pPr>
+            <w:pStyle w:val="464E38CA06294F5F9166C8AB4620C4E2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F667E">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ___________._____</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009F667E">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">_ </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>года</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7762B"/>
+    <w:rsid w:val="00035C80"/>
+    <w:rsid w:val="00091642"/>
+    <w:rsid w:val="000E457F"/>
     <w:rsid w:val="000E64DB"/>
     <w:rsid w:val="001445FF"/>
-    <w:rsid w:val="001C5D43"/>
+    <w:rsid w:val="001D175A"/>
     <w:rsid w:val="001F0824"/>
+    <w:rsid w:val="001F67F2"/>
+    <w:rsid w:val="002041F4"/>
+    <w:rsid w:val="00274282"/>
     <w:rsid w:val="00297732"/>
-    <w:rsid w:val="003335EA"/>
-    <w:rsid w:val="003B1392"/>
+    <w:rsid w:val="002B0CF5"/>
+    <w:rsid w:val="002B4717"/>
+    <w:rsid w:val="002D09DD"/>
+    <w:rsid w:val="003B3BEF"/>
     <w:rsid w:val="003C5FA5"/>
     <w:rsid w:val="003E587D"/>
+    <w:rsid w:val="00455D8E"/>
     <w:rsid w:val="00470155"/>
     <w:rsid w:val="004D1AD4"/>
     <w:rsid w:val="004D5FF8"/>
+    <w:rsid w:val="004E7BEA"/>
     <w:rsid w:val="004E7EE9"/>
     <w:rsid w:val="004F6D2B"/>
     <w:rsid w:val="005000CA"/>
     <w:rsid w:val="00557FDB"/>
     <w:rsid w:val="00577C98"/>
     <w:rsid w:val="005B09CB"/>
+    <w:rsid w:val="005B4614"/>
     <w:rsid w:val="005B6D52"/>
     <w:rsid w:val="005E7159"/>
     <w:rsid w:val="005F3F1B"/>
     <w:rsid w:val="006B6C64"/>
+    <w:rsid w:val="0071051D"/>
     <w:rsid w:val="0072560F"/>
     <w:rsid w:val="00733308"/>
     <w:rsid w:val="00734A7D"/>
+    <w:rsid w:val="00747FD7"/>
     <w:rsid w:val="0075718D"/>
     <w:rsid w:val="00766E1C"/>
-    <w:rsid w:val="007D78D7"/>
+    <w:rsid w:val="00800448"/>
     <w:rsid w:val="00894B51"/>
+    <w:rsid w:val="008A42A9"/>
     <w:rsid w:val="008D1AE7"/>
     <w:rsid w:val="008E6B48"/>
+    <w:rsid w:val="00916109"/>
     <w:rsid w:val="009424D9"/>
     <w:rsid w:val="00946596"/>
     <w:rsid w:val="009922DB"/>
     <w:rsid w:val="009B5D47"/>
     <w:rsid w:val="009F0E57"/>
     <w:rsid w:val="009F56FC"/>
     <w:rsid w:val="00A22E4E"/>
-    <w:rsid w:val="00A543FD"/>
     <w:rsid w:val="00A94AF5"/>
     <w:rsid w:val="00AB2F08"/>
     <w:rsid w:val="00AD1B93"/>
     <w:rsid w:val="00B15193"/>
     <w:rsid w:val="00B543D1"/>
     <w:rsid w:val="00B7762B"/>
-    <w:rsid w:val="00B85458"/>
     <w:rsid w:val="00BE0678"/>
     <w:rsid w:val="00C23740"/>
     <w:rsid w:val="00C35DCC"/>
-    <w:rsid w:val="00C614AC"/>
     <w:rsid w:val="00C6220C"/>
     <w:rsid w:val="00C84B6F"/>
+    <w:rsid w:val="00C868A4"/>
+    <w:rsid w:val="00CE1EBC"/>
     <w:rsid w:val="00D40D05"/>
     <w:rsid w:val="00D81369"/>
     <w:rsid w:val="00DA2923"/>
-    <w:rsid w:val="00E14746"/>
+    <w:rsid w:val="00DD319B"/>
+    <w:rsid w:val="00DD61C2"/>
+    <w:rsid w:val="00E12768"/>
     <w:rsid w:val="00E30C6E"/>
     <w:rsid w:val="00E6280C"/>
     <w:rsid w:val="00E826BD"/>
     <w:rsid w:val="00E84242"/>
     <w:rsid w:val="00EB27FB"/>
     <w:rsid w:val="00EB7783"/>
+    <w:rsid w:val="00EF190F"/>
+    <w:rsid w:val="00F01894"/>
+    <w:rsid w:val="00F2237E"/>
     <w:rsid w:val="00F31C75"/>
     <w:rsid w:val="00F97D7D"/>
+    <w:rsid w:val="00FE2E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -9811,83 +10014,84 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004D5FF8"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AB2F08"/>
+    <w:rsid w:val="00035C80"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DE2C7D1B61547E79F4103451CC6D4F5">
     <w:name w:val="3DE2C7D1B61547E79F4103451CC6D4F5"/>
     <w:rsid w:val="00C23740"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D03C81F8E7014ED4A452C299CB8E0C65">
     <w:name w:val="D03C81F8E7014ED4A452C299CB8E0C65"/>
     <w:rsid w:val="00C23740"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFAEEB11A6224CC2ADC7859F960887DE">
     <w:name w:val="EFAEEB11A6224CC2ADC7859F960887DE"/>
     <w:rsid w:val="003C5FA5"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -9896,60 +10100,62 @@
     <w:rsid w:val="009F0E57"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="386FEB45175045D19395987A2698E91A3">
     <w:name w:val="386FEB45175045D19395987A2698E91A3"/>
     <w:rsid w:val="00AB2F08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90A41EE47FD84F8DAC43596EBA63452B3">
     <w:name w:val="90A41EE47FD84F8DAC43596EBA63452B3"/>
     <w:rsid w:val="00AB2F08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8188D5BB562437F8FB2A4C516A1F34B3">
-[...1 lines deleted...]
-    <w:rsid w:val="00AB2F08"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="464E38CA06294F5F9166C8AB4620C4E2">
+    <w:name w:val="464E38CA06294F5F9166C8AB4620C4E2"/>
+    <w:rsid w:val="00035C80"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-BY" w:eastAsia="ru-BY"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -10212,79 +10418,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92E6D738-0D7A-42C7-816F-9A7879B2278D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9115127C-53A9-4846-B58A-274783D3B625}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>740</Words>
-  <Characters>4220</Characters>
+  <Words>510</Words>
+  <Characters>2907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4951</CharactersWithSpaces>
+  <CharactersWithSpaces>3411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>