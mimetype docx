--- v0 (2025-10-28)
+++ v1 (2026-04-25)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="4927" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -172,88 +174,88 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF654A" w:rsidRPr="00CF654A" w14:paraId="37F78572" w14:textId="77777777" w:rsidTr="00310CAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="219DC118" w14:textId="77777777" w:rsidR="00310CAB" w:rsidRPr="00CF654A" w:rsidRDefault="00310CAB" w:rsidP="00310CAB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A5F127" w14:textId="1F14C691" w:rsidR="00310CAB" w:rsidRPr="00CF654A" w:rsidRDefault="00310CAB" w:rsidP="00310CAB">
+          <w:p w14:paraId="60A5F127" w14:textId="54DE5224" w:rsidR="00310CAB" w:rsidRPr="00CF654A" w:rsidRDefault="00310CAB" w:rsidP="00310CAB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">№ BY/112 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1605572758"/>
                 <w:placeholder>
                   <w:docPart w:val="CF9980FE45DE482BB166924590AF7A09"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00526F36">
+                <w:r w:rsidR="00002D0F">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>2.5571</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF654A" w:rsidRPr="00CF654A" w14:paraId="52166B6E" w14:textId="77777777" w:rsidTr="00310CAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2DC7481F" w14:textId="77777777" w:rsidR="00310CAB" w:rsidRPr="00CF654A" w:rsidRDefault="00310CAB" w:rsidP="00310CAB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -768,78 +770,78 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>лаборатори</w:t>
             </w:r>
             <w:r w:rsidR="005D10FE" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidR="00151653" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09B0BF52" w14:textId="0ACAB151" w:rsidR="00151653" w:rsidRPr="00CF654A" w:rsidRDefault="00151653" w:rsidP="00151653">
+          <w:p w14:paraId="09B0BF52" w14:textId="42E50A68" w:rsidR="00151653" w:rsidRPr="00CF654A" w:rsidRDefault="00151653" w:rsidP="00151653">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00526F36">
+            <w:r w:rsidR="005D2CD0" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>О</w:t>
+              <w:t>о</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>бществ</w:t>
             </w:r>
             <w:r w:rsidR="005D10FE" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
@@ -900,80 +902,68 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C70E2A" w14:textId="77777777" w:rsidR="005D10FE" w:rsidRPr="00CF654A" w:rsidRDefault="005D10FE" w:rsidP="00C80933">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60773806" w14:textId="77777777" w:rsidR="005D10FE" w:rsidRPr="00CF654A" w:rsidRDefault="005D10FE" w:rsidP="00C80933">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF654A">
+              <w:t>Наименование объекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58AD250E" w14:textId="77777777" w:rsidR="005D10FE" w:rsidRPr="00CF654A" w:rsidRDefault="005D10FE" w:rsidP="00C80933">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF654A">
               <w:t>Код</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="057372FD" w14:textId="77777777" w:rsidR="005D10FE" w:rsidRPr="00CF654A" w:rsidRDefault="005D10FE" w:rsidP="00C80933">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1008,57 +998,52 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(показатель, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C14FFD" w14:textId="77777777" w:rsidR="005D10FE" w:rsidRPr="00CF654A" w:rsidRDefault="005D10FE" w:rsidP="00C80933">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00CF654A">
+              <w:t>параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6126575A" w14:textId="77777777" w:rsidR="005D10FE" w:rsidRPr="00CF654A" w:rsidRDefault="005D10FE" w:rsidP="00C80933">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1451,60 +1436,58 @@
             </w:r>
             <w:r w:rsidR="003606D0" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00926673">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>д. 90</w:t>
             </w:r>
             <w:r w:rsidR="003606D0" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00926673">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>каб</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003606D0" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 1</w:t>
             </w:r>
             <w:r w:rsidR="00926673">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="003606D0" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
@@ -2015,51 +1998,50 @@
           </w:p>
           <w:p w14:paraId="1B0E50DE" w14:textId="5CBB6D5A" w:rsidR="00E4300D" w:rsidRPr="00F30F84" w:rsidRDefault="00E4300D" w:rsidP="00F30F84">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30F84">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п. 29.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F4105F4" w14:textId="77777777" w:rsidR="00DB556E" w:rsidRPr="00CF654A" w:rsidRDefault="00AC4F31" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2328,51 +2310,50 @@
           <w:p w14:paraId="127A332D" w14:textId="3B97380D" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>грунта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="334E2B4E" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRPr="00FE0156" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 181-2023 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03C3F63C" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
@@ -2728,51 +2709,50 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>4.3.3, 4.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AE08539" w14:textId="5A6E25AB" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0054-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3244,51 +3224,50 @@
           </w:p>
           <w:p w14:paraId="37066C69" w14:textId="20654184" w:rsidR="000A0AA8" w:rsidRPr="00F30F84" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30F84">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п. 31.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C79C2A0" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0053-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w14:paraId="768D130B" w14:textId="77777777" w:rsidTr="000A0AA8">
@@ -3783,51 +3762,50 @@
               </w:rPr>
               <w:t xml:space="preserve">СТП 33243.20.366-16 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00988DC2" w14:textId="40F2E28A" w:rsidR="000A0AA8" w:rsidRPr="00F30F84" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30F84">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п. 31.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7782F8BB" w14:textId="0541CBF5" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0012-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4379,51 +4357,50 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>5.3.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="297CD894" w14:textId="20846331" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0062-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4607,65 +4584,72 @@
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Отключающий </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B39FA5C" w14:textId="0A95E531" w:rsidR="000A0AA8" w:rsidRPr="00656E3C" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656E3C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дифференциальный ток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3386341C" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRPr="00FE0156" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
+          <w:p w14:paraId="3386341C" w14:textId="53183C74" w:rsidR="000A0AA8" w:rsidRPr="004B28A3" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="be-BY"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>ТКП 181-2009</w:t>
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r w:rsidR="0043024A" w:rsidRPr="004B28A3">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CB3D9F2" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">п. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">Б.27.7, </w:t>
             </w:r>
@@ -4796,51 +4780,50 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>16.3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F5A7710" w14:textId="41F5CA58" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0062-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5039,65 +5022,72 @@
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">защищаемой </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31BFFB19" w14:textId="5BD6B6CF" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656E3C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>электроустановки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="573012B1" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRPr="00FE0156" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
+          <w:p w14:paraId="573012B1" w14:textId="1555908E" w:rsidR="000A0AA8" w:rsidRPr="004B28A3" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="be-BY"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>ТКП 181-2009</w:t>
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r w:rsidR="0043024A" w:rsidRPr="004B28A3">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD0D21C" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">п. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">Б.27.7, </w:t>
             </w:r>
@@ -5204,51 +5194,50 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>16.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73DEA7ED" w14:textId="0DB9CADD" w:rsidR="000A0AA8" w:rsidRPr="00CF654A" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0062-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5585,51 +5574,50 @@
               <w:rPr>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">СТП 33243.20.366-16 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D862AE6" w14:textId="07C8567F" w:rsidR="000A0AA8" w:rsidRPr="00884203" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>п. 29.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E20726F" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0019-2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DD2B5FD" w14:textId="77777777" w:rsidR="000A0AA8" w:rsidRDefault="000A0AA8" w:rsidP="000A0AA8">
@@ -5752,120 +5740,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12DF9966" w14:textId="182F664C" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00134847" w:rsidP="00031E9A">
             <w:pPr>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электроустановки </w:t>
-[...7 lines deleted...]
-              <w:t>сельскохозяйствен</w:t>
+              <w:t>Электроустановки сельскохозяйствен</w:t>
             </w:r>
             <w:r w:rsidR="00FE0156">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ных</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">ных и </w:t>
+            </w:r>
             <w:r w:rsidR="00FE0156">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ж</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ивотновод</w:t>
             </w:r>
             <w:r w:rsidR="00FD0584">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> помещений</w:t>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ческих помещений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C66B3F3" w14:textId="77777777" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00134847" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
@@ -5924,91 +5885,81 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Напряжение </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="626FD895" w14:textId="57B51B33" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00134847" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="21"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">прикосновения между </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FE0156">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>еталло</w:t>
             </w:r>
             <w:r w:rsidR="00FE0156">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>конструкцией</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> и полом в месте нахождения ног животного:</w:t>
+              <w:t>конструкцией и полом в месте нахождения ног животного:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77D4BF71" w14:textId="77777777" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00134847" w:rsidP="00336E69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- в нормальном</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C140CC" w14:textId="77777777" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00134847" w:rsidP="00336E69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
@@ -6282,78 +6233,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 538-2014</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AB82BD0" w14:textId="11EF8598" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00031E9A" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="00134847" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>п.</w:t>
             </w:r>
             <w:r w:rsidR="000D1801">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00134847" w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.2, 4.9, 4.10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0675C034" w14:textId="6E145898" w:rsidR="00134847" w:rsidRPr="00CF654A" w:rsidRDefault="00134847" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -6416,51 +6356,50 @@
               <w:t>п.</w:t>
             </w:r>
             <w:r w:rsidR="000D1801">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>705.413.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F3725E6" w14:textId="77777777" w:rsidR="00134847" w:rsidRDefault="00134847" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МС 0013-2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51B5A924" w14:textId="77777777" w:rsidR="00F45092" w:rsidRDefault="00F45092" w:rsidP="00336E69">
@@ -7807,51 +7746,50 @@
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13CE7FE5" w14:textId="4BF1B7EC" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
           </w:p>
@@ -7995,51 +7933,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1EC53234" w14:textId="77777777" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E23AFF0" w14:textId="595065D3" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
           </w:p>
@@ -8217,51 +8154,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="62D9EC26" w14:textId="77777777" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D4552E2" w14:textId="7C5F407E" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
           </w:p>
@@ -8461,51 +8397,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="138E01C9" w14:textId="77777777" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49E72B26" w14:textId="6D3A10BD" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00336E69">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
           </w:p>
@@ -8671,51 +8606,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7E711822" w14:textId="77777777" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53B7D174" w14:textId="42C756DB" w:rsidR="00A4360C" w:rsidRPr="00CF654A" w:rsidRDefault="00A4360C" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
@@ -8946,51 +8880,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>техническая и эксплуатационная документация</w:t>
             </w:r>
             <w:r w:rsidRPr="000A61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37AD29FC" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRDefault="00101FE2" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
@@ -9190,51 +9123,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="241FB722" w14:textId="3A4DDD26" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC14CF8" w14:textId="04A8DA59" w:rsidR="00101FE2" w:rsidRPr="005D1BCE" w:rsidRDefault="00101FE2" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
@@ -9388,71 +9320,69 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">размеры </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7BD1EE" w14:textId="77A5897C" w:rsidR="00101FE2" w:rsidRPr="00C90BDD" w:rsidRDefault="00101FE2" w:rsidP="001C3899">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90BDD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">дымового канала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42319770" w14:textId="6530AE07" w:rsidR="00101FE2" w:rsidRPr="00C90BDD" w:rsidRDefault="00101FE2" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="038B86D2" w14:textId="24434339" w:rsidR="00101FE2" w:rsidRPr="00C90BDD" w:rsidRDefault="00101FE2" w:rsidP="00C90BDD">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ МН 0006-2021</w:t>
             </w:r>
           </w:p>
@@ -9846,61 +9776,52 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7258">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Силовые кабельные линии напряжением </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A7C97A7" w14:textId="7797F80A" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7258">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">до 10 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>до 10 кВ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58142679" w14:textId="79699DAE" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9997,51 +9918,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313E595C" w14:textId="4B089F03" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0828D96E" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10177,51 +10097,50 @@
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 32.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37280E52" w14:textId="45CE17D7" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10381,51 +10300,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>измерением тока утечки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="118226A4" w14:textId="15EEC981" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10561,51 +10479,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 32.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36D43DBA" w14:textId="45ACF2ED" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0750EA95" w14:textId="1B830E2C" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МН 0060-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10701,79 +10618,70 @@
           </w:p>
           <w:p w14:paraId="696B2903" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">трансформаторы, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F114556" w14:textId="6FABD4D6" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>автотрансформато</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ры</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> и масляные реакторы</w:t>
+              <w:t>ры и масляные реакторы</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="649DC7A3" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1400986D" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11041,51 +10949,50 @@
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="769F3B50" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11212,51 +11119,50 @@
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="681C4D7E" w14:textId="65F89573" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытани</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -11493,51 +11399,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 9.7</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63D630F6" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МН 0060-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11664,51 +11569,50 @@
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E35D5C5" w14:textId="7109F4B8" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление обмоток постоянному току</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7513E4" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:hanging="19"/>
               <w:rPr>
@@ -11842,51 +11746,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30C7B981" w14:textId="37CBF88D" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МС 0026-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12111,210 +12014,182 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E30D684" w14:textId="21F71CEE" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">пп. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.9.1, Б.10.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEF61B6" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:hanging="19"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E69645" w14:textId="21ABB1F0" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:hanging="19"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="0CEF61B6" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.4.7.1, 4.4.8.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00483F3F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>а)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F056A50" w14:textId="7A4789F5" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="05E69645" w14:textId="21ABB1F0" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+              <w:t>СТП 33243.20.366-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D50F572" w14:textId="173C981F" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:hanging="19"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.4.7.1, 4.4.8.1</w:t>
-[...67 lines deleted...]
-              </w:rPr>
               <w:t>10.1, 11.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55E50575" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12576,138 +12451,118 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DF77175" w14:textId="007915E9" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-66" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">пп. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Б.9.3, Б.10.1.2 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06C1C416" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 339-2022 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="600D87C1" w14:textId="476E0BEA" w:rsidR="00101FE2" w:rsidRPr="00483F3F" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.7.3, 4.4.8.1</w:t>
             </w:r>
             <w:r w:rsidR="00483F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
@@ -12756,88 +12611,86 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п.10.3, 11.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BC5BAE2" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МН 0060-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00101FE2" w:rsidRPr="00CF654A" w14:paraId="116D0279" w14:textId="77777777" w:rsidTr="004C645F">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="285C832C" w14:textId="6885379A" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12860,51 +12713,50 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4293085A" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CB7258" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7258">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Разъединители, отделители и короткозамыкатели</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD0584">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB7258">
               <w:rPr>
@@ -12912,51 +12764,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> комплектные распределительные устройства; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A0B617C" w14:textId="3E8D0203" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7258">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>сборные и соединительные шины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21A7DDF1" w14:textId="6F552D33" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
             <w:r w:rsidR="00483F3F">
@@ -12999,51 +12850,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="797D47EF" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="153E42CB" w14:textId="1E374465" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>опротивлени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -13056,183 +12906,164 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="109516E7" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">изоляции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55549010" w14:textId="6C9EB268" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6159A3AA" w14:textId="77777777" w:rsidR="008202BF" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">п. Б.15.1, Б.16.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2827890F" w14:textId="08312B5F" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="008202BF" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:left="-41" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidR="00101FE2" w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.18.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC1D6B9" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:left="-41" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5671B983" w14:textId="31ED8AC0" w:rsidR="00101FE2" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:left="-41" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...76 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4.14.1, 4.4.15.1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A573B9F" w14:textId="32EA0294" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -13264,140 +13095,127 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТП 33243.20.366-16 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7559C0CB" w14:textId="3027A495" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CF654A">
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>17.1, 18.1, 20.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F4627AE" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00101FE2" w:rsidRPr="00CF654A" w14:paraId="22F1D97D" w14:textId="77777777" w:rsidTr="004C645F">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E04A1A5" w14:textId="43003181" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -13419,67 +13237,65 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20F5A176" w14:textId="6D6E96F1" w:rsidR="00101FE2" w:rsidRPr="00FE0156" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A3FE20B" w14:textId="432A031A" w:rsidR="00101FE2" w:rsidRPr="00483F3F" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00483F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
             <w:r w:rsidR="00483F3F" w:rsidRPr="00483F3F">
@@ -13507,51 +13323,50 @@
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00483F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="201AFF68" w14:textId="319CC0C4" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытани</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -13601,183 +13416,164 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">напряжением </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6034042A" w14:textId="4485267E" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>переменного тока частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="698FEF5F" w14:textId="3235DEFB" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6562126D" w14:textId="77777777" w:rsidR="007F622A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">п. Б.15.2, Б.16.2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A4DFD4F" w14:textId="76ACFC90" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="007F622A" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:left="-41" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidR="00101FE2" w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.18.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1753379A" w14:textId="721CFC48" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:left="-41" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB64264" w14:textId="44CAC6ED" w:rsidR="00101FE2" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
+            <w:pPr>
+              <w:ind w:left="-41" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...76 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00CF654A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.4.14.2, 4.4.15.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -13830,140 +13626,127 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТП 33243.20.366-16 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A63B23" w14:textId="04AE1614" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CF654A">
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>17.2, 18.2, 20.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6137562D" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МН 0060-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00101FE2" w:rsidRPr="00CF654A" w14:paraId="72154E16" w14:textId="77777777" w:rsidTr="004C645F">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D698B3B" w14:textId="0D86BCF8" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -13984,51 +13767,50 @@
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47F462F7" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00FE0156" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Предохранители, предохранители-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="058578FF" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00FE0156" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -14062,51 +13844,50 @@
               <w:t xml:space="preserve">напряжением </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="740E146D" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00FE0156" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>выше 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B32954E" w14:textId="3E60BCBE" w:rsidR="00101FE2" w:rsidRPr="00483F3F" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00483F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
             <w:r w:rsidR="00483F3F" w:rsidRPr="00483F3F">
@@ -14134,51 +13915,50 @@
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00483F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2719216F" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3490B643" w14:textId="659BDA78" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
@@ -14229,51 +14009,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>частот</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ы </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">50 Гц </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B314767" w14:textId="59B7A32A" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14409,88 +14188,86 @@
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>п. 26.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4767BEF3" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МН 0060-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00101FE2" w:rsidRPr="00CF654A" w14:paraId="77A6B3F9" w14:textId="77777777" w:rsidTr="004C645F">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68889B3B" w14:textId="3D9B239C" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -14512,93 +14289,91 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46B67388" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00FE0156" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Вводы </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F568DA2" w14:textId="77BDB1F6" w:rsidR="00101FE2" w:rsidRPr="00FE0156" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:right="-104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0156">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>и проходные изоляторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A363D4F" w14:textId="71F8E0A3" w:rsidR="00101FE2" w:rsidRPr="000D1801" w:rsidRDefault="008202BF" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008202BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.43</w:t>
             </w:r>
@@ -14633,51 +14408,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46846C1F" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="020A3424" w14:textId="500C0B73" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>опротивлени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -14690,51 +14464,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6134CD28" w14:textId="5C7F0B3D" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">изоляции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B7923CB" w14:textId="4B5515CA" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
@@ -14806,88 +14579,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТП 33243.20.366-16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41AF66F3" w14:textId="7655A880" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 25.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="010D55F1" w14:textId="6FED5842" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00101FE2" w:rsidRPr="00CF654A" w14:paraId="30C4DB4D" w14:textId="77777777" w:rsidTr="004C645F">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FA1911C" w14:textId="5BCD48CC" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -14909,71 +14680,69 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C5BC506" w14:textId="42836B41" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07A244BC" w14:textId="31D45722" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="008202BF" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008202BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.43</w:t>
             </w:r>
             <w:r w:rsidR="00101FE2" w:rsidRPr="00CF654A">
@@ -14992,51 +14761,50 @@
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20594E73" w14:textId="6195429C" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытани</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -15087,51 +14855,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">напряжением </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="221BFCA2" w14:textId="263D7E64" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>переменного тока частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="204CB00E" w14:textId="2A854D5B" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
@@ -15203,51 +14970,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТП 33243.20.366-16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EC965D6" w14:textId="26BAE993" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:ind w:left="-41" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 25.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F54BC34" w14:textId="77777777" w:rsidR="00101FE2" w:rsidRPr="00CF654A" w:rsidRDefault="00101FE2" w:rsidP="00101FE2">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-114" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF654A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>АМИ.МН 0060-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15417,75 +15183,77 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предприятия «БГЦА»    </w:t>
       </w:r>
       <w:r w:rsidRPr="00055EFB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                              Т.А. Николаева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699C7034" w14:textId="6143D461" w:rsidR="00A7420A" w:rsidRPr="00CF654A" w:rsidRDefault="00A7420A" w:rsidP="00055EFB">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A7420A" w:rsidRPr="00CF654A" w:rsidSect="00525F54">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1418" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4171323A" w14:textId="77777777" w:rsidR="006E2761" w:rsidRDefault="006E2761" w:rsidP="0011070C">
+    <w:p w14:paraId="0ED9ADF4" w14:textId="77777777" w:rsidR="00BF7FFB" w:rsidRDefault="00BF7FFB" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66B37B87" w14:textId="77777777" w:rsidR="006E2761" w:rsidRDefault="006E2761" w:rsidP="0011070C">
+    <w:p w14:paraId="3EB0828D" w14:textId="77777777" w:rsidR="00BF7FFB" w:rsidRDefault="00BF7FFB" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15545,50 +15313,88 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7E03F799" w14:textId="77777777" w:rsidR="00002D0F" w:rsidRDefault="00002D0F">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3461"/>
       <w:gridCol w:w="4327"/>
       <w:gridCol w:w="1845"/>
     </w:tblGrid>
     <w:tr w:rsidR="00766BEA" w:rsidRPr="00CC669F" w14:paraId="07DD009D" w14:textId="77777777" w:rsidTr="00C62C68">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="27480A1D" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="00B453D4" w:rsidRDefault="00766BEA" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -15610,51 +15416,51 @@
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="12AD7AAB" w14:textId="450B0E5A" w:rsidR="00766BEA" w:rsidRPr="007624CE" w:rsidRDefault="00526F36" w:rsidP="00310CAB">
+        <w:p w14:paraId="12AD7AAB" w14:textId="450B0E5A" w:rsidR="00766BEA" w:rsidRPr="007624CE" w:rsidRDefault="00002D0F" w:rsidP="00310CAB">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ArialMT"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:id w:val="-667941211"/>
               <w:placeholder>
                 <w:docPart w:val="F8C02DC93BAD4036A5869E3CF0D41683"/>
               </w:placeholder>
               <w:date w:fullDate="2025-05-16T00:00:00Z">
                 <w:dateFormat w:val="dd.MM.yyyy"/>
                 <w:lid w:val="ru-RU"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
@@ -15770,52 +15576,66 @@
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="446D4B72" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="005128B2" w:rsidRDefault="00766BEA">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3394"/>
       <w:gridCol w:w="4457"/>
       <w:gridCol w:w="1782"/>
     </w:tblGrid>
     <w:tr w:rsidR="00766BEA" w:rsidRPr="00460ECA" w14:paraId="1303E017" w14:textId="77777777" w:rsidTr="00B453D4">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="2B1D3216" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="00B453D4" w:rsidRDefault="00766BEA" w:rsidP="005D5C7B">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -15997,106 +15817,106 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="16B88443" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="00CC094B" w:rsidRDefault="00766BEA" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D36D22C" w14:textId="77777777" w:rsidR="006E2761" w:rsidRDefault="006E2761" w:rsidP="0011070C">
+    <w:p w14:paraId="12A25551" w14:textId="77777777" w:rsidR="00BF7FFB" w:rsidRDefault="00BF7FFB" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51473837" w14:textId="77777777" w:rsidR="006E2761" w:rsidRDefault="006E2761" w:rsidP="0011070C">
+    <w:p w14:paraId="085728C8" w14:textId="77777777" w:rsidR="00BF7FFB" w:rsidRDefault="00BF7FFB" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1B4D77D4" w14:textId="77777777" w:rsidR="00002D0F" w:rsidRDefault="00002D0F">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="2127"/>
       <w:gridCol w:w="850"/>
       <w:gridCol w:w="2126"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="1985"/>
     </w:tblGrid>
     <w:tr w:rsidR="00766BEA" w:rsidRPr="004E5090" w14:paraId="461B11E0" w14:textId="77777777" w:rsidTr="00F31D17">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9923" w:type="dxa"/>
           <w:gridSpan w:val="6"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="9539" w:type="dxa"/>
             <w:tblInd w:w="36" w:type="dxa"/>
             <w:tblBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:left w:w="71" w:type="dxa"/>
               <w:right w:w="71" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="740"/>
             <w:gridCol w:w="8799"/>
           </w:tblGrid>
           <w:tr w:rsidR="00766BEA" w:rsidRPr="00D337DC" w14:paraId="624500AA" w14:textId="77777777" w:rsidTr="00525F54">
             <w:trPr>
               <w:trHeight w:val="794"/>
               <w:tblHeader/>
             </w:trPr>
@@ -16166,85 +15986,85 @@
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4612" w:type="pct"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="44EA0EC2" w14:textId="61C1AE75" w:rsidR="00766BEA" w:rsidRPr="009E4D11" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
+              <w:p w14:paraId="44EA0EC2" w14:textId="0D741663" w:rsidR="00766BEA" w:rsidRPr="009E4D11" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
                 <w:pPr>
                   <w:pStyle w:val="27"/>
                   <w:ind w:left="-12"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009E4D11">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Приложение № </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
                 <w:r w:rsidRPr="009E4D11">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> к аттестату аккредитации № BY/112 </w:t>
                 </w:r>
-                <w:r w:rsidR="00526F36">
+                <w:r w:rsidR="00002D0F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>2.5571</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p w14:paraId="0C3771F2" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="00FF091D" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="-12"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -16258,259 +16078,244 @@
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00766BEA" w:rsidRPr="004E5090" w14:paraId="5BCE7CA9" w14:textId="77777777" w:rsidTr="000A0AA8">
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="75"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="567" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="1789AAB9" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="00525F54" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:pStyle w:val="af5"/>
             <w:ind w:left="-12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00525F54">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2127" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="176747B6" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="003F1F42" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:pStyle w:val="af5"/>
             <w:ind w:left="-12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="850" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7036D60C" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="003F1F42" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:pStyle w:val="af5"/>
             <w:ind w:left="-12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2126" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="02BE8EC3" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="003F1F42" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:pStyle w:val="af5"/>
             <w:ind w:left="-12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="637780D1" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="003F1F42" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:pStyle w:val="af5"/>
             <w:ind w:left="-12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7A95B1AF" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="003F1F42" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
           <w:pPr>
             <w:pStyle w:val="af5"/>
             <w:ind w:left="-12"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1B91436D" w14:textId="77777777" w:rsidR="00766BEA" w:rsidRPr="003F1F42" w:rsidRDefault="00766BEA" w:rsidP="003F1F42">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9683" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="868"/>
       <w:gridCol w:w="8815"/>
     </w:tblGrid>
     <w:tr w:rsidR="00766BEA" w:rsidRPr="00804957" w14:paraId="0C68D1F3" w14:textId="77777777" w:rsidTr="00683923">
       <w:trPr>
         <w:trHeight w:val="301"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="868" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -18095,220 +17900,220 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="170682500">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1256327765">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="241913138">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1239249029">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="487404821">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="123043342">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="108"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00002C09"/>
+    <w:rsid w:val="00002D0F"/>
     <w:rsid w:val="0000539F"/>
     <w:rsid w:val="00005F7C"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00025431"/>
     <w:rsid w:val="00031E9A"/>
     <w:rsid w:val="00032362"/>
     <w:rsid w:val="0005003E"/>
     <w:rsid w:val="000506CE"/>
     <w:rsid w:val="0005414E"/>
     <w:rsid w:val="00055EFB"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00071D92"/>
     <w:rsid w:val="00073ED2"/>
     <w:rsid w:val="00077EBD"/>
     <w:rsid w:val="000821BB"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000951D0"/>
     <w:rsid w:val="000A0124"/>
     <w:rsid w:val="000A0AA8"/>
     <w:rsid w:val="000A61FD"/>
     <w:rsid w:val="000C3025"/>
     <w:rsid w:val="000C6823"/>
     <w:rsid w:val="000D1801"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000D4C9E"/>
     <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000D7B7D"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E43D6"/>
     <w:rsid w:val="000E7662"/>
     <w:rsid w:val="00101FE2"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00114F4B"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
-    <w:rsid w:val="0012472F"/>
     <w:rsid w:val="00130B9E"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="0013415F"/>
     <w:rsid w:val="00134847"/>
     <w:rsid w:val="00136CC6"/>
     <w:rsid w:val="00141449"/>
     <w:rsid w:val="00151653"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00167B87"/>
     <w:rsid w:val="0017716F"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A31BA"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001C0E5F"/>
     <w:rsid w:val="001C3899"/>
     <w:rsid w:val="001C6AD1"/>
     <w:rsid w:val="001D1E32"/>
     <w:rsid w:val="001E6BFB"/>
     <w:rsid w:val="001F621C"/>
     <w:rsid w:val="001F7797"/>
-    <w:rsid w:val="00200AE4"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="002137AE"/>
     <w:rsid w:val="00233F32"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="00251920"/>
     <w:rsid w:val="00260A52"/>
     <w:rsid w:val="00262FA3"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00274E27"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002960B4"/>
     <w:rsid w:val="00296793"/>
     <w:rsid w:val="002A2ED0"/>
     <w:rsid w:val="002A596F"/>
     <w:rsid w:val="002A77BB"/>
     <w:rsid w:val="002B5948"/>
     <w:rsid w:val="002D4A61"/>
     <w:rsid w:val="002F0961"/>
     <w:rsid w:val="002F4FE7"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00310CAB"/>
     <w:rsid w:val="00311004"/>
     <w:rsid w:val="00317595"/>
-    <w:rsid w:val="003231F0"/>
     <w:rsid w:val="003348B7"/>
     <w:rsid w:val="00336E69"/>
     <w:rsid w:val="0034120C"/>
     <w:rsid w:val="0034313D"/>
     <w:rsid w:val="00344E48"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003606D0"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="0037190C"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="0038507B"/>
     <w:rsid w:val="00392526"/>
     <w:rsid w:val="00393D40"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A30A1"/>
     <w:rsid w:val="003A3D02"/>
     <w:rsid w:val="003B0F65"/>
     <w:rsid w:val="003B19F5"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003D542E"/>
     <w:rsid w:val="003D5F49"/>
     <w:rsid w:val="003D663F"/>
     <w:rsid w:val="003E0D0C"/>
     <w:rsid w:val="003E0F8F"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F1F42"/>
     <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="004009DF"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004030B9"/>
     <w:rsid w:val="00417E20"/>
     <w:rsid w:val="0042470C"/>
+    <w:rsid w:val="0043024A"/>
     <w:rsid w:val="0043576C"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00457C9E"/>
     <w:rsid w:val="004656D6"/>
     <w:rsid w:val="00483B3B"/>
     <w:rsid w:val="00483F3F"/>
+    <w:rsid w:val="004A30EA"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004B28A3"/>
     <w:rsid w:val="004B31E2"/>
     <w:rsid w:val="004B4737"/>
     <w:rsid w:val="004B7790"/>
     <w:rsid w:val="004C1E75"/>
     <w:rsid w:val="004C2115"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004C645F"/>
     <w:rsid w:val="004E4499"/>
     <w:rsid w:val="004E4BBA"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00525F54"/>
-    <w:rsid w:val="00526F36"/>
     <w:rsid w:val="00527F26"/>
     <w:rsid w:val="005425DA"/>
     <w:rsid w:val="00554E29"/>
     <w:rsid w:val="00556278"/>
     <w:rsid w:val="005572A2"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00561993"/>
     <w:rsid w:val="00575ACC"/>
     <w:rsid w:val="00590052"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005A3526"/>
     <w:rsid w:val="005A4E4B"/>
     <w:rsid w:val="005B7CBB"/>
     <w:rsid w:val="005D0DB7"/>
     <w:rsid w:val="005D10FE"/>
     <w:rsid w:val="005D1BCE"/>
     <w:rsid w:val="005D2CD0"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="005F2AA2"/>
     <w:rsid w:val="00616536"/>
     <w:rsid w:val="00622383"/>
@@ -18438,107 +18243,106 @@
     <w:rsid w:val="00B26FC5"/>
     <w:rsid w:val="00B371B5"/>
     <w:rsid w:val="00B43691"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B45A3F"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B639CF"/>
     <w:rsid w:val="00B64F34"/>
     <w:rsid w:val="00B6551F"/>
     <w:rsid w:val="00B72552"/>
     <w:rsid w:val="00B832D3"/>
     <w:rsid w:val="00B90978"/>
     <w:rsid w:val="00BA023E"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB7AAD"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD2D1D"/>
     <w:rsid w:val="00BD34CF"/>
     <w:rsid w:val="00BE701E"/>
+    <w:rsid w:val="00BF7FFB"/>
     <w:rsid w:val="00C04D42"/>
     <w:rsid w:val="00C06011"/>
     <w:rsid w:val="00C15B35"/>
     <w:rsid w:val="00C2541A"/>
     <w:rsid w:val="00C45933"/>
     <w:rsid w:val="00C4751C"/>
     <w:rsid w:val="00C576A5"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C67ACE"/>
     <w:rsid w:val="00C70302"/>
     <w:rsid w:val="00C70B07"/>
     <w:rsid w:val="00C7591A"/>
     <w:rsid w:val="00C80933"/>
     <w:rsid w:val="00C80BF5"/>
     <w:rsid w:val="00C81A70"/>
     <w:rsid w:val="00C835E7"/>
     <w:rsid w:val="00C83714"/>
     <w:rsid w:val="00C8477B"/>
     <w:rsid w:val="00C84850"/>
     <w:rsid w:val="00C90BDD"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96B56"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB7258"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC669F"/>
     <w:rsid w:val="00CF0E29"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00CF46B7"/>
-    <w:rsid w:val="00CF5DA5"/>
     <w:rsid w:val="00CF654A"/>
     <w:rsid w:val="00D1360E"/>
     <w:rsid w:val="00D211FB"/>
     <w:rsid w:val="00D241E2"/>
     <w:rsid w:val="00D2438B"/>
     <w:rsid w:val="00D2709B"/>
     <w:rsid w:val="00D318EE"/>
     <w:rsid w:val="00D36072"/>
     <w:rsid w:val="00D43E3C"/>
     <w:rsid w:val="00D46202"/>
     <w:rsid w:val="00D512FD"/>
     <w:rsid w:val="00D55A2B"/>
     <w:rsid w:val="00D65D84"/>
     <w:rsid w:val="00D74D90"/>
     <w:rsid w:val="00D7514C"/>
     <w:rsid w:val="00D8569D"/>
     <w:rsid w:val="00D85F1B"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00D951E7"/>
     <w:rsid w:val="00DA5E19"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1537"/>
     <w:rsid w:val="00DB1FAE"/>
-    <w:rsid w:val="00DB260F"/>
     <w:rsid w:val="00DB4A98"/>
     <w:rsid w:val="00DB556E"/>
     <w:rsid w:val="00DC181B"/>
     <w:rsid w:val="00DD3C60"/>
     <w:rsid w:val="00DE05CB"/>
     <w:rsid w:val="00DE483A"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF583E"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E0493F"/>
     <w:rsid w:val="00E06D05"/>
     <w:rsid w:val="00E10F4C"/>
     <w:rsid w:val="00E13EDC"/>
     <w:rsid w:val="00E4300D"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EB75A2"/>
     <w:rsid w:val="00EB7764"/>
     <w:rsid w:val="00EB794D"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC6C7C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
@@ -20392,61 +20196,74 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
 
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8C02DC93BAD4036A5869E3CF0D41683"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{315E3223-DAF3-4AF9-8338-F2F619F64869}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -20775,97 +20592,100 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="0005722E"/>
     <w:rsid w:val="000C04E8"/>
     <w:rsid w:val="000D5B10"/>
     <w:rsid w:val="000E1676"/>
     <w:rsid w:val="00106793"/>
     <w:rsid w:val="0011467C"/>
     <w:rsid w:val="00167CE1"/>
     <w:rsid w:val="00175A0E"/>
     <w:rsid w:val="001C1004"/>
     <w:rsid w:val="001D3329"/>
     <w:rsid w:val="001F086A"/>
-    <w:rsid w:val="00200AE4"/>
     <w:rsid w:val="002248E6"/>
     <w:rsid w:val="00236535"/>
     <w:rsid w:val="00253E82"/>
     <w:rsid w:val="002608ED"/>
     <w:rsid w:val="00260A52"/>
     <w:rsid w:val="002751FF"/>
     <w:rsid w:val="00276313"/>
     <w:rsid w:val="00287938"/>
     <w:rsid w:val="002D0E40"/>
     <w:rsid w:val="002D2022"/>
     <w:rsid w:val="0031049D"/>
     <w:rsid w:val="00330160"/>
     <w:rsid w:val="00383C6C"/>
     <w:rsid w:val="00393D40"/>
     <w:rsid w:val="003B26CD"/>
     <w:rsid w:val="003F6D58"/>
+    <w:rsid w:val="004009DF"/>
     <w:rsid w:val="0040726E"/>
     <w:rsid w:val="00420CBF"/>
     <w:rsid w:val="004254E3"/>
     <w:rsid w:val="0044217A"/>
     <w:rsid w:val="00495C3B"/>
+    <w:rsid w:val="004A30EA"/>
     <w:rsid w:val="004A3A30"/>
+    <w:rsid w:val="004E1F3C"/>
     <w:rsid w:val="004F5804"/>
     <w:rsid w:val="00503260"/>
     <w:rsid w:val="00534CB4"/>
     <w:rsid w:val="00555F69"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="00590052"/>
     <w:rsid w:val="005A3526"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="005F1A43"/>
     <w:rsid w:val="005F3BB6"/>
     <w:rsid w:val="006028CA"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="006A7294"/>
     <w:rsid w:val="006B378B"/>
     <w:rsid w:val="006C1BF7"/>
     <w:rsid w:val="006F55D9"/>
     <w:rsid w:val="00732A59"/>
     <w:rsid w:val="00736A43"/>
     <w:rsid w:val="00754280"/>
     <w:rsid w:val="007A464A"/>
     <w:rsid w:val="007A5398"/>
     <w:rsid w:val="007E7B31"/>
@@ -20880,51 +20700,50 @@
     <w:rsid w:val="00965072"/>
     <w:rsid w:val="00A32BEE"/>
     <w:rsid w:val="00A34793"/>
     <w:rsid w:val="00A4285A"/>
     <w:rsid w:val="00A46663"/>
     <w:rsid w:val="00A65D89"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B00EFB"/>
     <w:rsid w:val="00B02D28"/>
     <w:rsid w:val="00B036B9"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B3522C"/>
     <w:rsid w:val="00B56C46"/>
     <w:rsid w:val="00B83930"/>
     <w:rsid w:val="00BA747E"/>
     <w:rsid w:val="00BD442D"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C06011"/>
     <w:rsid w:val="00C30708"/>
     <w:rsid w:val="00C34E1C"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00CA33F6"/>
     <w:rsid w:val="00CB5739"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
-    <w:rsid w:val="00CF5DA5"/>
     <w:rsid w:val="00D343CC"/>
     <w:rsid w:val="00D61854"/>
     <w:rsid w:val="00D7514C"/>
     <w:rsid w:val="00D96E29"/>
     <w:rsid w:val="00DB6C6A"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00DE630C"/>
     <w:rsid w:val="00E40A1C"/>
     <w:rsid w:val="00E47C30"/>
     <w:rsid w:val="00E636AE"/>
     <w:rsid w:val="00EA0842"/>
     <w:rsid w:val="00ED5D04"/>
     <w:rsid w:val="00EE6A3A"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F04293"/>
     <w:rsid w:val="00F100F6"/>
     <w:rsid w:val="00F1612F"/>
     <w:rsid w:val="00F25106"/>
     <w:rsid w:val="00F3033A"/>
     <w:rsid w:val="00F66A6D"/>
     <w:rsid w:val="00FA647D"/>
     <w:rsid w:val="00FD58DC"/>
     <w:rsid w:val="00FE575E"/>
     <w:rsid w:val="00FF1D54"/>
   </w:rsids>