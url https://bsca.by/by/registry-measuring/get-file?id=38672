--- v0 (2026-04-25)
+++ v1 (2026-06-12)
@@ -10,74 +10,92 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6236FDF4" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="6236FDF4" w14:textId="7B6D0336" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ПРОЕКТ ОПИСАНИЯ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="002D304D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="72B96AC8" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9685,51 +9703,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
@@ -9752,100 +9770,102 @@
     <w:rsid w:val="00124326"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="00191C96"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001D4ED9"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002349C3"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D304D"/>
     <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00324D03"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00366747"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00392E6B"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A6075"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F53E4"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00490CDB"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004D21AD"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F3438"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00502048"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0055793F"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00573F28"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="0062469F"/>
     <w:rsid w:val="00636EEE"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="0066650C"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00723B47"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007867DA"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007E6265"/>
     <w:rsid w:val="007F36D1"/>
     <w:rsid w:val="007F5916"/>
@@ -11965,69 +11985,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1957</Words>
-  <Characters>11158</Characters>
+  <Words>1956</Words>
+  <Characters>11152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13089</CharactersWithSpaces>
+  <CharactersWithSpaces>13082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>