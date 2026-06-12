--- v0 (2026-04-25)
+++ v1 (2026-06-12)
@@ -969,51 +969,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
@@ -1813,77 +1813,77 @@
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0010147C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="x-none"/>
             </w:rPr>
             <w:t>Государственное унитарное производственное предприятие "Ивацевичское ЖКХ",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E805926" w14:textId="11B6F0D1" w:rsidR="008F704C" w:rsidRPr="008F704C" w:rsidRDefault="0010147C" w:rsidP="0010147C">
+        <w:p w14:paraId="4E805926" w14:textId="192B84E6" w:rsidR="008F704C" w:rsidRPr="008F704C" w:rsidRDefault="0010147C" w:rsidP="0010147C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:spacing w:line="320" w:lineRule="auto"/>
             <w:ind w:right="2200"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0010147C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>измерительная лаборатория (заявитель на аккредитацию)</w:t>
+            <w:t xml:space="preserve">измерительная лаборатория </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2409" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2CE8F374" w14:textId="599F866D" w:rsidR="008F704C" w:rsidRPr="0067392F" w:rsidRDefault="0067392F" w:rsidP="008F704C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4153"/>
               <w:tab w:val="right" w:pos="8306"/>
             </w:tabs>
             <w:spacing w:line="320" w:lineRule="auto"/>
             <w:ind w:hanging="20"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:eastAsia="x-none"/>
             </w:rPr>
@@ -3365,52 +3365,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="353531503">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1860730118">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1932734913">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2121340785">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="657609594">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1336615411">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
@@ -3609,83 +3609,85 @@
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00B8587F"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC5522"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C06DF4"/>
     <w:rsid w:val="00C110B1"/>
     <w:rsid w:val="00C114DC"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C16101"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C5681B"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C645DB"/>
     <w:rsid w:val="00C826EB"/>
+    <w:rsid w:val="00C83900"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB1457"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE02A2"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00CF7F2E"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D12EC2"/>
     <w:rsid w:val="00D241F8"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC3FFA"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF5E2B"/>
     <w:rsid w:val="00DF6395"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E07CE9"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E359FD"/>
+    <w:rsid w:val="00E405AC"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E74333"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EB1DA7"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00ED5B61"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F51A8E"/>
     <w:rsid w:val="00F76B95"/>
     <w:rsid w:val="00F77A37"/>
     <w:rsid w:val="00F77DC8"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F87836"/>
     <w:rsid w:val="00F94481"/>
     <w:rsid w:val="00F95001"/>