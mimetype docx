--- v1 (2026-04-25)
+++ v2 (2026-11-02)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -87,51 +89,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Приложение №</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1361782426"/>
                 <w:placeholder>
                   <w:docPart w:val="F174DFE072E9421CBBD86666A29F6BA9"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C47E78" w:rsidRPr="00C760EC">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204777" w:rsidRPr="00C760EC" w14:paraId="52B70589" w14:textId="77777777" w:rsidTr="007B1403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="32773A7E" w14:textId="77777777" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
@@ -171,177 +172,153 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204777" w:rsidRPr="00C760EC" w14:paraId="40777B8F" w14:textId="77777777" w:rsidTr="007B1403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="525C4B56" w14:textId="77777777" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39C2F1AB" w14:textId="42B1A7A0" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
+          <w:p w14:paraId="39C2F1AB" w14:textId="686FEB9C" w:rsidR="00204777" w:rsidRPr="00ED3E2B" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C760EC">
+              <w:t xml:space="preserve">№ BY/112 </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3E2B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">№ BY/112 </w:t>
+              </w:rPr>
+              <w:t>9.0088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204777" w:rsidRPr="00C760EC" w14:paraId="1B5360D4" w14:textId="77777777" w:rsidTr="007B1403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42CC03D3" w14:textId="77777777" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27BB9E8E" w14:textId="649E0032" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
+          <w:p w14:paraId="27BB9E8E" w14:textId="406A1D7E" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="778922166"/>
                 <w:placeholder>
                   <w:docPart w:val="99BE40AEFE3443E6AA832FCEF3D52A48"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
-                <w:date>
+                <w:date w:fullDate="2025-06-06T00:00:00Z">
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="ru-RU"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FA45E6">
+                <w:r w:rsidR="00ED3E2B">
                   <w:rPr>
-                    <w:rStyle w:val="aff"/>
-                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
                   </w:rPr>
-                  <w:t>__</w:t>
-[...31 lines deleted...]
-                  <w:t>___</w:t>
+                  <w:t>06.06.2025</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204777" w:rsidRPr="00C760EC" w14:paraId="097B4A9A" w14:textId="77777777" w:rsidTr="007B1403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="68B671D1" w14:textId="77777777" w:rsidR="00204777" w:rsidRPr="00C760EC" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -413,51 +390,50 @@
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1530027058"/>
                 <w:placeholder>
                   <w:docPart w:val="B818358B4DAF45B9A0B640B3FF797DC3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A1E54">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>3</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -510,51 +486,50 @@
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidRPr="00C760EC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1363401833"/>
                 <w:placeholder>
                   <w:docPart w:val="06C6BD8AF2BE4C769BE02838A3DE8D3F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E716FB" w:rsidRPr="00C760EC">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>01</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51DB1302" w14:textId="4B7B9C6A" w:rsidR="007B1403" w:rsidRPr="00C760EC" w:rsidRDefault="007B1403"/>
     <w:p w14:paraId="44C8168E" w14:textId="0C0B8475" w:rsidR="00FA45E6" w:rsidRDefault="00FA45E6" w:rsidP="00FA45E6">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
@@ -743,117 +718,115 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684473D3" w14:textId="77777777" w:rsidR="00FA45E6" w:rsidRPr="00C760EC" w:rsidRDefault="00FA45E6" w:rsidP="00FA45E6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="1660"/>
-        <w:gridCol w:w="708"/>
-        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2975"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E496E" w:rsidRPr="005452BD" w14:paraId="41A5A77A" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="007E496E" w:rsidRPr="005452BD" w14:paraId="41A5A77A" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="234FF20F" w14:textId="738A9CB0" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D05FBF2" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="799F4C3A" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -865,937 +838,806 @@
           <w:p w14:paraId="6F3C3AB0" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>испытаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74A4683F" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="624031E5" w14:textId="0CF49598" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование характеристики </w:t>
             </w:r>
             <w:r w:rsidR="00D236C2" w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C70584" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="152B854D" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E496E" w:rsidRPr="005452BD" w14:paraId="26A81568" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="007E496E" w:rsidRPr="005452BD" w14:paraId="26A81568" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A773A7" w14:textId="15168051" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="100C7F93" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A86DCD4" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D29FB9" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5546512D" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05A50471" w14:textId="77777777" w:rsidR="007E496E" w:rsidRPr="005452BD" w:rsidRDefault="007E496E" w:rsidP="00DE7AF9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="4408B383" w14:textId="77777777" w:rsidTr="004648C5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9780" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1949ECA8" w14:textId="136D825D" w:rsidR="00BF3D6E" w:rsidRPr="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Советсткая,119/1, офис 323, </w:t>
             </w:r>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="225415, г"/>
+                <w:attr w:name="Year" w:val="2024"/>
+                <w:attr w:name="Day" w:val="20"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="2024"/>
+                  <w:attr w:name="ProductID" w:val="225415, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00BF3D6E">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>225415, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Барановичи </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Брестской обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5479" w:rsidRPr="005452BD" w14:paraId="16206364" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00BD5479" w:rsidRPr="005452BD" w14:paraId="16206364" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AC859DD" w14:textId="77777777" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29926561" w14:textId="6FC55642" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-85" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DB3E7FB" w14:textId="2042EB1C" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70480863" w14:textId="064B9C32" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="302DF012" w14:textId="77777777" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
+          <w:p w14:paraId="6D5FA3B9" w14:textId="074A8B8F" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.12/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D5FA3B9" w14:textId="77777777" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
+              <w:t>27.12/22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF3FC15" w14:textId="51D89A94" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>22.000</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0918F176" w14:textId="77777777" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2DD4D8" w14:textId="7DAF115A" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/</w:t>
-[...57 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F4B24DB" w14:textId="5F152900" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
             <w:r w:rsidR="00BD5479">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> с применением </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD5479">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мегаомметра</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BD5479">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Е6-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CD686B2" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, п. Б.27.1 </w:t>
+              <w:t xml:space="preserve">ТКП 181-2023, п. Б.27.1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CFA2179" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ТКП 339-</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4.4.26.1</w:t>
+              <w:t>ТКП 339-2022,  п. 4.4.26.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67D82B9D" w14:textId="7FCB144B" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B0E13F4" w14:textId="05F5EBB6" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="712F2BBB" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="712F2BBB" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CB2BBAE" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3887CD45" w14:textId="1FD6E3C5" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CDAACFA" w14:textId="11ECC33A" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222A1F3C" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+          <w:p w14:paraId="7C2AD5A6" w14:textId="4039B7FC" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.90/</w:t>
-[...20 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF66611" w14:textId="33B652F9" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-64" w:right="-73"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление заземляющих устройств с применением измерителя сопротивления заземления</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B7A9D8B" w14:textId="6526CF95" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-64" w:right="-73"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1805,147 +1647,114 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ИС-10.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1253318D" w14:textId="39FACA11" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное сопротивление грунта (расчетное значение, связанное с диапазонами измерений сопротивления заземляющих устройств)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52598620" w14:textId="431721A3" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t>, п. Б.29.4</w:t>
+              <w:t>ТКП 181-2023, п. Б.29.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CE12400" w14:textId="5D289B99" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">ТКП 339-2022, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 4.</w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="Day" w:val="20"/>
                 <w:attr w:name="Year" w:val="2024"/>
-                <w:attr w:name="Day" w:val="20"/>
-[...1 lines deleted...]
-                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>3.2.13</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 4.3.8.2, 4.3.8.4, 4.4.28.6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4875569F" w14:textId="0AA3A2A9" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
@@ -1958,61 +1767,52 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.04.03-2020, п. 7.4.5;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17224BDD" w14:textId="2491D5B4" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009751A6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 30339-95</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 4.3.4, А.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38269A41" w14:textId="28F4C2E8" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
@@ -2036,922 +1836,801 @@
               <w:t xml:space="preserve">СН 4.04.01-2019, </w:t>
             </w:r>
             <w:r w:rsidRPr="009751A6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="009751A6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="Day" w:val="20"/>
                 <w:attr w:name="Year" w:val="2024"/>
-                <w:attr w:name="Day" w:val="20"/>
-[...1 lines deleted...]
-                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="009751A6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>16.1.12</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="Day" w:val="20"/>
                 <w:attr w:name="Year" w:val="2024"/>
-                <w:attr w:name="Day" w:val="20"/>
-[...1 lines deleted...]
-                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="009751A6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>16.2.17</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="009751A6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="Day" w:val="20"/>
                 <w:attr w:name="Year" w:val="2024"/>
-                <w:attr w:name="Day" w:val="20"/>
-[...1 lines deleted...]
-                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>16.2</w:t>
               </w:r>
               <w:r w:rsidRPr="00B8427C">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>.19</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="Day" w:val="20"/>
                 <w:attr w:name="Year" w:val="2024"/>
-                <w:attr w:name="Day" w:val="20"/>
-[...1 lines deleted...]
-                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00B8427C">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>16.2.21</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="245B0467" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CA0A599" w14:textId="79679F19" w:rsidR="009A1E54" w:rsidRPr="009A1E54" w:rsidRDefault="00BF3D6E" w:rsidP="009A1E54">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проектная и эксплуатационная документация, устанавливающая требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59FD9AF9" w14:textId="786D39D0" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5479" w:rsidRPr="005452BD" w14:paraId="25FA61DA" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00BD5479" w:rsidRPr="005452BD" w14:paraId="25FA61DA" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="459E34E2" w14:textId="0C75A291" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CEA3722" w14:textId="615F9712" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-85" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5051EC71" w14:textId="7E8C9EE5" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C30138C" w14:textId="77777777" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
+          <w:p w14:paraId="71E883C3" w14:textId="015415FE" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.90/</w:t>
-[...15 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0013D272" w14:textId="7FE4CA8A" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-64" w:right="-73"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения с применением измерителя сопротивления петли «фаза-нуль» ИФН-300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AE07914" w14:textId="10EE2A57" w:rsidR="009A1E54" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:ind w:left="-47" w:right="-54"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ТКП 181-2023, п. Б.29.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BB2E84" w14:textId="22392145" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
+            <w:pPr>
+              <w:ind w:left="-80" w:right="-94"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005452BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТКП 339</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>-2022</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> п. 4.4.28.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFA7168" w14:textId="77777777" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="137D039C" w14:textId="695E683E" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E0020E2" w14:textId="114FC9C4" w:rsidR="00BD5479" w:rsidRPr="005452BD" w:rsidRDefault="00BD5479" w:rsidP="00BD5479">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A1E54" w:rsidRPr="005452BD" w14:paraId="35892EB2" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="009A1E54" w:rsidRPr="005452BD" w14:paraId="35892EB2" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48609C85" w14:textId="29CC39F8" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2726773F" w14:textId="3D6165C5" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:ind w:left="-85" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09B98641" w14:textId="13CA543D" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8A0D08" w14:textId="77777777" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
+          <w:p w14:paraId="2D602157" w14:textId="11DC63C7" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.90/</w:t>
-[...15 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E7B9766" w14:textId="77777777" w:rsidR="009A1E54" w:rsidRPr="00C61B79" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:ind w:left="-64" w:right="-73"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали с применением измерителя сопротивления петли «фаза-нуль» </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BEBC325" w14:textId="566BF8CC" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ИФН-300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0361E1C6" w14:textId="5680132F" w:rsidR="009A1E54" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:ind w:left="-47" w:right="-54"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">ТКП 181-2023, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="6"/>
                 <w:attr w:name="Year" w:val="12"/>
-                <w:attr w:name="Day" w:val="6"/>
-[...1 lines deleted...]
-                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>6.4.12</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, Б.29.8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F633E81" w14:textId="0A6CDC67" w:rsidR="009A1E54" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:ind w:left="-47" w:right="-54"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">ТКП 339-2022, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 4.3.2.9, 4.3.5.3, 4.3.5.4, 4.4.28.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D61A4D1" w14:textId="77777777" w:rsidR="009A1E54" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:ind w:left="-47" w:right="-54"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">ГОСТ 30331.3-95, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EAA59A6" w14:textId="3848786D" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
               </w:tabs>
               <w:ind w:left="-47" w:right="-54"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 413.1.3.3 - 413.1.3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="683E3521" w14:textId="3CFC1894" w:rsidR="009A1E54" w:rsidRPr="005452BD" w:rsidRDefault="009A1E54" w:rsidP="009A1E54">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605CC1" w:rsidRPr="005452BD" w14:paraId="673FF373" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00605CC1" w:rsidRPr="005452BD" w14:paraId="673FF373" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2047C8CC" w14:textId="77777777" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D4AF9EE" w14:textId="008B2089" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-85" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B3A7043" w14:textId="77777777" w:rsidR="00797A55" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300498">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Силовые кабельные</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00300498">
               <w:rPr>
@@ -2967,254 +2646,201 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300498">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">до 1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00300498">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>кВ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F25448" w14:textId="77777777" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
+          <w:p w14:paraId="70D1C755" w14:textId="4EEC8D1B" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...15 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD8EB76" w14:textId="70855B90" w:rsidR="00605CC1" w:rsidRPr="00BD5479" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD5479">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление изоляции с применением </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD5479">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мегаомметра</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BD5479">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Е6-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EBBB794" w14:textId="77777777" w:rsidR="00262BF5" w:rsidRDefault="00262BF5" w:rsidP="00262BF5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, п. Б.30.1 </w:t>
+              <w:t xml:space="preserve">ТКП 181-2023, п. Б.30.1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ECDDF2A" w14:textId="55305F88" w:rsidR="00605CC1" w:rsidRPr="00605CC1" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ТКП 339-</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4.4.29.2</w:t>
+              <w:t>ТКП 339-2022,  п. 4.4.29.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AF72B2C" w14:textId="115D912F" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605CC1" w:rsidRPr="005452BD" w14:paraId="5914E1F0" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00605CC1" w:rsidRPr="005452BD" w14:paraId="5914E1F0" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="700CC5AC" w14:textId="5EF84051" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3240,296 +2866,237 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26AB6DC8" w14:textId="77777777" w:rsidR="00CD1C90" w:rsidRDefault="00CD1C90" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B392B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Воздушные </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E33D025" w14:textId="2FD5585B" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00CD1C90" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B392B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>линии электропередачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B21EE2A" w14:textId="77777777" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
+          <w:p w14:paraId="74C4CA58" w14:textId="63EE128B" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...20 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C9386EF" w14:textId="2050FEBB" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление изоляции с применением </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мегаомметра</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Е6-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="193503AB" w14:textId="77777777" w:rsidR="00262BF5" w:rsidRDefault="00262BF5" w:rsidP="00262BF5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">ТКП 181-2023, п. Б.31.9.1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AC4722" w14:textId="21DA8054" w:rsidR="00605CC1" w:rsidRPr="00605CC1" w:rsidRDefault="00262BF5" w:rsidP="00262BF5">
+            <w:pPr>
+              <w:ind w:left="-80" w:right="-94"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> 4.4.30.6</w:t>
+              <w:t>ТКП 339-2022,  п. 4.4.30.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2631A1B2" w14:textId="43F4BE2E" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605CC1" w:rsidRPr="005452BD" w14:paraId="5A89257E" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00605CC1" w:rsidRPr="005452BD" w14:paraId="5A89257E" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AF399E1" w14:textId="5F9ABD78" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3550,109 +3117,90 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="003326E3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03A28061" w14:textId="77777777" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72A3D651" w14:textId="77777777" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
+          <w:p w14:paraId="0C23B959" w14:textId="3F4A5CD3" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.90/</w:t>
-[...15 lines deleted...]
-              <w:t>22.000</w:t>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BA82FA2" w14:textId="77777777" w:rsidR="00605CC1" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление заземляющих устройств с применением измерителя сопротивления заземления </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61705043" w14:textId="66AED181" w:rsidR="00605CC1" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3662,81 +3210,71 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ИС-10.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="518A2FF9" w14:textId="2CC403FD" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное сопротивление грунта (расчетное значение, связанное с диапазонами измерений сопротивления заземляющих устройств)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3893709E" w14:textId="1F2607CC" w:rsidR="00262BF5" w:rsidRDefault="00262BF5" w:rsidP="00262BF5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-47" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
             <w:r w:rsidRPr="0018708D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC05C1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC05C1">
               <w:rPr>
@@ -3779,90 +3317,88 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D5F367A" w14:textId="45866D80" w:rsidR="00605CC1" w:rsidRPr="00605CC1" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проектная и эксплуатационная документация, устанавливающая требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08B9CA0E" w14:textId="1F30CBF8" w:rsidR="00605CC1" w:rsidRPr="005452BD" w:rsidRDefault="00605CC1" w:rsidP="00605CC1">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="0ABC36AF" w14:textId="77777777" w:rsidTr="0037134F">
+      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="0ABC36AF" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="2277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A253094" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3881,826 +3417,723 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70CB2ABF" w14:textId="6DBF6DD4" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Электроустановки до 1000 В, в том числе животноводческие фермы, устройство выравнивания электрических потенциалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="756A9B89" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00605CC1" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+          <w:p w14:paraId="3D33DE71" w14:textId="22D7EDEF" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="0018708D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3D33DE71" w14:textId="15DDC631" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+            <w:r w:rsidRPr="00605CC1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018708D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605CC1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE563BE" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00D74020" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00605CC1">
-[...27 lines deleted...]
-          <w:p w14:paraId="0BE563BE" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00D74020" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение напряжения прикосновения и шага с применением измерителя напряжения прикосновения и тока короткого замыкания ЭК 0200:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A303315" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Измерение напряжения прикосновения и шага с применением измерителя напряжения прикосновения и тока короткого замыкания ЭК 0200:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A303315" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+              <w:t>-в нормальном эксплуатационном режиме,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09E9750A" w14:textId="26249C46" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-в нормальном эксплуатационном режиме,</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>- в режиме кратковременного однофазного замыкания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57BBEE3C" w14:textId="77777777" w:rsidR="00262BF5" w:rsidRDefault="00262BF5" w:rsidP="00262BF5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-54" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DA219C8" w14:textId="55A5E12A" w:rsidR="00262BF5" w:rsidRDefault="00262BF5" w:rsidP="00262BF5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-54" w:right="-54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 6.</w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="Year" w:val="14"/>
+                <w:attr w:name="Day" w:val="12"/>
+                <w:attr w:name="Month" w:val="4"/>
                 <w:attr w:name="ls" w:val="trans"/>
-                <w:attr w:name="Month" w:val="4"/>
-[...1 lines deleted...]
-                <w:attr w:name="Year" w:val="14"/>
               </w:smartTagPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>12.4.14</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> а, г), 6.12.4.15-6.</w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="Year" w:val="17"/>
+                <w:attr w:name="Day" w:val="12"/>
+                <w:attr w:name="Month" w:val="4"/>
                 <w:attr w:name="ls" w:val="trans"/>
-                <w:attr w:name="Month" w:val="4"/>
-[...1 lines deleted...]
-                <w:attr w:name="Year" w:val="17"/>
               </w:smartTagPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>12.4.17</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="009175FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Б.29.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50ADCF73" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00605CC1" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ГОСТ 30331.14-2001 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36FC4E9D" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00605CC1" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 705.413.1, 705.413.1.6, А.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D694E2E" w14:textId="647B89CA" w:rsidR="00BF3D6E" w:rsidRPr="00605CC1" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
             <w:r w:rsidR="00262BF5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 4.3.20.6;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A867736" w14:textId="32183DE3" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ТКП 538-2014</w:t>
+            </w:r>
             <w:r w:rsidR="00262BF5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. 4.1, 4.2, 4.9, </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="time">
               <w:smartTagPr>
+                <w:attr w:name="Minute" w:val="10"/>
                 <w:attr w:name="Hour" w:val="4"/>
-                <w:attr w:name="Minute" w:val="10"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00605CC1">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>4.10;</w:t>
               </w:r>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="7C457FAB" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00605CC1" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C3BA7E5" w14:textId="23981FCC" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проектная и эксплуатационная документация, устанавливающая требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77A4DCEC" w14:textId="451CB9A2" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="1AFDF8C9" w14:textId="77777777" w:rsidTr="00890473">
+      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="1AFDF8C9" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2359F8C2" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F017A88" w14:textId="6FC994AF" w:rsidR="00BF3D6E" w:rsidRPr="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06C69F4F" w14:textId="4F5DF8DB" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Устройства защитного отключения (УЗО-Д)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3AC4A1" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+          <w:p w14:paraId="0CDA3C65" w14:textId="50CFB726" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="009A088F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CDA3C65" w14:textId="2B96275C" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+              <w:t>/22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A088F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3D6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4BA5FD" w14:textId="572CE1A3" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+            <w:pPr>
+              <w:ind w:left="-80" w:right="-94"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B392B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отключающий дифференциальный ток с применением измерителя параметров УЗО ПЗО-500 ПРО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3696167A" w14:textId="514C4BFC" w:rsidR="00BF3D6E" w:rsidRPr="00FD6861" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3D6E">
-[...61 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00FD6861">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п. </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
+                <w:attr w:name="Year" w:val="15"/>
+                <w:attr w:name="Day" w:val="8"/>
+                <w:attr w:name="Month" w:val="7"/>
                 <w:attr w:name="ls" w:val="trans"/>
-                <w:attr w:name="Month" w:val="7"/>
-[...1 lines deleted...]
-                <w:attr w:name="Year" w:val="15"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00BF3D6E">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>8.7.15</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27784298" w14:textId="0E501708" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
@@ -4730,108 +4163,105 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="102BB6B3" w14:textId="4B9F9A3C" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6861">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проектная и эксплуатационная документация, устанавливающая требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="780CB80E" w14:textId="7C353A0F" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="17969E6C" w14:textId="77777777" w:rsidTr="00890473">
+      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="17969E6C" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65E40272" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25438BD2" w14:textId="773EAAE6" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
@@ -4839,176 +4269,151 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B57C1EB" w14:textId="2F3E1981" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Устройства защитного отключения (УЗО-Д)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C471E07" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+          <w:p w14:paraId="60B72AE9" w14:textId="4BB21807" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="009A088F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60B72AE9" w14:textId="3F57AF89" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+              <w:t>/22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A088F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3D6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF624FA" w14:textId="72E11FE9" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3D6E">
-[...39 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="000B392B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Время отключения с применением измерителя параметров УЗО ПЗО-500 ПРО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D9274EE" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:anchor="!/DocumentCard/491158/633627" w:history="1">
               <w:r w:rsidRPr="00FD6861">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>ГОСТ IEC 61008-1-2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
@@ -5118,91 +4523,89 @@
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6861">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проектная и эксплуатационная документация, устанавливающая требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="633F89CE" w14:textId="75AB6071" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="79AE4E62" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w14:paraId="79AE4E62" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BF1BA0E" w14:textId="77777777" w:rsidR="003326E3" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5229,295 +4632,259 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="00BF3D6E" w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2F651E" w14:textId="2C3F7F56" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="527532E9" w14:textId="77777777" w:rsidR="00BF3D6E" w:rsidRPr="00BF3D6E" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+          <w:p w14:paraId="7E471B1E" w14:textId="0A509B9D" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="009A088F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E471B1E" w14:textId="752F05A2" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+              <w:t>/22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A088F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3D6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E84B55" w14:textId="73412885" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3D6E">
-[...18 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidRPr="000B392B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ток утечки защищаемой электроустановки с применением измерителя параметров УЗО ПЗО-500 ПРО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E84B55" w14:textId="73412885" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+          <w:p w14:paraId="498344FE" w14:textId="6A9A94EE" w:rsidR="00BF3D6E" w:rsidRPr="00FD6861" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B392B">
-[...13 lines deleted...]
-          <w:p w14:paraId="498344FE" w14:textId="6A9A94EE" w:rsidR="00BF3D6E" w:rsidRPr="00FD6861" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
+            <w:r w:rsidRPr="00BF3D6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3D6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 8.7.14;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529EB20D" w14:textId="725950F2" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3D6E">
-[...42 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00FD6861">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.04.01-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD6861">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 16.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D218314" w14:textId="4AF0ACC6" w:rsidR="00BF3D6E" w:rsidRPr="005452BD" w:rsidRDefault="00BF3D6E" w:rsidP="00BF3D6E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B26BA" w:rsidRPr="005452BD" w14:paraId="21CFF9A8" w14:textId="77777777" w:rsidTr="00757434">
+      <w:tr w:rsidR="003B26BA" w:rsidRPr="005452BD" w14:paraId="21CFF9A8" w14:textId="77777777" w:rsidTr="00ED3E2B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CB47E9B" w14:textId="77777777" w:rsidR="003326E3" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-85" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5536,356 +4903,298 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="003B26BA" w:rsidRPr="005452BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29DB855D" w14:textId="0721BB94" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B02247">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Автоматические выключатели до 200 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C227022" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRPr="00BF3D6E" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+          <w:p w14:paraId="65981CB8" w14:textId="516E8C0F" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="00ED3E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="00B02247">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF3D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65981CB8" w14:textId="403495D4" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+              <w:t>/22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B02247">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3D6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3129FA41" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3D6E">
-[...27 lines deleted...]
-          <w:p w14:paraId="3129FA41" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+            <w:r w:rsidRPr="000B392B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проверка действия автоматических </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F12D262" w14:textId="41CB5934" w:rsidR="003B26BA" w:rsidRPr="000B392B" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B392B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Проверка действия автоматических </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F12D262" w14:textId="41CB5934" w:rsidR="003B26BA" w:rsidRPr="000B392B" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+              <w:t>выключателей:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="101DFD1B" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRPr="000B392B" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B392B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>выключателей:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="101DFD1B" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRPr="000B392B" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+              <w:t>- проверка действия расцепителей с применением устройства комплектного испытательного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1792BA2E" w14:textId="69839FE4" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B392B">
-[...7 lines deleted...]
-          <w:p w14:paraId="1792BA2E" w14:textId="69839FE4" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>САТУРН-М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3D27A5" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRPr="000B392B" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>САТУРН-М</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2B3D27A5" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRPr="000B392B" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
+              <w:t>ТКП 181-2023, п. Б.27.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6426BDCE" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> 4.4.26.4 б)</w:t>
+              <w:t>ТКП 339-2022,  п. 4.4.26.4 б)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264F2901" w14:textId="77777777" w:rsidR="003B26BA" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72FD296F" w14:textId="3D4C7203" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">проектная и эксплуатационная документация, устанавливающая требования к объекту </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="752B8666" w14:textId="492565B7" w:rsidR="003B26BA" w:rsidRPr="005452BD" w:rsidRDefault="003B26BA" w:rsidP="003B26BA">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="-80" w:right="-94"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5070E114" w14:textId="0F8DDAC5" w:rsidR="00F72E44" w:rsidRDefault="00F72E44">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="263C4851" w14:textId="033C6D12" w:rsidR="00E716FB" w:rsidRPr="00C760EC" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -6005,50 +5314,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>по аккредитации</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6587C279" w14:textId="77777777" w:rsidR="002F3A77" w:rsidRPr="00C760EC" w:rsidRDefault="002F3A77" w:rsidP="002F3A77">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Республики Беларусь – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243C81F0" w14:textId="77777777" w:rsidR="002F3A77" w:rsidRPr="00C760EC" w:rsidRDefault="002F3A77" w:rsidP="002F3A77">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">директор государственного </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40518FD5" w14:textId="36F19F63" w:rsidR="002F3A77" w:rsidRPr="001D02D0" w:rsidRDefault="002F3A77" w:rsidP="0076385F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
@@ -6058,114 +5368,98 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C760EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предприятия «БГЦА»</w:t>
       </w:r>
       <w:r w:rsidRPr="00C760EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B02CB2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Николаева</w:t>
+        <w:t xml:space="preserve">   Т.А. Николаева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1407A856" w14:textId="77777777" w:rsidR="002F3A77" w:rsidRPr="00CC094B" w:rsidRDefault="002F3A77" w:rsidP="002F3A77">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AF3A328" w14:textId="372A5E6B" w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidRDefault="0056070B" w:rsidP="002F3A77">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="005452BD">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="624" w:bottom="992" w:left="1758" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="438A0BC9" w14:textId="77777777" w:rsidR="00515A15" w:rsidRDefault="00515A15" w:rsidP="0011070C">
+    <w:p w14:paraId="6CF38102" w14:textId="77777777" w:rsidR="00333473" w:rsidRDefault="00333473" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02D630AE" w14:textId="77777777" w:rsidR="00515A15" w:rsidRDefault="00515A15" w:rsidP="0011070C">
+    <w:p w14:paraId="78670508" w14:textId="77777777" w:rsidR="00333473" w:rsidRDefault="00333473" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6219,50 +5513,74 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="69B795A5" w14:textId="77777777" w:rsidR="00ED3E2B" w:rsidRDefault="00ED3E2B">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3398"/>
       <w:gridCol w:w="4101"/>
       <w:gridCol w:w="1749"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E716FB" w:rsidRPr="00F531E9" w14:paraId="125BC4BE" w14:textId="77777777" w:rsidTr="00D2404A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1EFCE3F3" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00B453D4" w:rsidRDefault="00E716FB" w:rsidP="00E716FB">
           <w:pPr>
             <w:pStyle w:val="61"/>
@@ -6472,51 +5790,51 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00F531E9">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="08089BB1" w14:textId="7B6CD566" w:rsidR="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -6738,67 +6056,77 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1943937B" w14:textId="77777777" w:rsidR="00645C1C" w:rsidRPr="00CC094B" w:rsidRDefault="00645C1C" w:rsidP="00CC094B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21274C02" w14:textId="77777777" w:rsidR="00515A15" w:rsidRDefault="00515A15" w:rsidP="0011070C">
+    <w:p w14:paraId="6B79031D" w14:textId="77777777" w:rsidR="00333473" w:rsidRDefault="00333473" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E9B87D8" w14:textId="77777777" w:rsidR="00515A15" w:rsidRDefault="00515A15" w:rsidP="0011070C">
+    <w:p w14:paraId="783F48BC" w14:textId="77777777" w:rsidR="00333473" w:rsidRDefault="00333473" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="500FC80F" w14:textId="77777777" w:rsidR="00ED3E2B" w:rsidRDefault="00ED3E2B">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="816"/>
       <w:gridCol w:w="8708"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00D337DC" w14:paraId="314E5615" w14:textId="77777777" w:rsidTr="00692BA0">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="424" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -6854,124 +6182,137 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4576" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5CA1412D" w14:textId="58A80077" w:rsidR="00CC094B" w:rsidRPr="00E716FB" w:rsidRDefault="00CC094B" w:rsidP="00E716FB">
+        <w:p w14:paraId="5CA1412D" w14:textId="632C9B28" w:rsidR="00CC094B" w:rsidRPr="00E716FB" w:rsidRDefault="00CC094B" w:rsidP="00E716FB">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Приложение</w:t>
           </w:r>
           <w:r w:rsidR="00793BEA" w:rsidRPr="00E716FB">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> № </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1326860131"/>
               <w:placeholder>
                 <w:docPart w:val="85C70CD2ACE04479B20B6CB13161D074"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00C47E78" w:rsidRPr="00E716FB">
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> к аттестату аккредитации № </w:t>
           </w:r>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
           <w:r w:rsidRPr="00E716FB">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>/112</w:t>
+          </w:r>
+          <w:r w:rsidR="00ED3E2B">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00ED3E2B">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>9.0088</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="678C7A72" w:rsidR="00B53AEA" w:rsidRDefault="00B53AEA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="13AAFBD1" w14:textId="77777777" w:rsidR="00A46641" w:rsidRDefault="00A46641">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
@@ -7207,51 +6548,51 @@
   </w:tbl>
   <w:p w14:paraId="110577B1" w14:textId="77777777" w:rsidR="00A46641" w:rsidRPr="00E716FB" w:rsidRDefault="00A46641">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="13425F87" w14:textId="77777777" w:rsidR="00E716FB" w:rsidRPr="00E716FB" w:rsidRDefault="00E716FB">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="855"/>
       <w:gridCol w:w="8669"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="007B1403">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="449" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -8835,51 +8176,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619726599">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="570702628">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="262736701">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="254022050">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1693342791">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="949707393">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="94"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
@@ -8948,50 +8289,51 @@
     <w:rsid w:val="00211587"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="002327C3"/>
     <w:rsid w:val="00246BAC"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="00256BF5"/>
     <w:rsid w:val="00262BF5"/>
     <w:rsid w:val="0026637B"/>
     <w:rsid w:val="002855C6"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002A0E11"/>
     <w:rsid w:val="002A520A"/>
     <w:rsid w:val="002C49E5"/>
     <w:rsid w:val="002F3A77"/>
     <w:rsid w:val="00302F74"/>
     <w:rsid w:val="00302FD2"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00313143"/>
     <w:rsid w:val="00316BAE"/>
     <w:rsid w:val="00321AC4"/>
     <w:rsid w:val="00331E45"/>
     <w:rsid w:val="003326E3"/>
+    <w:rsid w:val="00333473"/>
     <w:rsid w:val="00344F86"/>
     <w:rsid w:val="00346FA2"/>
     <w:rsid w:val="00365333"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="003859F4"/>
     <w:rsid w:val="003948E2"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A2F77"/>
     <w:rsid w:val="003B00B3"/>
     <w:rsid w:val="003B126C"/>
     <w:rsid w:val="003B26BA"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7C99"/>
     <w:rsid w:val="003D70A2"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F14E4"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00402B7B"/>
     <w:rsid w:val="00412EC1"/>
     <w:rsid w:val="004254A7"/>
     <w:rsid w:val="0043654A"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00444E4C"/>
     <w:rsid w:val="00445D5D"/>
@@ -9121,50 +8463,51 @@
     <w:rsid w:val="0097056A"/>
     <w:rsid w:val="0097139A"/>
     <w:rsid w:val="00971FA6"/>
     <w:rsid w:val="0097207F"/>
     <w:rsid w:val="00972101"/>
     <w:rsid w:val="00982A84"/>
     <w:rsid w:val="0098484C"/>
     <w:rsid w:val="0098759B"/>
     <w:rsid w:val="0099092B"/>
     <w:rsid w:val="00993953"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A1E54"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B720E"/>
     <w:rsid w:val="009C4D07"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009D5E32"/>
     <w:rsid w:val="009E2C22"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A16DDE"/>
     <w:rsid w:val="00A21378"/>
     <w:rsid w:val="00A25528"/>
     <w:rsid w:val="00A300FA"/>
     <w:rsid w:val="00A365E9"/>
+    <w:rsid w:val="00A419E7"/>
     <w:rsid w:val="00A46641"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A52485"/>
     <w:rsid w:val="00A55CEB"/>
     <w:rsid w:val="00A62372"/>
     <w:rsid w:val="00A649C0"/>
     <w:rsid w:val="00A71026"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A75657"/>
     <w:rsid w:val="00A93AFD"/>
     <w:rsid w:val="00AA61A9"/>
     <w:rsid w:val="00AB1C0F"/>
     <w:rsid w:val="00AB7D28"/>
     <w:rsid w:val="00AC224D"/>
     <w:rsid w:val="00AC52BE"/>
     <w:rsid w:val="00AC5FDD"/>
     <w:rsid w:val="00AC667B"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B02CB2"/>
     <w:rsid w:val="00B03D7C"/>
     <w:rsid w:val="00B05335"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B11B87"/>
     <w:rsid w:val="00B12985"/>
     <w:rsid w:val="00B146E6"/>
@@ -9270,50 +8613,51 @@
     <w:rsid w:val="00E20279"/>
     <w:rsid w:val="00E24F2E"/>
     <w:rsid w:val="00E26F01"/>
     <w:rsid w:val="00E36EE7"/>
     <w:rsid w:val="00E5072C"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E57D37"/>
     <w:rsid w:val="00E671FC"/>
     <w:rsid w:val="00E716FB"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E75810"/>
     <w:rsid w:val="00E82158"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E93683"/>
     <w:rsid w:val="00E949DF"/>
     <w:rsid w:val="00E95575"/>
     <w:rsid w:val="00E95845"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EA1495"/>
     <w:rsid w:val="00EA516E"/>
     <w:rsid w:val="00EA7510"/>
     <w:rsid w:val="00EB0B2C"/>
     <w:rsid w:val="00EC0F47"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00ED283A"/>
+    <w:rsid w:val="00ED3E2B"/>
     <w:rsid w:val="00EE34DE"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF2C9D"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00EF67CF"/>
     <w:rsid w:val="00EF7CB6"/>
     <w:rsid w:val="00F00B1C"/>
     <w:rsid w:val="00F21A0E"/>
     <w:rsid w:val="00F265E4"/>
     <w:rsid w:val="00F42D00"/>
     <w:rsid w:val="00F44382"/>
     <w:rsid w:val="00F451C4"/>
     <w:rsid w:val="00F45602"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F531E9"/>
     <w:rsid w:val="00F54244"/>
     <w:rsid w:val="00F55C8F"/>
     <w:rsid w:val="00F56D29"/>
     <w:rsid w:val="00F57FB9"/>
     <w:rsid w:val="00F647FE"/>
     <w:rsid w:val="00F71565"/>
     <w:rsid w:val="00F72E44"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F8581B"/>
     <w:rsid w:val="00F86DE9"/>
@@ -9329,52 +8673,52 @@
     <w:rsid w:val="00FC7F8F"/>
     <w:rsid w:val="00FE25E2"/>
     <w:rsid w:val="00FE2A75"/>
     <w:rsid w:val="00FE3481"/>
     <w:rsid w:val="00FF022D"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49AE"/>
     <w:rsid w:val="00FF4CC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="time"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="date"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A7BE4CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -11157,68 +10501,73 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnpa.by/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnpa.by/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnpa.by/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnpa.by/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnpa.by/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tnpa.by/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F174DFE072E9421CBBD86666A29F6BA9"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7E9A7370-C5F5-4F8F-BFA9-F6F0DF669728}"/>
       </w:docPartPr>
@@ -11495,62 +10844,50 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000232F0"/>
     <w:rsid w:val="00060C43"/>
     <w:rsid w:val="00076AA4"/>
     <w:rsid w:val="00096F08"/>
     <w:rsid w:val="000A4661"/>
     <w:rsid w:val="000D0987"/>
@@ -11583,67 +10920,69 @@
     <w:rsid w:val="005B4EB3"/>
     <w:rsid w:val="0061160E"/>
     <w:rsid w:val="00671740"/>
     <w:rsid w:val="006737E5"/>
     <w:rsid w:val="0072626B"/>
     <w:rsid w:val="00753DFF"/>
     <w:rsid w:val="007A2F97"/>
     <w:rsid w:val="007F7B3D"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00810D0F"/>
     <w:rsid w:val="00813DF7"/>
     <w:rsid w:val="00814813"/>
     <w:rsid w:val="00823CE0"/>
     <w:rsid w:val="00824D79"/>
     <w:rsid w:val="00843CB1"/>
     <w:rsid w:val="00855AB4"/>
     <w:rsid w:val="0087261A"/>
     <w:rsid w:val="00874F59"/>
     <w:rsid w:val="00897A5E"/>
     <w:rsid w:val="008B44EF"/>
     <w:rsid w:val="008C6052"/>
     <w:rsid w:val="009224AE"/>
     <w:rsid w:val="00952B6C"/>
     <w:rsid w:val="009706E0"/>
     <w:rsid w:val="0098093B"/>
+    <w:rsid w:val="00A419E7"/>
     <w:rsid w:val="00A51E0C"/>
     <w:rsid w:val="00AB3B9E"/>
     <w:rsid w:val="00AC75CE"/>
     <w:rsid w:val="00AE08FA"/>
     <w:rsid w:val="00AF06F5"/>
     <w:rsid w:val="00AF628D"/>
     <w:rsid w:val="00B0261D"/>
     <w:rsid w:val="00B06BB9"/>
     <w:rsid w:val="00B36380"/>
     <w:rsid w:val="00B579C1"/>
     <w:rsid w:val="00B931CF"/>
     <w:rsid w:val="00B9371D"/>
     <w:rsid w:val="00BA31E4"/>
     <w:rsid w:val="00BE5A83"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00BF6C8A"/>
     <w:rsid w:val="00BF70CA"/>
+    <w:rsid w:val="00BF7919"/>
     <w:rsid w:val="00C43086"/>
     <w:rsid w:val="00C56028"/>
     <w:rsid w:val="00C925FD"/>
     <w:rsid w:val="00CB1FAB"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00CE51BF"/>
     <w:rsid w:val="00D2713A"/>
     <w:rsid w:val="00D34658"/>
     <w:rsid w:val="00DA305F"/>
     <w:rsid w:val="00DA6656"/>
     <w:rsid w:val="00DC3E22"/>
     <w:rsid w:val="00DD4D93"/>
     <w:rsid w:val="00DD772C"/>
     <w:rsid w:val="00F46ABD"/>
     <w:rsid w:val="00F941B4"/>
     <w:rsid w:val="00FB23A2"/>
     <w:rsid w:val="00FC4CC6"/>
     <w:rsid w:val="00FD58DC"/>
     <w:rsid w:val="00FD6DC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -12474,70 +11813,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4494</Characters>
+  <Pages>5</Pages>
+  <Words>786</Words>
+  <Characters>4486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5272</CharactersWithSpaces>
+  <CharactersWithSpaces>5262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>