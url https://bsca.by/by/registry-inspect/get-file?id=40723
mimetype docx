--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BA9C29A" w14:textId="77777777" w:rsidR="005D7406" w:rsidRDefault="005D7406" w:rsidP="005D7406">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
@@ -179,51 +181,50 @@
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1420750963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001924E7" w:rsidRPr="001924E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -234,51 +235,50 @@
             </w:r>
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-369914250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001924E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
@@ -287,51 +287,50 @@
             </w:r>
             <w:r w:rsidRPr="001924E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1701161667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001924E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BDFE933" w14:textId="77777777" w:rsidR="009B455F" w:rsidRPr="001924E7" w:rsidRDefault="009B455F" w:rsidP="009B455F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1472,75 +1471,77 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BEC0904" w14:textId="77777777" w:rsidR="00D855F6" w:rsidRPr="00F935E7" w:rsidRDefault="00D855F6" w:rsidP="007A0820">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3922BCCA" w14:textId="77777777" w:rsidR="00F935E7" w:rsidRPr="00F935E7" w:rsidRDefault="00F935E7" w:rsidP="007A0820">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F935E7" w:rsidRPr="00F935E7" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7347DD95" w14:textId="77777777" w:rsidR="007B7275" w:rsidRDefault="007B7275" w:rsidP="0011070C">
+    <w:p w14:paraId="64404ADA" w14:textId="77777777" w:rsidR="00FC614F" w:rsidRDefault="00FC614F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2608C526" w14:textId="77777777" w:rsidR="007B7275" w:rsidRDefault="007B7275" w:rsidP="0011070C">
+    <w:p w14:paraId="21A21CBA" w14:textId="77777777" w:rsidR="00FC614F" w:rsidRDefault="00FC614F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1601,50 +1602,74 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35C39B7D" w14:textId="77777777" w:rsidR="00271381" w:rsidRDefault="00271381">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="25E1311A" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
@@ -1670,65 +1695,63 @@
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Дата принятия решения по аккредитации: 07.09.2026.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="14A1FFDB" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1841,51 +1864,51 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4B25834B" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="3DE11A38" w14:textId="77777777" w:rsidTr="00016DBB">
@@ -1966,65 +1989,63 @@
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="48DF698D" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2138,268 +2159,323 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7FB7A191" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38A89778" w14:textId="77777777" w:rsidR="007B7275" w:rsidRDefault="007B7275" w:rsidP="0011070C">
+    <w:p w14:paraId="573AEFD6" w14:textId="77777777" w:rsidR="00FC614F" w:rsidRDefault="00FC614F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C9120A" w14:textId="77777777" w:rsidR="007B7275" w:rsidRDefault="007B7275" w:rsidP="0011070C">
+    <w:p w14:paraId="7A64B9E1" w14:textId="77777777" w:rsidR="00FC614F" w:rsidRDefault="00FC614F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B9367F8" w14:textId="77777777" w:rsidR="00271381" w:rsidRDefault="00271381">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12271"/>
-      <w:gridCol w:w="2268"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="43FC3AFD" w14:textId="77777777" w:rsidTr="00E426B4">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="43FC3AFD" w14:textId="77777777" w:rsidTr="00C206B1">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12271" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="752136FB" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="16472FAA" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="009728DB" w:rsidRDefault="00A7672E" w:rsidP="008C6194">
+        <w:p w14:paraId="16472FAA" w14:textId="5B8B2E32" w:rsidR="00A7672E" w:rsidRPr="009728DB" w:rsidRDefault="00C206B1" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00C206B1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 4.0052</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3E6FD886" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7556F44F" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12753"/>
-      <w:gridCol w:w="1814"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2381"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="523EB2EF" w14:textId="77777777" w:rsidTr="001924E7">
+    <w:tr w:rsidR="002317A4" w14:paraId="523EB2EF" w14:textId="77777777" w:rsidTr="00C206B1">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12753" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="23E768C5" w14:textId="77777777" w:rsidR="003D2807" w:rsidRPr="001924E7" w:rsidRDefault="0032287B" w:rsidP="003D2807">
+        <w:p w14:paraId="770A7056" w14:textId="08F53B2C" w:rsidR="002317A4" w:rsidRDefault="00C206B1" w:rsidP="003D2807">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001924E7">
+          <w:r w:rsidRPr="00C206B1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Акционерное общество "Всероссийское производственное объединение "Зарубежатомэнергострой",</w:t>
+            <w:t>Акционерное общество "Росатом Технологии</w:t>
+          </w:r>
+          <w:r w:rsidR="00271381">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> соответствия</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>»,</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7FAB20F5" w14:textId="39470CFC" w:rsidR="002317A4" w:rsidRPr="001924E7" w:rsidRDefault="0032287B" w:rsidP="003D2807">
+        <w:p w14:paraId="7FAB20F5" w14:textId="12C4C364" w:rsidR="00C206B1" w:rsidRPr="001924E7" w:rsidRDefault="00C206B1" w:rsidP="003D2807">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001924E7">
+          <w:r w:rsidRPr="00C206B1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>отдел специальных зарубежных проектов технического управления</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1814" w:type="dxa"/>
+          <w:tcW w:w="2381" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="631C5D93" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="001924E7" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+        <w:p w14:paraId="631C5D93" w14:textId="04A97C3F" w:rsidR="002317A4" w:rsidRPr="001924E7" w:rsidRDefault="00C206B1" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00C206B1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>BY/112 4.0052</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A634F31" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00003798">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3886,61 +3962,64 @@
     <w:rsid w:val="000D2D02"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00132274"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001924E7"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001C2F54"/>
     <w:rsid w:val="001C7CDF"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
+    <w:rsid w:val="00201F29"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="0021645F"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
+    <w:rsid w:val="00233A26"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002661E2"/>
     <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00271381"/>
     <w:rsid w:val="00277646"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00310F50"/>
     <w:rsid w:val="0032287B"/>
     <w:rsid w:val="00322B05"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00335E87"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00393A32"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D2807"/>
@@ -4018,90 +4097,92 @@
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B5A8D"/>
     <w:rsid w:val="008C449C"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D6B9F"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00907289"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00930B20"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="00941C25"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="00950AF6"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009728DB"/>
+    <w:rsid w:val="009733A7"/>
     <w:rsid w:val="00991697"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009B455F"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A053D3"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AB7F22"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AE3390"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B202B0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B44409"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC2119"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C00C63"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C206B1"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52D53"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C70EC9"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD5461"/>
     <w:rsid w:val="00CD7E2D"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF0915"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D34D89"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D74969"/>
     <w:rsid w:val="00D756EA"/>
     <w:rsid w:val="00D855F6"/>
     <w:rsid w:val="00D876E6"/>
@@ -4128,50 +4209,51 @@
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E846D0"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F12962"/>
     <w:rsid w:val="00F1372F"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F24C61"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F935E7"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FC614F"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5831,59 +5913,64 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>