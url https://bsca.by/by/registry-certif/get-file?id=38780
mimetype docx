--- v0 (2026-05-10)
+++ v1 (2026-07-06)
@@ -622,70 +622,80 @@
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836AFE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>79.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04ED1ACB" w14:textId="41E1B89F" w:rsidR="00836AFE" w:rsidRPr="00836AFE" w:rsidRDefault="00836AFE" w:rsidP="00836AFE">
+          <w:p w14:paraId="04ED1ACB" w14:textId="1918CB2E" w:rsidR="00836AFE" w:rsidRPr="00B8298E" w:rsidRDefault="00836AFE" w:rsidP="00836AFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836AFE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>СТБ 1352-2005</w:t>
+              <w:t>СТБ 1352-20</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8298E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1729A24F" w14:textId="2C737B61" w:rsidR="00836AFE" w:rsidRPr="005A05D2" w:rsidRDefault="00836AFE" w:rsidP="00836AFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F38E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -2001,51 +2011,50 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="612438813">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="00031B66"/>
     <w:rsid w:val="00036011"/>
@@ -2061,67 +2070,69 @@
     <w:rsid w:val="002369CD"/>
     <w:rsid w:val="002467AC"/>
     <w:rsid w:val="002D516C"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="00314747"/>
     <w:rsid w:val="00316322"/>
     <w:rsid w:val="003B5DA7"/>
     <w:rsid w:val="003B7B80"/>
     <w:rsid w:val="00411920"/>
     <w:rsid w:val="00426465"/>
     <w:rsid w:val="00504A62"/>
     <w:rsid w:val="0051232C"/>
     <w:rsid w:val="00522180"/>
     <w:rsid w:val="005907E1"/>
     <w:rsid w:val="005A05D2"/>
     <w:rsid w:val="005B0941"/>
     <w:rsid w:val="0060232E"/>
     <w:rsid w:val="00633C32"/>
     <w:rsid w:val="006427FE"/>
     <w:rsid w:val="00683049"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="00770FD7"/>
     <w:rsid w:val="0078603A"/>
     <w:rsid w:val="00796BF1"/>
     <w:rsid w:val="007B4E0F"/>
+    <w:rsid w:val="007F2094"/>
     <w:rsid w:val="00836AFE"/>
     <w:rsid w:val="00845D07"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="00885D06"/>
     <w:rsid w:val="008B077B"/>
     <w:rsid w:val="008D71CD"/>
     <w:rsid w:val="008E559C"/>
     <w:rsid w:val="00953CF9"/>
     <w:rsid w:val="009625CF"/>
     <w:rsid w:val="009B1C34"/>
     <w:rsid w:val="009D3C7F"/>
     <w:rsid w:val="00A14B72"/>
     <w:rsid w:val="00A41993"/>
     <w:rsid w:val="00AA147C"/>
     <w:rsid w:val="00AA7DD4"/>
     <w:rsid w:val="00AB5A8B"/>
     <w:rsid w:val="00B1549F"/>
+    <w:rsid w:val="00B8298E"/>
     <w:rsid w:val="00C07728"/>
     <w:rsid w:val="00C6374A"/>
     <w:rsid w:val="00CA24CF"/>
     <w:rsid w:val="00CD75BC"/>
     <w:rsid w:val="00CF46F0"/>
     <w:rsid w:val="00D121A9"/>
     <w:rsid w:val="00D60B02"/>
     <w:rsid w:val="00D63D6B"/>
     <w:rsid w:val="00D75E30"/>
     <w:rsid w:val="00DA20CA"/>
     <w:rsid w:val="00DB74D9"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E3307F"/>
     <w:rsid w:val="00E5526C"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EB76CA"/>
     <w:rsid w:val="00EC541B"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00F46FC9"/>
     <w:rsid w:val="00F749C5"/>
     <w:rsid w:val="00FE6D41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>