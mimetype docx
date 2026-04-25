--- v0 (2025-12-10)
+++ v1 (2026-04-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4856FDF2" w14:textId="0AE06FDB" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="002C5E37" w:rsidP="002C5E37">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -3033,65 +3034,51 @@
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61314104" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Древесина, профилированная по кромке или по </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (включая бруски, планки и фризы для паркета или деревянного покрытия полов несобранные, багеты и аналогичные изделия)</w:t>
+              <w:t>Древесина, профилированная по кромке или по пласти (включая бруски, планки и фризы для паркета или деревянного покрытия полов несобранные, багеты и аналогичные изделия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39982D5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -4426,65 +4413,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C2806B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Плиты </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> из древесины и прочих одревесневших материалов</w:t>
+              <w:t>Плиты древесно-волокнистые из древесины и прочих одревесневших материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46958F43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6899,63 +6872,55 @@
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1090BD1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> смолы прочие, фенолоальдегидные смолы и полиуретаны в первичных формах</w:t>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Аминоальдегидные смолы прочие, фенолоальдегидные смолы и полиуретаны в первичных формах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BB35A93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -17295,65 +17260,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="290960DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Блоки для мощения, кирпичи, плитки и прочие изделия из прессованного или литого стекла, витражи и т.п.; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> стекло или пенно-стекло в блоках, плитах или аналогичных формах</w:t>
+              <w:t>Блоки для мощения, кирпичи, плитки и прочие изделия из прессованного или литого стекла, витражи и т.п.; много-ячеистое стекло или пенно-стекло в блоках, плитах или аналогичных формах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67D5A1E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -25950,65 +25901,51 @@
               <w:t>6.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EF70DCD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Камень обработанный прочий, используемый для строительства, отделки или памятников, и изделия из него; гранулы и порошки </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> искусственно окрашенные прочие; изделия из агломерированного сланца</w:t>
+              <w:t>Камень обработанный прочий, используемый для строительства, отделки или памятников, и изделия из него; гранулы и порошки из природного камня искусственно окрашенные прочие; изделия из агломерированного сланца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56D93CA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -31926,65 +31863,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10080-2011</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C7124DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> EN 10138-1-2010</w:t>
+              <w:t>СТБ pr EN 10138-1-2010</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B9FF978" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10138-3-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -32291,65 +32214,51 @@
           <w:p w14:paraId="00244464" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10080-2011</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A606D8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> EN 10138-1-2010</w:t>
+              <w:t>СТБ pr EN 10138-1-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="305756B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
@@ -32761,63 +32670,55 @@
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51788BC4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> профилированные (ребристые) из нелегированной стали</w:t>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Листы профилированные (ребристые) из нелегированной стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1896C708" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -38580,65 +38481,51 @@
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="438AC75C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ткани, решетки, сетки и ограждения из проволоки из черных металлов или медной проволоки; </w:t>
-[...13 lines deleted...]
-              <w:t>-вытяжной лист из черных металлов или меди</w:t>
+              <w:t>Ткани, решетки, сетки и ограждения из проволоки из черных металлов или медной проволоки; просечно-вытяжной лист из черных металлов или меди</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E0EE0D9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -38897,65 +38784,51 @@
               <w:t>8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70B2CC69" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Изделия крепежные </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> из черных металлов, не включенные в другие группировки</w:t>
+              <w:t>Изделия крепежные нерезьбовые из черных металлов, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1658B9EE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
@@ -40825,51 +40698,65 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27D3398D" w14:textId="59E4EA9E" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="005D5AFB" w:rsidP="00593AE6">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27D3398D" w14:textId="75D830E1" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="005D5AFB" w:rsidP="00593AE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
@@ -40891,51 +40778,62 @@
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>. Дата принятия решения по аккредитации:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>24.12</w:t>
+      <w:t>24.1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD1D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>.2025</w:t>
     </w:r>
     <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                   </w:t>
     </w:r>
     <w:r>
@@ -41098,51 +40996,65 @@
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5754551D" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="00593AE6" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5754551D" w14:textId="1FF406AE" w:rsidR="005D5AFB" w:rsidRPr="00593AE6" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
@@ -41164,51 +41076,62 @@
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>. Дата принятия решения по аккредитации:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>24.12</w:t>
+      <w:t>24.1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD1D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                   </w:t>
     </w:r>
     <w:r>
@@ -41404,64 +41327,50 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61A49735" w14:textId="77777777" w:rsidR="005F0D8C" w:rsidRDefault="005F0D8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60448391" w14:textId="77777777" w:rsidR="005F0D8C" w:rsidRDefault="005F0D8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...12 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="279"/>
       <w:gridCol w:w="11765"/>
       <w:gridCol w:w="2552"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w14:paraId="2C54A8BB" w14:textId="77777777" w:rsidTr="00261B67">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="279" w:type="dxa"/>
@@ -41641,64 +41550,50 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4B444B49" w14:textId="5DF31C72" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...12 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14673" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="269"/>
       <w:gridCol w:w="1029"/>
       <w:gridCol w:w="10340"/>
       <w:gridCol w:w="2963"/>
       <w:gridCol w:w="72"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w14:paraId="69A99B90" w14:textId="77777777" w:rsidTr="005D5AFB">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="72" w:type="dxa"/>
@@ -42127,131 +42022,132 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7D103CD0">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="141120405">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="289285447">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="001D60D1"/>
     <w:rsid w:val="002039C0"/>
     <w:rsid w:val="0025238F"/>
     <w:rsid w:val="00271CD3"/>
     <w:rsid w:val="00286FCE"/>
     <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="00357814"/>
     <w:rsid w:val="003A3971"/>
     <w:rsid w:val="003D5931"/>
     <w:rsid w:val="004D6426"/>
     <w:rsid w:val="0051369E"/>
     <w:rsid w:val="00593AE6"/>
     <w:rsid w:val="005D5AFB"/>
     <w:rsid w:val="005F0D8C"/>
     <w:rsid w:val="005F3C65"/>
     <w:rsid w:val="00660F83"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="007E402D"/>
     <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00861AD9"/>
+    <w:rsid w:val="00863669"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="008E56D9"/>
     <w:rsid w:val="009048EC"/>
     <w:rsid w:val="009C5704"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A52D46"/>
     <w:rsid w:val="00A646CD"/>
     <w:rsid w:val="00C271E0"/>
     <w:rsid w:val="00C67964"/>
     <w:rsid w:val="00CB3C47"/>
     <w:rsid w:val="00D41A8D"/>
     <w:rsid w:val="00D60B02"/>
+    <w:rsid w:val="00DD1D61"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E93CCD"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EA7C8F"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00FE5B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1331677A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42160601-85F8-4EC8-9438-B8C30478A25D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-BY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -43828,56 +43724,56 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?2175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?5635" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?6258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?6256" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=64293709E43B691F4590FA2F4851518DFBCAC79A90D98352CC6B92290DD1D7B1412D039E9D72582E99C903C564LFm7O" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?5103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>