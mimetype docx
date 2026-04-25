--- v0 (2025-10-28)
+++ v1 (2026-04-25)
@@ -87,51 +87,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Приложение №</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1361782426"/>
                 <w:placeholder>
                   <w:docPart w:val="E78DD038C98A425F94D0C169FDA0547B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0073610C">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3F19" w:rsidRPr="0073610C" w14:paraId="71A564D0" w14:textId="77777777" w:rsidTr="00FE3F19">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5814" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="35340DE8" w14:textId="77777777" w:rsidR="00FE3F19" w:rsidRPr="0073610C" w:rsidRDefault="00FE3F19" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
@@ -292,51 +291,50 @@
             </w:pPr>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="765112477"/>
                 <w:placeholder>
                   <w:docPart w:val="47340055EB2349A5A052AF40465765C8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0073610C">
                   <w:rPr>
                     <w:rStyle w:val="aff"/>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="4B9960A3" w14:textId="6CE97EC7" w:rsidR="00FE3F19" w:rsidRPr="0073610C" w:rsidRDefault="00FE3F19" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
@@ -347,51 +345,50 @@
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="662899072"/>
                 <w:placeholder>
                   <w:docPart w:val="1304FF5A9D2C4CD4B57313EE8907A880"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B04C9">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>7</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -443,51 +440,50 @@
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1363401833"/>
                 <w:placeholder>
                   <w:docPart w:val="B4770F814D624D7986551AA21D1C87C1"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008A6486">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>0</w:t>
                 </w:r>
                 <w:r w:rsidR="00112EA4">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -646,150 +642,69 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>тдел</w:t>
       </w:r>
       <w:r w:rsidR="00E35476">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00D60DE9" w:rsidRPr="0073610C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> поверки и калибровки средств измерений </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D11F14" w14:textId="1FCB1083" w:rsidR="00D60DE9" w:rsidRDefault="00D60DE9" w:rsidP="004173B5">
+    <w:p w14:paraId="41D11F14" w14:textId="45CD27EB" w:rsidR="00D60DE9" w:rsidRDefault="00D60DE9" w:rsidP="004173B5">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073610C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Республиканско</w:t>
-[...80 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>Республиканское унитарное предприятие "Молодечненский центр стандартизации, метрологии и сертификации"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A814F17" w14:textId="77777777" w:rsidR="008A6486" w:rsidRPr="0073610C" w:rsidRDefault="008A6486" w:rsidP="004173B5">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1498,79 +1413,130 @@
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7104" w:rsidRPr="0073610C" w14:paraId="1C371108" w14:textId="77777777" w:rsidTr="00967AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="4D284049" w14:textId="4E2F69A7" w:rsidR="005A7104" w:rsidRPr="0073610C" w:rsidRDefault="00FB67CF" w:rsidP="00FB67CF">
-            <w:pPr>
+          <w:p w14:paraId="4D284049" w14:textId="60588A8F" w:rsidR="005A7104" w:rsidRPr="0073610C" w:rsidRDefault="005A7104" w:rsidP="004173B5">
+            <w:pPr>
+              <w:ind w:firstLine="2776"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="sk-SK"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="sk-SK"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB67CF">
+              <w:t xml:space="preserve">ул. </w:t>
+            </w:r>
+            <w:r w:rsidR="008A6486">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="sk-SK"/>
               </w:rPr>
-              <w:t>ул. Галицкого, 8, 222304, г. Молодечно, Молодечненский район, Минская область</w:t>
+              <w:t>Галицкого</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073610C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6486">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073610C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>, 2223</w:t>
+            </w:r>
+            <w:r w:rsidR="00213963">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073610C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>, г. Молодечно, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00453A10" w:rsidRPr="0073610C" w14:paraId="12163C29" w14:textId="77777777" w:rsidTr="004151DD">
         <w:trPr>
           <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69DC98A7" w14:textId="36BC2D52" w:rsidR="00C45E69" w:rsidRPr="0073610C" w:rsidRDefault="006035B5" w:rsidP="00C416D9">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="227"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -6397,62 +6363,52 @@
           <w:p w14:paraId="40FEEFFC" w14:textId="648115DA" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="009E4CD2">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Промышленные,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> лабораторные рН-метры, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> лабораторные рН-метры, иономеры</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EFD5DAF" w14:textId="3C21CFE3" w:rsidR="00BB0F85" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
@@ -8448,51 +8404,54 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67AC1FD3" w14:textId="020134F4" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Hlk523312250"/>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МК.Мл-053-17</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E15973" w:rsidRPr="0073610C" w14:paraId="3AB264FE" w14:textId="77777777" w:rsidTr="006E356A">
+      <w:tr w:rsidR="00E15973" w:rsidRPr="0073610C" w14:paraId="3AB264FE" w14:textId="77777777" w:rsidTr="00246080">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5361A2E0" w14:textId="2D8DC6D3" w:rsidR="00E15973" w:rsidRPr="0073610C" w:rsidRDefault="00AA1F96" w:rsidP="00975E7C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E15B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.1</w:t>
             </w:r>
             <w:r w:rsidRPr="0073610C">
@@ -8686,903 +8645,790 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0015726D" w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> °С</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6154B149" w14:textId="0E01F4E5" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
-[...15 lines deleted...]
-              <w:t>до 250 °С</w:t>
+          <w:p w14:paraId="6154B149" w14:textId="4A3E346E" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">до </w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1CB0AE" w14:textId="77777777" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+          <w:p w14:paraId="092229F2" w14:textId="1540649D" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00246080">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>± 0,1 °С</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C7E0B7E" w14:textId="40D4242B" w:rsidR="00AB78B2" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+              <w:t>± 0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>065</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> °С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFD604" w14:textId="36DE7C83" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="_Hlk523398073"/>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>МК.Мл-054-17</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00246080" w:rsidRPr="0073610C" w14:paraId="277F325B" w14:textId="77777777" w:rsidTr="00246080">
+        <w:trPr>
+          <w:trHeight w:val="597"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9DB44C" w14:textId="6CFA11A7" w:rsidR="00246080" w:rsidRPr="0073610C" w:rsidRDefault="00246080" w:rsidP="00246080">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E15B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073610C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9FF47D" w14:textId="77777777" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(Р</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="092229F2" w14:textId="28A99320" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+              <w:t>26.51/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601ABA2C" w14:textId="197342B1" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...121 lines deleted...]
-          <w:p w14:paraId="3E9FF47D" w14:textId="77777777" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99.010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C651FD8" w14:textId="75D24DA0" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF8DE5A" w14:textId="5BDBFED5" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="30" w:right="32"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Термометры</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8396F5" w14:textId="2976D37A" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>цифровые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9BAC50" w14:textId="7368B289" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>26.51/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="601ABA2C" w14:textId="197342B1" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>минус</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 40 °С</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294307A7" w14:textId="594EE747" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">до </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> °С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B89528F" w14:textId="771CAA90" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>± 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>065</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> °С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E30F6F7" w14:textId="152F231C" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="00246080">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>МК.Мл-054-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005872A9" w:rsidRPr="0073610C" w14:paraId="0D957BF1" w14:textId="77777777" w:rsidTr="00246080">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D860F19" w14:textId="4353E6D9" w:rsidR="005872A9" w:rsidRPr="005E15B6" w:rsidRDefault="00AA1F96" w:rsidP="005E15B6">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>26.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073610C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7920076F" w14:textId="77777777" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26.51/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFE1941" w14:textId="5CCA35C4" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-30"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C651FD8" w14:textId="75D24DA0" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="4D9CBAED" w14:textId="77777777" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="011BD764" w14:textId="596A2C16" w:rsidR="00045FBA" w:rsidRPr="00570D82" w:rsidRDefault="00045FBA" w:rsidP="005872A9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF8DE5A" w14:textId="5BDBFED5" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+          <w:p w14:paraId="712C56B6" w14:textId="77777777" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Термопреобра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2422C5B6" w14:textId="4D07776E" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="30" w:right="32"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C06FB8">
-[...25 lines deleted...]
-              <w:t>цифровые</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>зователи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сопротивления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9BAC50" w14:textId="7368B289" w:rsidR="00E15973" w:rsidRPr="00C06FB8" w:rsidRDefault="00E15973" w:rsidP="00E15973">
+          <w:p w14:paraId="327DA5C8" w14:textId="1EF50710" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB0F85" w:rsidRPr="00025A25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>минус</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00570D82">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 ºС </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65079B4D" w14:textId="5FCB148D" w:rsidR="005872A9" w:rsidRPr="00570D82" w:rsidRDefault="005872A9" w:rsidP="005872A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C06FB8">
-[...256 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00570D82">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">до </w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
             <w:r w:rsidRPr="00570D82">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...167 lines deleted...]
-              <w:t xml:space="preserve">до 250 ºС </w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 ºС </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDDC98D" w14:textId="3B2D73FB" w:rsidR="005872A9" w:rsidRPr="00C06FB8" w:rsidRDefault="005872A9" w:rsidP="005872A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
@@ -9935,50 +9781,51 @@
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA46CF" w:rsidRPr="0073610C" w14:paraId="0AE88BA0" w14:textId="77777777" w:rsidTr="006673E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2589D0A8" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRPr="0073610C" w:rsidRDefault="00CA46CF" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33167C46" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRPr="0073610C" w:rsidRDefault="00CA46CF" w:rsidP="004173B5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073610C">
               <w:rPr>
@@ -10897,120 +10744,198 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>от 3,29·10</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A04FFC1" w14:textId="23F1EED1" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
-[...14 lines deleted...]
-              <w:t>до 11 А</w:t>
+          <w:p w14:paraId="3CE4BF46" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">до </w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A04FFC1" w14:textId="45E299EB" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00400D5D" w:rsidP="004173B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>св.</w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 до 1500 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD450F9" w14:textId="3D968467" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
+          <w:p w14:paraId="076A57D8" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,0011 мкА</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AA5EC6" w14:textId="77777777" w:rsidR="00246080" w:rsidRDefault="00246080" w:rsidP="004173B5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-30"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD450F9" w14:textId="72362519" w:rsidR="00246080" w:rsidRPr="00C06FB8" w:rsidRDefault="00246080" w:rsidP="004173B5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-30"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,01 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="283353B3" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9610F" w:rsidRPr="0073610C" w14:paraId="0AFFDC47" w14:textId="77777777" w:rsidTr="006673E3">
+      <w:tr w:rsidR="00F9610F" w:rsidRPr="0073610C" w14:paraId="0AFFDC47" w14:textId="77777777" w:rsidTr="00400D5D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1018CCC0" w14:textId="787525F2" w:rsidR="00F9610F" w:rsidRPr="00D56E48" w:rsidRDefault="00AA1F96" w:rsidP="00624E77">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="202"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00624E77">
               <w:rPr>
                 <w:bCs/>
@@ -11175,65 +11100,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>от 3,29·10</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B58D062" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
-[...13 lines deleted...]
-              <w:t>до 11 А</w:t>
+          <w:p w14:paraId="5B58D062" w14:textId="7D562D1E" w:rsidR="00F9610F" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">до </w:t>
+            </w:r>
+            <w:r w:rsidR="00246080">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06FB8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0739C0ED" w14:textId="26032C5C" w:rsidR="00400D5D" w:rsidRPr="00C06FB8" w:rsidRDefault="00400D5D" w:rsidP="004173B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>св. 30 до 1500 А</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793F226E" w14:textId="35788EC4" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="007D0F3A" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>частота</w:t>
             </w:r>
             <w:r w:rsidR="00F9610F" w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -11262,75 +11218,114 @@
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>до 5·10</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DB130C1" w14:textId="7F78969F" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
+          </w:tcPr>
+          <w:p w14:paraId="0C056B6D" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,005 А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08FB5509" w14:textId="77777777" w:rsidR="00400D5D" w:rsidRDefault="00400D5D" w:rsidP="004173B5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-30"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DB130C1" w14:textId="60253E6C" w:rsidR="00400D5D" w:rsidRPr="00C06FB8" w:rsidRDefault="00400D5D" w:rsidP="004173B5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-30"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,01 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A8277D" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F9610F" w:rsidRPr="0073610C" w14:paraId="32557DA1" w14:textId="77777777" w:rsidTr="006673E3">
         <w:tblPrEx>
           <w:tblCellMar>
@@ -12735,60 +12730,58 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Сопротивление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01AD9143" w14:textId="44B30F0B" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="00744644">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Мегаомметры</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2454F29D" w14:textId="77777777" w:rsidR="00F9610F" w:rsidRPr="00C06FB8" w:rsidRDefault="00F9610F" w:rsidP="004173B5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-30"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
@@ -13441,51 +13434,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="-14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>проводниками</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="345F3C55" w14:textId="4C7AE597" w:rsidR="00427846" w:rsidRPr="002B1D00" w:rsidRDefault="00427846" w:rsidP="002B1D00">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:spacing w:val="-14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02B856D7" w14:textId="63D047D8" w:rsidR="00DB4819" w:rsidRPr="00C06FB8" w:rsidRDefault="00DB4819" w:rsidP="004173B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Приборы </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C06FB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
@@ -20880,157 +20872,171 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Е.В. Бережных</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FE3F19" w:rsidRPr="00AC444A" w:rsidSect="009E4075">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7496EF58" w14:textId="77777777" w:rsidR="00DA7069" w:rsidRDefault="00DA7069" w:rsidP="0011070C">
+    <w:p w14:paraId="5F546042" w14:textId="77777777" w:rsidR="00CD1E36" w:rsidRDefault="00CD1E36" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CD74CE9" w14:textId="77777777" w:rsidR="00DA7069" w:rsidRDefault="00DA7069" w:rsidP="0011070C">
+    <w:p w14:paraId="1B8A13D3" w14:textId="77777777" w:rsidR="00CD1E36" w:rsidRDefault="00CD1E36" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58DEAA19" w14:textId="77777777" w:rsidR="00DA7069" w:rsidRDefault="00DA7069"/>
+    <w:p w14:paraId="4F8D21B2" w14:textId="77777777" w:rsidR="00CD1E36" w:rsidRDefault="00CD1E36"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="4172"/>
       <w:gridCol w:w="1786"/>
     </w:tblGrid>
     <w:tr w:rsidR="002667A7" w:rsidRPr="00CC669F" w14:paraId="12217998" w14:textId="77777777" w:rsidTr="00C62C68">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="124C9F21" w14:textId="77777777" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -21052,67 +21058,99 @@
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="113C1DAD" w14:textId="463C0368" w:rsidR="007D0062" w:rsidRPr="007D0062" w:rsidRDefault="007D0062" w:rsidP="00374A27">
+        <w:p w14:paraId="113C1DAD" w14:textId="7DDD1C5D" w:rsidR="007D0062" w:rsidRPr="007D0062" w:rsidRDefault="00B62322" w:rsidP="00374A27">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007D0062">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>24.02.2023</w:t>
+            <w:t>01</w:t>
+          </w:r>
+          <w:r w:rsidR="007D0062" w:rsidRPr="007D0062">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r w:rsidR="007D0062" w:rsidRPr="007D0062">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="13549AA5" w14:textId="296E8DA1" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="00374A27">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
@@ -21183,50 +21221,64 @@
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2942747E" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3336"/>
       <w:gridCol w:w="4296"/>
       <w:gridCol w:w="1726"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D5C7B" w:rsidRPr="00460ECA" w14:paraId="67383685" w14:textId="77777777" w:rsidTr="00B453D4">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="489B40F4" w14:textId="77777777" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -21418,80 +21470,71 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="72906E9F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32920AC0" w14:textId="77777777" w:rsidR="00DA7069" w:rsidRDefault="00DA7069" w:rsidP="0011070C">
+    <w:p w14:paraId="3589E418" w14:textId="77777777" w:rsidR="00CD1E36" w:rsidRDefault="00CD1E36" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="214A2227" w14:textId="77777777" w:rsidR="00DA7069" w:rsidRDefault="00DA7069" w:rsidP="0011070C">
+    <w:p w14:paraId="517AA652" w14:textId="77777777" w:rsidR="00CD1E36" w:rsidRDefault="00CD1E36" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70735E59" w14:textId="77777777" w:rsidR="00DA7069" w:rsidRDefault="00DA7069"/>
+    <w:p w14:paraId="113B7DAB" w14:textId="77777777" w:rsidR="00CD1E36" w:rsidRDefault="00CD1E36"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
       <w:gridCol w:w="8896"/>
     </w:tblGrid>
     <w:tr w:rsidR="006938AF" w:rsidRPr="00D337DC" w14:paraId="0E09B7B8" w14:textId="77777777" w:rsidTr="002020E1">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="380" w:type="pct"/>
@@ -21593,59 +21636,50 @@
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Приложение № 1 к аттестату аккредитации № BY/112 5.0039</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="25D9B722" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9683" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="868"/>
       <w:gridCol w:w="8815"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="5606EAB7" w14:textId="77777777" w:rsidTr="00683923">
       <w:trPr>
         <w:trHeight w:val="301"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="868" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -24330,51 +24364,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1305163440">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="913928796">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="5450258">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="847990038">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="898903316">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1659572050">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -24426,50 +24460,51 @@
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00173B30"/>
     <w:rsid w:val="001744B2"/>
     <w:rsid w:val="00184E7D"/>
     <w:rsid w:val="00185BDF"/>
     <w:rsid w:val="0019015D"/>
     <w:rsid w:val="00193EB2"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A2BEC"/>
     <w:rsid w:val="001A31BA"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001C2325"/>
     <w:rsid w:val="001D1999"/>
     <w:rsid w:val="001E30CE"/>
     <w:rsid w:val="001E3861"/>
     <w:rsid w:val="001F49F0"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="001F7FB1"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00205230"/>
     <w:rsid w:val="0021073D"/>
     <w:rsid w:val="00213963"/>
+    <w:rsid w:val="00246080"/>
     <w:rsid w:val="002470A8"/>
     <w:rsid w:val="00247E30"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="00257DFE"/>
     <w:rsid w:val="00257EAE"/>
     <w:rsid w:val="00263A01"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="002672B1"/>
     <w:rsid w:val="0027699B"/>
     <w:rsid w:val="00276DFD"/>
     <w:rsid w:val="00285FCA"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002B1D00"/>
     <w:rsid w:val="002B5157"/>
     <w:rsid w:val="002B6720"/>
     <w:rsid w:val="002C065D"/>
     <w:rsid w:val="002C4D30"/>
     <w:rsid w:val="002C565E"/>
     <w:rsid w:val="002D1F49"/>
     <w:rsid w:val="002E0BEB"/>
     <w:rsid w:val="002F5C0B"/>
     <w:rsid w:val="00304517"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
@@ -24478,50 +24513,51 @@
     <w:rsid w:val="00311826"/>
     <w:rsid w:val="003213AA"/>
     <w:rsid w:val="00322C7F"/>
     <w:rsid w:val="00334E45"/>
     <w:rsid w:val="00346512"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00356CAB"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00374CF6"/>
     <w:rsid w:val="00375F19"/>
     <w:rsid w:val="00387B52"/>
     <w:rsid w:val="00387E13"/>
     <w:rsid w:val="00392DC1"/>
     <w:rsid w:val="003A0A9D"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A6B62"/>
     <w:rsid w:val="003B12E8"/>
     <w:rsid w:val="003B2FBB"/>
     <w:rsid w:val="003B3B74"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E49F2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="00400D5D"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004030B9"/>
     <w:rsid w:val="00414C1A"/>
     <w:rsid w:val="00415103"/>
     <w:rsid w:val="004151DD"/>
     <w:rsid w:val="00416D55"/>
     <w:rsid w:val="004173B5"/>
     <w:rsid w:val="004174A9"/>
     <w:rsid w:val="00426BEB"/>
     <w:rsid w:val="00427846"/>
     <w:rsid w:val="00434C1C"/>
     <w:rsid w:val="00434E8D"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00443C17"/>
     <w:rsid w:val="00446C6D"/>
     <w:rsid w:val="00447A38"/>
     <w:rsid w:val="00453A10"/>
     <w:rsid w:val="00456374"/>
     <w:rsid w:val="00457C9E"/>
     <w:rsid w:val="0046541F"/>
     <w:rsid w:val="004903D8"/>
     <w:rsid w:val="00495002"/>
     <w:rsid w:val="00496002"/>
     <w:rsid w:val="004A409E"/>
     <w:rsid w:val="004A5E4C"/>
@@ -24650,52 +24686,50 @@
     <w:rsid w:val="0085135D"/>
     <w:rsid w:val="0085692A"/>
     <w:rsid w:val="008667F8"/>
     <w:rsid w:val="008765C6"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="0088198F"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00887196"/>
     <w:rsid w:val="008904DA"/>
     <w:rsid w:val="008A0701"/>
     <w:rsid w:val="008A1483"/>
     <w:rsid w:val="008A6486"/>
     <w:rsid w:val="008B40F4"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C3EB3"/>
     <w:rsid w:val="008E2849"/>
     <w:rsid w:val="008E3752"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F0132"/>
     <w:rsid w:val="008F0EBD"/>
     <w:rsid w:val="008F7D49"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="0092098D"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="0093360C"/>
-    <w:rsid w:val="00933A48"/>
-    <w:rsid w:val="009402E0"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00967AB7"/>
     <w:rsid w:val="00972477"/>
     <w:rsid w:val="00974796"/>
     <w:rsid w:val="00975E7C"/>
     <w:rsid w:val="00987A4E"/>
     <w:rsid w:val="009927E6"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A0A2E"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B59A1"/>
     <w:rsid w:val="009C30AA"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E4075"/>
     <w:rsid w:val="009E4CD2"/>
     <w:rsid w:val="009E5FFE"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A03EEE"/>
     <w:rsid w:val="00A12944"/>
     <w:rsid w:val="00A15C79"/>
     <w:rsid w:val="00A27EE5"/>
@@ -24712,92 +24746,94 @@
     <w:rsid w:val="00AB78B2"/>
     <w:rsid w:val="00AC444A"/>
     <w:rsid w:val="00AD171F"/>
     <w:rsid w:val="00AD1E63"/>
     <w:rsid w:val="00AD43DE"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AE0744"/>
     <w:rsid w:val="00AE5405"/>
     <w:rsid w:val="00AF16B0"/>
     <w:rsid w:val="00AF5E22"/>
     <w:rsid w:val="00AF7E50"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B102B0"/>
     <w:rsid w:val="00B11FA9"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B3284A"/>
     <w:rsid w:val="00B371B5"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B4688F"/>
     <w:rsid w:val="00B46BF8"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B60F13"/>
+    <w:rsid w:val="00B62322"/>
     <w:rsid w:val="00B7493D"/>
     <w:rsid w:val="00B844C9"/>
     <w:rsid w:val="00B86818"/>
     <w:rsid w:val="00BA055D"/>
     <w:rsid w:val="00BA589B"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB0F85"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB7AAD"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD0C47"/>
     <w:rsid w:val="00BD6215"/>
     <w:rsid w:val="00BF376C"/>
     <w:rsid w:val="00C01238"/>
     <w:rsid w:val="00C05250"/>
     <w:rsid w:val="00C06FB8"/>
     <w:rsid w:val="00C11347"/>
     <w:rsid w:val="00C166A8"/>
     <w:rsid w:val="00C24EC2"/>
     <w:rsid w:val="00C2541A"/>
     <w:rsid w:val="00C416D9"/>
     <w:rsid w:val="00C45E69"/>
     <w:rsid w:val="00C4751C"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C67ACE"/>
     <w:rsid w:val="00C708CA"/>
     <w:rsid w:val="00C723AA"/>
     <w:rsid w:val="00C80BF5"/>
     <w:rsid w:val="00C865E9"/>
     <w:rsid w:val="00C87C84"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97415"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA46CF"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB6AD1"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC669F"/>
+    <w:rsid w:val="00CD1E36"/>
     <w:rsid w:val="00CE4597"/>
     <w:rsid w:val="00CE53B8"/>
     <w:rsid w:val="00CE7470"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D02EC6"/>
     <w:rsid w:val="00D06E6C"/>
     <w:rsid w:val="00D2438B"/>
     <w:rsid w:val="00D337DE"/>
     <w:rsid w:val="00D47507"/>
     <w:rsid w:val="00D56E48"/>
     <w:rsid w:val="00D60DE9"/>
     <w:rsid w:val="00D74D90"/>
     <w:rsid w:val="00D82AF0"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00D92272"/>
     <w:rsid w:val="00D9584B"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA7069"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB2D48"/>
     <w:rsid w:val="00DB4819"/>
     <w:rsid w:val="00DB4A98"/>
     <w:rsid w:val="00DC5777"/>
     <w:rsid w:val="00DC58D4"/>
@@ -24818,71 +24854,71 @@
     <w:rsid w:val="00E659A0"/>
     <w:rsid w:val="00E66593"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E81ECE"/>
     <w:rsid w:val="00E82AAF"/>
     <w:rsid w:val="00E82AE0"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E943BB"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00E97A7B"/>
     <w:rsid w:val="00EB6BAE"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00ED67F4"/>
     <w:rsid w:val="00ED777C"/>
     <w:rsid w:val="00ED7792"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF0FF9"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00EF6ABF"/>
     <w:rsid w:val="00EF7682"/>
     <w:rsid w:val="00F002BE"/>
     <w:rsid w:val="00F058EA"/>
     <w:rsid w:val="00F127AB"/>
+    <w:rsid w:val="00F14F5A"/>
     <w:rsid w:val="00F231C4"/>
     <w:rsid w:val="00F37960"/>
     <w:rsid w:val="00F37EBA"/>
     <w:rsid w:val="00F424DE"/>
     <w:rsid w:val="00F44173"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F52F46"/>
     <w:rsid w:val="00F57317"/>
     <w:rsid w:val="00F63D71"/>
     <w:rsid w:val="00F6537F"/>
     <w:rsid w:val="00F80851"/>
     <w:rsid w:val="00F821BC"/>
     <w:rsid w:val="00F822DE"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F874A1"/>
     <w:rsid w:val="00F94634"/>
     <w:rsid w:val="00F9610F"/>
     <w:rsid w:val="00FA28AF"/>
     <w:rsid w:val="00FB2B55"/>
-    <w:rsid w:val="00FB67CF"/>
     <w:rsid w:val="00FB73E0"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FD0F87"/>
     <w:rsid w:val="00FD2A4D"/>
     <w:rsid w:val="00FD2D85"/>
     <w:rsid w:val="00FE3F19"/>
     <w:rsid w:val="00FF0E0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -26618,58 +26654,66 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E78DD038C98A425F94D0C169FDA0547B"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9276A11D-2896-422B-9D8F-C4AC83978D62}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -26846,97 +26890,97 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -26979,79 +27023,81 @@
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="005E4EF3"/>
     <w:rsid w:val="005F1A43"/>
     <w:rsid w:val="005F3BB6"/>
     <w:rsid w:val="006028CA"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="006625F7"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="0069139C"/>
     <w:rsid w:val="006B27B7"/>
     <w:rsid w:val="006B315E"/>
     <w:rsid w:val="006D4051"/>
     <w:rsid w:val="00733E40"/>
     <w:rsid w:val="00754280"/>
     <w:rsid w:val="007A464A"/>
     <w:rsid w:val="007A5398"/>
     <w:rsid w:val="00802132"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00807C41"/>
     <w:rsid w:val="00842C0C"/>
     <w:rsid w:val="00844BB4"/>
     <w:rsid w:val="008F2C5A"/>
     <w:rsid w:val="00903584"/>
     <w:rsid w:val="00927310"/>
     <w:rsid w:val="009309CE"/>
-    <w:rsid w:val="00933A48"/>
     <w:rsid w:val="00A0537E"/>
     <w:rsid w:val="00A14E74"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B47F35"/>
     <w:rsid w:val="00B515DA"/>
     <w:rsid w:val="00BE3D75"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C34E1C"/>
     <w:rsid w:val="00C442F8"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00CB6AD1"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00CE2F2C"/>
     <w:rsid w:val="00CF54E1"/>
+    <w:rsid w:val="00D56EEF"/>
     <w:rsid w:val="00D707A3"/>
     <w:rsid w:val="00D946CD"/>
     <w:rsid w:val="00D971AB"/>
     <w:rsid w:val="00DA296B"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00E40A1C"/>
     <w:rsid w:val="00E66593"/>
     <w:rsid w:val="00EA0842"/>
+    <w:rsid w:val="00ED0B92"/>
     <w:rsid w:val="00ED1F40"/>
     <w:rsid w:val="00ED5D04"/>
     <w:rsid w:val="00EF4389"/>
     <w:rsid w:val="00EF7515"/>
+    <w:rsid w:val="00F14F5A"/>
     <w:rsid w:val="00F3033A"/>
     <w:rsid w:val="00FA5EB6"/>
     <w:rsid w:val="00FD58DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -27818,69 +27864,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1364</Words>
-  <Characters>7778</Characters>
+  <Words>1359</Words>
+  <Characters>7751</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9124</CharactersWithSpaces>
+  <CharactersWithSpaces>9092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>